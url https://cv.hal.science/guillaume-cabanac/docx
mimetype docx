--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Cabanac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3060-6241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13735438X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">215268985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-5913-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités en informatique (CNU27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération et amélioration des activités documentaires par la pratique d'annotation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Paul Sabatier - Toulouse III, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00344947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le texte scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux sociaux et d'information [cs.SI]. Université Toulouse 3 - Paul Sabatier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01413878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use as directed? A comparison of software tools intended to check rigor and transparency of published work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bannach-Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pilar Bascunan Atria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (2), pp.e0342225. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0342225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Existence of Stealth Corrections in Scientific Literature—A Threat to Scientific Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Aquarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Schoeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Wise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Glynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.e1660. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Stamp out paper mills’ — science sleuths on how to fight fake research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Abalkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Aquarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bimler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 637 (8048), pp.1047-1050. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-00212-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freiner la diffusion de résultats scientifiques falsifiés ou réfutés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 579, pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FragHub: A Mass Spectral Library Data Integration Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solweig Hennechart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (30), pp.12489-12496. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.4c02219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misspellings or &amp;quot;miscellings&amp;quot;—Non-verifiable and unknown cell lines in cancer research publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle J. Oste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranujan Pathmendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reese A K Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracen Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yida Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.34995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain retraction: How to stop bad science propagating through the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8027), pp.977-979. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-024-02747-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneaked references: Fabricated reference metadata distort citation counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (12), pp.1368-1379. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.24896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution de la littérature scientifique : signalement de publications scientifiques non fiables grâce au Problematic Paper Screener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (2), pp.124-127. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ito.2024.431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unbalanced development among legume species regarding sustainable and healthy agrifood systems in North-America and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-022-01294-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraudes, exagérations et auteurs fantômes : la fiabilité de la littérature scientifique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bernisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1--3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabotyping of Andean pseudocereals and characterization of emerging mycotoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro G Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vásquez-Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 407 : Special issue Metabolomics in food, pp.135134. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraud, exaggerations, and ghost authorship: questioning the reliability of the scholarly record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bernisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking research lock-in through a diachronic analysis of topic cluster trajectories in scholarly publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (11), pp.6265-6189. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04514-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID growth and field‐wise dynamics of adoption: A case study of the Toulouse scientific area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.454-466. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme scientifique à l’épreuve de l’actualité « tout covid » et de la méthode scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (8-9), pp.R119. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31188/CaJsm.2(8-9).2022.R119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaged foods with pulse ingredients in Europe: A dataset of text-mined product formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108173. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Far Right and Islamist Extremism on Twitter: From Radicalisation to Political Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Birgitta Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.13-46. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/vaqq-s725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic characterization of 5 native Peruvian chili peppers (Capsicum spp.) as a tool for species discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Espichán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 386, pp.132704. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of human gene research articles with wrongly identified nucleotide sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranujan Pathmendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.e202101203. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202101203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thin ret(raction) line: biomedical journal responses to incorrect non-targeting nucleotide sequence reagents in human gene knockdown publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.3513-3534. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-021-03871-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Peralva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coelho Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.261-284. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet dans la reconfiguration des répertoires d'action du mouvement &amp;quot;féministe agroécologique&amp;quot; brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.129-156. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.017.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03658292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated screening of COVID-19 preprints: can we help authors to improve transparency and reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Weissgerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halil Kilicoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.6-7. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-020-01203-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This digital-hygiene routine will protect your scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7882), pp.541. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-021-02901-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day-to-day discovery of preprint–publication links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Oikonomidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.5285-5304. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-021-03900-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of nonsensical algorithmically generated papers in the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (12), pp.1461-1476. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.24495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Media &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.441-464. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECIR 2020 workshops: assessing the impact of going online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Boratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1 Article 7), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3451964.3451971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in evidence for studies assessing interventions for COVID-19 reported in preprints: meta-research study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Oikonomidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.402. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-020-01880-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-CleanR: A Feature-Filtering Workflow for Untargeted LC–MS Based Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Puech Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (14), pp.9971-9981. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coelho Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.91-120. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 10th anniversary workshop on bibliometric-enhanced information retrieval (BIR 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Frommholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.article 10. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3451964.3451974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging incorrect nucleotide sequence reagents in biomedical papers: To what extent does the leading publication format impede automatic error detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (2), pp.1139-1156. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-020-03463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de médiation informationnelle sur Facebook : l’appropriation politique de la presse quotidienne régionale lors de la campagne présidentielle de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.81-102. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.26797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organisation of French research from the scholarly publication standpoint (1999-2017): Long-standing dynamics and policy-induced disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.01005. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202024401005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02967512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (23), pp.6833. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The landscape of natural product diversity and their pharmacological relevance from a focus on the Dictionary of Natural Products®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.601-622. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-019-09606-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02541184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the phylogeny of violets based on multiplexed genetic and metabolomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Talou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excellence partout : la percée des villes périphériques à l'échelle mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral forces: The growing impact of second-tier cities is narrowing the gap in research production [Comment]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 563 (7729), pp.18-19. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-018-07210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the primordial reference for ...?---Redux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (2), pp.481-488. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-017-2595-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirteen Ways to Write an Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications5020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delights, discomforts, and downright furies of the manuscript submission process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 30 (n° 2), pp. 167-172. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are two authors better than one? Can writing in pairs affect the readability of academic blogs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 109 (n° 3), pp. 2119-2122. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2116-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliogifts at LibGen? A study of a text-sharing platform driven by biblioleaks and crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (4), pp.874-884. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic careers in Computer Science: Continuance and transience of lifetime co-authorships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (1), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-014-1426-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum Jeunes Chercheurs à Inforsid 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Derradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Elena Jaramillo Rojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Forum Jeunes Chercheurs à Inforsid 2014, 25, pp.119-143. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.2.119-143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on tables and graphs in academic articles: Pitfalls and promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Kozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (2), pp.428-431. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An academic odyssey: Writing over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 103 (n° 3), pp. 1073-1082. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-015-1562-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can new technology tell us about the reviewing process for journal submissions in BJET?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 48 (n° 1), pp. 212-220. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.12360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do men and women differ in their use of tables and graphs in academic publications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 98 (n° 2), pp. 1161-1172. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-013-1096-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and quantifying eponyms in full-text articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 98 (n° 3), pp. 1631-1645. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-013-1091-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMILE 2013 : Bilan d'une initiative transdisciplinaire au niveau DUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'anglicisation des formations dans l'enseignement supérieur, 108 (1), pp.17--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo versus collaborative writing: Discrepancies in the use of tables and graphs in academic articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 65 (n° 4), pp. 812-820. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion mining: Reviewed from word to document level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Muhammad Saad Missen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 3 (n° 1), pp. 107-125. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-012-0057-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée anglais-informatique : parcours d'un décloisonnement dans l'enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 21, pp. 131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of work-life balance among JASIST authors and editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 64 (n° 10), pp. 2182-2186. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.22888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée anglais-informatique : parcours d'un décloisonnement dans l'enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Transversalités / Crossovers, 21, pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalizing on order effects in the bids of peer-reviewed conferences to secure reviews by expert referees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Preuss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 64 (n°2), pp. 405-415. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.22747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with the partnership ability φ-index on a million computer scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96 (n° 1), pp. 1-9. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-012-0862-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la pertinence des résultats en recherche d'information géographique : définition d'un cadre expérimental et validation de l'apport des dimensions de l'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (2), pp.169-191. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.14.2.169-191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evaluation of Geographic Information Retrieval systems: Evaluation framework and case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.91-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Crossref for integrity issues: Massive and longitudinal mining of publication metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Di Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dekalb, United States. pp.119-128, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jcdl67857.2025.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche soutient-elle la biodiversité ? Une analyse bibliométrique de la diversité des espèces légumineuses dans les sciences de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Labex SMS - Des mondes passés aux futurs émergents : réseaux, conflits, solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a Tortured Conference Becomes a Series: An Analysis of Conference Manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendeline Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dekalb, United States. pp.11-19, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jcdl67857.2025.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling tortured phrases in Humanities and Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidan Badalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI'25: 20th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yerevan, Armenia. pp.2369--2375, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51408/issi2025_105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Year after year: Tortured conference series thriving in Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendeline Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Research Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Conferences on Research Integrity Foundation, Jun 2024, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2401.02422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle diversité d'espèces légumineuses à graines est utilisée par l'industrie agroalimentaire dans le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'acronymes torturés dans la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TextMine de la conférence Extraction et Gestion des Connaissances (EGC) de 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Tortured Phrases in Humanities and Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidan Badalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESIS - KTS Lecture series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad smells in reviewers' reports? Text-mining the MDPI Open Peer Review Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Research Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Conferences on Research Integrity Foundation, Jun 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geography of Retracted Papers: Showcasing a Crossref–Dimensions–NETSCITY Pipeline for the Spatial Analysis of Bibliographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI 2023: 27th International Conference on Science, Technology and Innovation Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS, Leiden University, Sep 2023, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sait ce qu’est un masque… et ce qu’il fait ? Étude bibliométrique et textométrique de plus d’un siècle de publications scientifiques sur les masques sanitaires (1892-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendeline Swart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Le masque sanitaire à l’époque du Covid-19, Regards croisés en sciences humaines et sociales, Université de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalement d'articles scientifiques non fiables par traque de marqueurs de Fake Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée science ouverte : logiciels libres et fouille de textes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DDOR CNRS : Direction des Données ouvertes de la recherche, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Frommholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzan Verberne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Stavanger, Norway. pp.561-565, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improper legitimization of hijacked journals through citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Abalkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Peer Review and Scientific Publication (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JAMA Network, Sep 2022, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2209.04703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Problematic Paper Screener’ automatically selects suspect publications for post-publication (re)assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Research Integrity (WCRI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.04895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la performance des trajectoires scientifiques sous le prisme des sources de financement de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : L’argent de la science (2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2021, Online, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric-Enhanced Information Retrieval: 11th International BIR Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Frommholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzan Verberne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Conference on Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Luca (virtual), Italy. pp.705-709, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-72240-1_85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock-in or transition trends on food markets? Unpacking food product innovations on large markets with big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Sustainability Transitions Conference (IST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainability Transitions Research Network (STRN), Oct 2021, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sciences de l'alimentation au travers des publications académiques(1980-2018): vers quelles innovations les connaissances scientifiques orientent les légumineuses à graines en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées internationales d'Analyse statistique des Données Textuelles (JADT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Bonnet (Université de Toulouse 3 - Paul Sabatier); Annette Burguet (Université de Toulouse 3 - Paul Sabatier); Guillaume Cabanac (Université de Toulouse 3 - Paul Sabatier); Lucie Loubère (Université de Toulouse 3 - Paul Sabatier); Pascal Marchand (Université de Toulouse 3 - Paul Sabatier); Daniel Pélissier (Université de Toulouse 1 - Capitole); Gaël Plumecoq (Institut National de la Recherche Agronomique); Pierre Ratinaud (Université de Toulouse 2 - Jean Jaurès); Julie Renard (Université de Toulouse 2 - Jean Jaurès); Natacha Souillard (Université de Toulouse 3 - Paul Sabatier), Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption de l'identifiant chercheur ORCID : le cas des universités toulousaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès INFORSID (informatique des organisations et systèmes d'information et de décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dijon, France. pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT-IRIS at CL-SciSumm 2019: Matching Citances with their Intended Reference Text Spans from the Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries co-located with the 42nd International ACM SIGIR Conference (BIRNDL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.208-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NETSCITY: a geospatial application to analyse and map world scale production and collaboration data between cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Yakimovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Scientometrics and Informetrics (ISSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Agence Nationale de la Recherche - ANR” French National Funding Agency Thematic variations and auctorial foresights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the History of Science Biennial Conference - ESHS 2018, in conjunction with the British Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stance Classification through Proximity-based Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th ACM Conference on Hypertext and Social Media (HT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jul 2018, Baltimore, MD, United States. pp.220-228, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209542.3209549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Élysée2017fr: The 2017 French Presidential Campaign on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Weblogs and Social Media (ICWSM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stanford, California, United States. pp.501-510, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/icwsm.v12i1.14984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial of the 1st Workshop on Valorization and Analysis of Research Data (VADOR) at INFORSID 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse (31000), France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Emotional Reaction in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Bandhakavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalie Wiratunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Colloquium on Information Retrieval (ECIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aberdeen, United Kingdom. pp. 527-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users Are Known by the Company They Keep: Topic Models for Viewpoint Discovery in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Knowledge Management (CIKM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGWEB: Special Interest Group on Hypertext, Hypermedia and Web; ACM SIGIR: Special Interest Group on Information Retrieval, Nov 2017, Singapore, Singapore. pp.87--96, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132847.3132897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Like-minded Political Communities on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGIR International Conference on Theory of Information Retrieval (ICTIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGIR, Oct 2017, Amsterdam, Netherlands. pp.261-264, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3121050.3121091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de points de vue à l'aide des proximités inter-profils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique (MARAMI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert suggestion for conference program committees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Diep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Research Challenge in Information Science (RCIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brighton, United Kingdom. pp. 221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggestion d'experts pour renouveler le comité de programme d'une conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Diep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow techniques for argument mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalie Wiratunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Massie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Argumentation (ECA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. pp. 341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard lexico-scientométrique sur le défi EGC 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Diep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp. 419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthu Kumar Chandrasekaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Frommholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokil Jaidka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yen Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACM/IEEE-CS on Joint Conference on Digital Libraries (JCDL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Newark, NJ, United States. pp. 299-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric-Enhanced Information Retrieval: 3rd International BIR Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Frommholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padua, Italy. pp. 865-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VODUM: a Topic Model Unifying Viewpoint, Topic and Opinion Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padua, Italy. pp. 533-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre d'évaluation de systèmes de reconnaissance d'entités nommées spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34eme Congres Informatique des Organisations et Systemes d'Information et de Décision (INFORSID 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France. pp. 149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picking the best publications to showcase graduate courses: Do institutional mechanisms reinforce gender differences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Leta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Science and Technology Indicators (STI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, València, Spain. pp. 812-818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Praise of Interdisciplinary Research through Scientometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Bibliometric-enhanced Information Retrieval (BIR 2015), co-located with the 37th European Conference on Information Retrieval ECIR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vienna, Austria. pp. 5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoTime-Based Tag Ranking Model for Automatic Image Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mădălina Mitran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th ACM Symposium on Applied Computing (SAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Applied Computing, Mar 2014, Gyeongju, South Korea. pp.896-901, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2554850.2554866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landmark Image Annotation Using Textual and Geolocation Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Mitran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Mihalcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Open Research Areas in Information Retrieval (OAIR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT, GeoComp, and LIUPPA at the TREC 2013 Contextual Suggestion Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text REtrieval Conference - TREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a Personalized Contextual Retrieval Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM SIGSPATIAL Workshop on Geographic Information Retrieval (GIR 2013) @ 21st SIGSPATIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Spatial Information, Nov 2013, Orlando, United States. pp.43-44, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2533888.2533935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at TREC Microblog Track 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text REtrieval Conference - TREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of State-of-the-art Features for Microblog Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual ACM Symposium on Applied Computing (SAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.914-919, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2480362.2480537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Expressive Geographic Queries Lead to Improvement in Retrieval Effectiveness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Geographic Information Sciences - International AGILE'2012 Conference, Avignon, France, April, 24-27, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Avignon, France. pp.266-286, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29063-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Expressive Geographic Queries Lead to Improvement in Retrieval Eff ectiveness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.267-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Operators Shown Beneficial for Improving Search Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Berlin, Germany. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodex ou comment organiser les résultats d'une recherche d'information par détection de communautés sur un graphe biparti ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Sauvagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coria 2011 : Conférence en Recherche d'Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France. pp.105--117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Geographic IR Systems Effectiveness in Digital Libraries: Evaluation Framework and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL'10 : 14th European Conference on Research and Advanced Technology for Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Glasgow, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre d'évaluation de systèmes de recherche d'information géographique Apport de la combinaison des dimensions spatiale, temporelle et thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID'10 : 28e congrès de l'INFormatique des Organisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening articles for tortured phrases with a regular expressions-based detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortured Phrases as a Sign of Possible Misconduct in Proceedings From an Engineering Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendeline Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Use of Template-Based Peer-Review Reports and Concern About Review Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendeline Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BibHelioTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Salabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Weather Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution de la littérature scientifique : traque d’expressions torturées et autres manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation ‘Problematic Paper Screener’ aux Hospices civils de Lyon - 01 mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BibHelioTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Salabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National Soleil-Terre (PNST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoring our dead: text mining a century of academic obituaries in The Lancet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakota Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassidy R. Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2 2020: 6th International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cambridge, MA, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated screening of COVID-19 preprints: Can we help authors to improve transparency and reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halil Kilicoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben ter Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Meta-research &amp; Open Science Conference (AIMOS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sydney, Australia. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots/maux du Plan S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying biomedical research papers with incorrect nucleotide sequence reagents using targeted and screening approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Interdisciplinary Meta-research &amp; Open Science Conference (AIMOS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des connaissances scientifiques et des innovations sur les légumineuses à graines (soya & pulses) : Comment les sciences contribuent-elles au verrouillage ou déverrouillage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LISST 2019 : Savoirs, Réseaux, Médiations (SRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France. 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2017 French Presidential Campaign on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum - ESOF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des connaissances et des innovations dans les sciences alimentaires sur les légumineuses : une analyse mondiale des publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Larre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres francophones sur les légumineuses (RFL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.0, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BILAG : une bibliométrie de la littérature scientifique mondiale sur les légumineuses à graines pour comprendre la dynamique de la recherche sur ces espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric-enhanced information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Frommholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabanac; Guillaume and Frommholz; Ingo and Mayr; Philipp. Springer, 116 (2), 2018, Scientometrics, special issue, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-018-2861-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric-Enhanced Information Retrieval and Natural Language Processing for Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Frommholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthu Kumar Chandrasekaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokil Jaidka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mayr; Philipp and Frommholz; Ingo and Cabanac; Guillaume and Chandrasekaran; Muthu Kumar and Jaidka; Kokil and Kan; Min-Yen and Wolfram; Dietmar. Springer, 19 (2-3), 2018, International Journal on Digital Libraries, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-017-0230-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Du 1er Atelier Valorisation et Analyse Des Données de La Recherche (VADOR 2017) Organisé Durant La 35e Édition Du Congrès Informatique Des Organisations et Systèmes d'Information et de Décision (INFORSID 2017), Toulouse, France, May 31, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessagnet; Marie-Noëlle and Cabanac; Guillaume and Kergosien; Éric and Schöpfel; Joachim. CEUR-WS, 1860, 2017, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 7e Forum Jeunes Chercheurs du congrès INFORSID, Lyon, France, 20/05/14 - 23/05/14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabanac, Guillaume. INFORSID (actes électroniques), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric delineation of scientific fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Glänzel; Henk F. Moed; Ulrich Schmoch; Mike Thelwall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Science and Technology Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-68, 2019, Handbook of Science and Technology Indicators, 978-3-030-02510-6. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02511-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tuffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zurfluh, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traités des Techniques de l'Ingénieur : Technologies de l'information- Technologies logicielles, Architectures des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réf : H3850 v2, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1--19, 2014, Technologies de l'information | Technologies logiciellesArchitectures des systèmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Tortured Abbreviations From The Scientific Literature: From Filtering Rules To Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining tortured abbreviations from the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311600v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneaked references: Cooked reference metadata inflate citation counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which crop biodiversity is used by the food industry throughout the world? A first evidence for legume species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging suspect publications and crowdsourcing post-publication reassessments: the ‘Problematic Paper Screener’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortured phrases: A dubious writing style emerging in science. Evidence of critical issues affecting established journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après Juin 2013. Structuration d'une gauche militante et extra-institutionnelle au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Peralva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coelho Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation spatiale de la recherche française à travers les publications savantes : régularité des tendances de long terme et désordre des politiques publiques (1999-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for mapping Food Science and Technology from scholarly publications on pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire de France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seek & Blastn Standard Operating Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Seek&amp;Blastn Team. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation géographique de la production scientifique en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Navereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Occitanie - Comité Consultatif Régional pour la Recherche et le Développement Technologique (CCRRDP); Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04263450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId427"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Cabanac </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3060-6241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13735438X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">215268985</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-5913-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités en informatique (CNU27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération et amélioration des activités documentaires par la pratique d'annotation collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Paul Sabatier - Toulouse III, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00344947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le texte scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux sociaux et d'information [cs.SI]. Université Toulouse 3 - Paul Sabatier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01413878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use as directed? A comparison of software tools intended to check rigor and transparency of published work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bannach-Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Pilar Bascunan Atria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (2), pp.e0342225. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0342225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des légumineuses dans les produits agroalimentaires sous marque : le positionnement africain par rapport à la situation mondiale (2010-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.259-273. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulses in branded agri-food products: the African and global situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art16-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Existence of Stealth Corrections in Scientific Literature—A Threat to Scientific Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Aquarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Schoeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Wise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Glynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.e1660. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Stamp out paper mills’ — science sleuths on how to fight fake research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Abalkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Aquarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bimler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 637 (8048), pp.1047-1050. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-00212-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freiner la diffusion de résultats scientifiques falsifiés ou réfutés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 579, pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FragHub: A Mass Spectral Library Data Integration Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solweig Hennechart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (30), pp.12489-12496. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.4c02219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misspellings or &amp;quot;miscellings&amp;quot;—Non-verifiable and unknown cell lines in cancer research publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle J. Oste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranujan Pathmendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reese A K Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gracen Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yida Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1--12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.34995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chain retraction: How to stop bad science propagating through the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632 (8027), pp.977-979. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-024-02747-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneaked references: Fabricated reference metadata distort citation counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (12), pp.1368-1379. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.24896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution de la littérature scientifique : signalement de publications scientifiques non fiables grâce au Problematic Paper Screener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations &amp; Thérapeutiques en Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (2), pp.124-127. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ito.2024.431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity used in branded products with focus on legume species worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joseph Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-024-00305-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unbalanced development among legume species regarding sustainable and healthy agrifood systems in North-America and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.187-200. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-022-01294-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraudes, exagérations et auteurs fantômes : la fiabilité de la littérature scientifique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bernisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1--3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabotyping of Andean pseudocereals and characterization of emerging mycotoxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro G Vásquez-Ocmín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vásquez-Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 407 : Special issue Metabolomics in food, pp.135134. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.135134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraud, exaggerations, and ghost authorship: questioning the reliability of the scholarly record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bernisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking research lock-in through a diachronic analysis of topic cluster trajectories in scholarly publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (11), pp.6265-6189. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-022-04514-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID growth and field‐wise dynamics of adoption: A case study of the Toulouse scientific area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.454-466. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme scientifique à l’épreuve de l’actualité « tout covid » et de la méthode scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (8-9), pp.R119. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31188/CaJsm.2(8-9).2022.R119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packaged foods with pulse ingredients in Europe: A dataset of text-mined product formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108173. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Far Right and Islamist Extremism on Twitter: From Radicalisation to Political Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Birgitta Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Dechesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Helm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.13-46. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/vaqq-s725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic characterization of 5 native Peruvian chili peppers (Capsicum spp.) as a tool for species discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Espichán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredy Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 386, pp.132704. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.132704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of human gene research articles with wrongly identified nucleotide sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranujan Pathmendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (4), pp.e202101203. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202101203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital participation of left-wing activists in Brazil: cultural events as a cement to mobilization and networked protest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Peralva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coelho Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brasiliana: Journal for Brazilian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.261-284. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25160/bjbs.v10i1.125719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thin ret(raction) line: biomedical journal responses to incorrect non-targeting nucleotide sequence reagents in human gene knockdown publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.3513-3534. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-021-03871-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet dans la reconfiguration des répertoires d'action du mouvement &amp;quot;féministe agroécologique&amp;quot; brésilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.129-156. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.017.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03658292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated screening of COVID-19 preprints: can we help authors to improve transparency and reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Weissgerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halil Kilicoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.6-7. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-020-01203-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">This digital-hygiene routine will protect your scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7882), pp.541. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-021-02901-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day-to-day discovery of preprint–publication links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Oikonomidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.5285-5304. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-021-03900-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of nonsensical algorithmically generated papers in the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (12), pp.1461-1476. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.24495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile phones in the spread of unreliable information on Twitter: evidence from the 2017 French presidential campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Media &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.441-464. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050157920972157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECIR 2020 workshops: assessing the impact of going online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Bhatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovico Boratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1 Article 7), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3451964.3451971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-CleanR: A Feature-Filtering Workflow for Untargeted LC–MS Based Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Puech Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (14), pp.9971-9981. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in evidence for studies assessing interventions for COVID-19 reported in preprints: meta-research study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Oikonomidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, pp.402. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12916-020-01880-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging incorrect nucleotide sequence reagents in biomedical papers: To what extent does the leading publication format impede automatic error detection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (2), pp.1139-1156. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-020-03463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the 10th anniversary workshop on bibliometric-enhanced information retrieval (BIR 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Frommholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sigir Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (1), pp.article 10. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3451964.3451974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages militants de Facebook au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coelho Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.91-120. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pdc.014.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03150044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de médiation informationnelle sur Facebook : l’appropriation politique de la presse quotidienne régionale lors de la campagne présidentielle de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.81-102. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.26797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02893332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organisation of French research from the scholarly publication standpoint (1999-2017): Long-standing dynamics and policy-induced disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.01005. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202024401005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03049805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02967512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-Reviewed Literature on Grain Legume Species in the WoS (1980–2018): A Comparative Analysis of Soybean and Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (23), pp.6833. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11236833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The landscape of natural product diversity and their pharmacological relevance from a focus on the Dictionary of Natural Products®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.601-622. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-019-09606-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02541184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ratinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Smyrnaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02161154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the phylogeny of violets based on multiplexed genetic and metabolomic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Talou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Camborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excellence partout : la percée des villes périphériques à l'échelle mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral forces: The growing impact of second-tier cities is narrowing the gap in research production [Comment]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 563 (7729), pp.18-19. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-018-07210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the primordial reference for ...?---Redux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 114 (2), pp.481-488. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-017-2595-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirteen Ways to Write an Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications5020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delights, discomforts, and downright furies of the manuscript submission process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 30 (n° 2), pp. 167-172. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are two authors better than one? Can writing in pairs affect the readability of academic blogs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 109 (n° 3), pp. 2119-2122. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2116-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliogifts at LibGen? A study of a text-sharing platform driven by biblioleaks and crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (4), pp.874-884. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic careers in Computer Science: Continuance and transience of lifetime co-authorships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (1), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-014-1426-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum Jeunes Chercheurs à Inforsid 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Derradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaffal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louëdec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Elena Jaramillo Rojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Forum Jeunes Chercheurs à Inforsid 2014, 25, pp.119-143. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.2.119-143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on tables and graphs in academic articles: Pitfalls and promises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Kozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (2), pp.428-431. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An academic odyssey: Writing over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 103 (n° 3), pp. 1073-1082. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-015-1562-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can new technology tell us about the reviewing process for journal submissions in BJET?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 48 (n° 1), pp. 212-220. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.12360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do men and women differ in their use of tables and graphs in academic publications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 98 (n° 2), pp. 1161-1172. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-013-1096-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting and quantifying eponyms in full-text articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 98 (n° 3), pp. 1631-1645. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-013-1091-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMILE 2013 : Bilan d'une initiative transdisciplinaire au niveau DUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'anglicisation des formations dans l'enseignement supérieur, 108 (1), pp.17--25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo versus collaborative writing: Discrepancies in the use of tables and graphs in academic articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 65 (n° 4), pp. 812-820. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.23014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion mining: Reviewed from word to document level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Muhammad Saad Missen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 3 (n° 1), pp. 107-125. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-012-0057-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée anglais-informatique : parcours d'un décloisonnement dans l'enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 21, pp. 131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues of work-life balance among JASIST authors and editors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hartley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 64 (n° 10), pp. 2182-2186. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.22888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation croisée anglais-informatique : parcours d'un décloisonnement dans l'enseignement supérieur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Transversalités / Crossovers, 21, pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalizing on order effects in the bids of peer-reviewed conferences to secure reviews by expert referees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Preuss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 64 (n°2), pp. 405-415. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asi.22747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with the partnership ability φ-index on a million computer scientists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96 (n° 1), pp. 1-9. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-012-0862-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la pertinence des résultats en recherche d'information géographique : définition d'un cadre expérimental et validation de l'apport des dimensions de l'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (2), pp.169-191. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.14.2.169-191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evaluation of Geographic Information Retrieval systems: Evaluation framework and case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.91-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Crossref for integrity issues: Massive and longitudinal mining of publication metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Di Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dekalb, United States. pp.119-128, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jcdl67857.2025.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche soutient-elle la biodiversité ? Une analyse bibliométrique de la diversité des espèces légumineuses dans les sciences de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Labex SMS - Des mondes passés aux futurs émergents : réseaux, conflits, solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How a Tortured Conference Becomes a Series: An Analysis of Conference Manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendeline Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dekalb, United States. pp.11-19, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jcdl67857.2025.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling tortured phrases in Humanities and Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidan Badalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI'25: 20th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yerevan, Armenia. pp.2369--2375, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51408/issi2025_105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Year after year: Tortured conference series thriving in Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendeline Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Research Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Conferences on Research Integrity Foundation, Jun 2024, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2401.02422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle diversité d'espèces légumineuses à graines est utilisée par l'industrie agroalimentaire dans le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres francophones sur les légumineuses - RFL#4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Saly, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'acronymes torturés dans la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier TextMine de la conférence Extraction et Gestion des Connaissances (EGC) de 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Tortured Phrases in Humanities and Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidan Badalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESIS - KTS Lecture series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad smells in reviewers' reports? Text-mining the MDPI Open Peer Review Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Research Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Conferences on Research Integrity Foundation, Jun 2024, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geography of Retracted Papers: Showcasing a Crossref–Dimensions–NETSCITY Pipeline for the Spatial Analysis of Bibliographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI 2023: 27th International Conference on Science, Technology and Innovation Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS, Leiden University, Sep 2023, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signalement d'articles scientifiques non fiables par traque de marqueurs de Fake Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée science ouverte : logiciels libres et fouille de textes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DDOR CNRS : Direction des Données ouvertes de la recherche, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sait ce qu’est un masque… et ce qu’il fait ? Étude bibliométrique et textométrique de plus d’un siècle de publications scientifiques sur les masques sanitaires (1892-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendeline Swart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Le masque sanitaire à l’époque du Covid-19, Regards croisés en sciences humaines et sociales, Université de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric-enhanced Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Frommholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzan Verberne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Stavanger, Norway. pp.561-565, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improper legitimization of hijacked journals through citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Abalkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Peer Review and Scientific Publication (2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JAMA Network, Sep 2022, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2209.04703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Problematic Paper Screener’ automatically selects suspect publications for post-publication (re)assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Conference on Research Integrity (WCRI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2210.04895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la performance des trajectoires scientifiques sous le prisme des sources de financement de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : L’argent de la science (2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jun 2021, Online, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric-Enhanced Information Retrieval: 11th International BIR Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Frommholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzan Verberne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Conference on Information Retrieval (ECIR 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Luca (virtual), Italy. pp.705-709, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-72240-1_85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lock-in or transition trends on food markets? Unpacking food product innovations on large markets with big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Sustainability Transitions Conference (IST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainability Transitions Research Network (STRN), Oct 2021, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption de l'identifiant chercheur ORCID : le cas des universités toulousaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dominique Heusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e congrès INFORSID (informatique des organisations et systèmes d'information et de décision)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Dijon, France. pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sciences de l'alimentation au travers des publications académiques(1980-2018): vers quelles innovations les connaissances scientifiques orientent les légumineuses à graines en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot-Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées internationales d'Analyse statistique des Données Textuelles (JADT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Bonnet (Université de Toulouse 3 - Paul Sabatier); Annette Burguet (Université de Toulouse 3 - Paul Sabatier); Guillaume Cabanac (Université de Toulouse 3 - Paul Sabatier); Lucie Loubère (Université de Toulouse 3 - Paul Sabatier); Pascal Marchand (Université de Toulouse 3 - Paul Sabatier); Daniel Pélissier (Université de Toulouse 1 - Capitole); Gaël Plumecoq (Institut National de la Recherche Agronomique); Pierre Ratinaud (Université de Toulouse 2 - Jean Jaurès); Julie Renard (Université de Toulouse 2 - Jean Jaurès); Natacha Souillard (Université de Toulouse 3 - Paul Sabatier), Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT-IRIS at CL-SciSumm 2019: Matching Citances with their Intended Reference Text Spans from the Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries co-located with the 42nd International ACM SIGIR Conference (BIRNDL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.208-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NETSCITY: a geospatial application to analyse and map world scale production and collaboration data between cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Yakimovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Scientometrics and Informetrics (ISSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stance Classification through Proximity-based Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th ACM Conference on Hypertext and Social Media (HT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jul 2018, Baltimore, MD, United States. pp.220-228, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3209542.3209549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Agence Nationale de la Recherche - ANR” French National Funding Agency Thematic variations and auctorial foresights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the History of Science Biennial Conference - ESHS 2018, in conjunction with the British Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Élysée2017fr: The 2017 French Presidential Campaign on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Weblogs and Social Media (ICWSM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stanford, California, United States. pp.501-510, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/icwsm.v12i1.14984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial of the 1st Workshop on Valorization and Analysis of Research Data (VADOR) at INFORSID 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse (31000), France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Emotional Reaction in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Bandhakavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalie Wiratunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th European Colloquium on Information Retrieval (ECIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aberdeen, United Kingdom. pp. 527-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users Are Known by the Company They Keep: Topic Models for Viewpoint Discovery in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Knowledge Management (CIKM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGWEB: Special Interest Group on Hypertext, Hypermedia and Web; ACM SIGIR: Special Interest Group on Information Retrieval, Nov 2017, Singapore, Singapore. pp.87--96, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132847.3132897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Like-minded Political Communities on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGIR International Conference on Theory of Information Retrieval (ICTIR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGIR, Oct 2017, Amsterdam, Netherlands. pp.261-264, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3121050.3121091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de points de vue à l'aide des proximités inter-profils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique (MARAMI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert suggestion for conference program committees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Diep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Research Challenge in Information Science (RCIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brighton, United Kingdom. pp. 221-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries (BIRNDL 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthu Kumar Chandrasekaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Frommholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokil Jaidka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Yen Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ACM/IEEE-CS on Joint Conference on Digital Libraries (JCDL 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Newark, NJ, United States. pp. 299-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow techniques for argument mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Clos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirmalie Wiratunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Massie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Argumentation (ECA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. pp. 341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard lexico-scientométrique sur le défi EGC 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Diep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16eme Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp. 419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggestion d'experts pour renouveler le comité de programme d'une conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Diep Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference francophone en Recherche d'Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric-Enhanced Information Retrieval: 3rd International BIR Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Frommholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padua, Italy. pp. 865-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VODUM: a Topic Model Unifying Viewpoint, Topic and Opinion Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Padua, Italy. pp. 533-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre d'évaluation de systèmes de reconnaissance d'entités nommées spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34eme Congres Informatique des Organisations et Systemes d'Information et de Décision (INFORSID 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France. pp. 149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picking the best publications to showcase graduate courses: Do institutional mechanisms reinforce gender differences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Leta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Science and Technology Indicators (STI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, València, Spain. pp. 812-818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Praise of Interdisciplinary Research through Scientometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Bibliometric-enhanced Information Retrieval (BIR 2015), co-located with the 37th European Conference on Information Retrieval ECIR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Vienna, Austria. pp. 5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoTime-Based Tag Ranking Model for Automatic Image Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mădălina Mitran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th ACM Symposium on Applied Computing (SAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Applied Computing, Mar 2014, Gyeongju, South Korea. pp.896-901, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2554850.2554866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landmark Image Annotation Using Textual and Geolocation Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Mitran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Mihalcea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Open Research Areas in Information Retrieval (OAIR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT, GeoComp, and LIUPPA at the TREC 2013 Contextual Suggestion Track</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text REtrieval Conference - TREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT at TREC Microblog Track 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamjed Ben Jabeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text REtrieval Conference - TREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a Personalized Contextual Retrieval Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM SIGSPATIAL Workshop on Geographic Information Retrieval (GIR 2013) @ 21st SIGSPATIAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Special Interest Group on Spatial Information, Nov 2013, Orlando, United States. pp.43-44, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2533888.2533935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of State-of-the-art Features for Microblog Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual ACM Symposium on Applied Computing (SAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Coimbra, Portugal. pp.914-919, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2480362.2480537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Expressive Geographic Queries Lead to Improvement in Retrieval Effectiveness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Geographic Information Sciences - International AGILE'2012 Conference, Avignon, France, April, 24-27, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Avignon, France. pp.266-286, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29063-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Expressive Geographic Queries Lead to Improvement in Retrieval Eff ectiveness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Gaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geographic Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Avignon, France. pp.267-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Operators Shown Beneficial for Improving Search Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Berlin, Germany. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kodex ou comment organiser les résultats d'une recherche d'information par détection de communautés sur un graphe biparti ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Sauvagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coria 2011 : Conférence en Recherche d'Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France. pp.105--117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Geographic IR Systems Effectiveness in Digital Libraries: Evaluation Framework and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL'10 : 14th European Conference on Research and Advanced Technology for Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Glasgow, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre d'évaluation de systèmes de recherche d'information géographique Apport de la combinaison des dimensions spatiale, temporelle et thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Palacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID'10 : 28e congrès de l'INFormatique des Organisations et Systèmes d'Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening articles for tortured phrases with a regular expressions-based detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortured Phrases as a Sign of Possible Misconduct in Proceedings From an Engineering Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendeline Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Use of Template-Based Peer-Review Reports and Concern About Review Mills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendeline Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BibHelioTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Salabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Weather Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépollution de la littérature scientifique : traque d’expressions torturées et autres manipulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation ‘Problematic Paper Screener’ aux Hospices civils de Lyon - 01 mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BibHelioTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Salabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National Soleil-Terre (PNST 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoring our dead: text mining a century of academic obituaries in The Lancet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakota Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassidy R. Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2 2020: 6th International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cambridge, MA, United States. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated screening of COVID-19 preprints: Can we help authors to improve transparency and reproducibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halil Kilicoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben ter Riet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Meta-research &amp; Open Science Conference (AIMOS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sydney, Australia. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots/maux du Plan S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying biomedical research papers with incorrect nucleotide sequence reagents using targeted and screening approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachael A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Interdisciplinary Meta-research &amp; Open Science Conference (AIMOS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Melbourne, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des connaissances scientifiques et des innovations sur les légumineuses à graines (soya & pulses) : Comment les sciences contribuent-elles au verrouillage ou déverrouillage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LISST 2019 : Savoirs, Réseaux, Médiations (SRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France. 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2017 French Presidential Campaign on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum - ESOF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des connaissances et des innovations dans les sciences alimentaires sur les légumineuses : une analyse mondiale des publications scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Larre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nguyen-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Micard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres francophones sur les légumineuses (RFL 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. pp.0, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BILAG : une bibliométrie de la littérature scientifique mondiale sur les légumineuses à graines pour comprendre la dynamique de la recherche sur ces espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plumecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Lascialfari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses - RFL#2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric-enhanced information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Frommholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabanac; Guillaume and Frommholz; Ingo and Mayr; Philipp. Springer, 116 (2), 2018, Scientometrics, special issue, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-018-2861-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric-Enhanced Information Retrieval and Natural Language Processing for Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Frommholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthu Kumar Chandrasekaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokil Jaidka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mayr; Philipp and Frommholz; Ingo and Cabanac; Guillaume and Chandrasekaran; Muthu Kumar and Jaidka; Kokil and Kan; Min-Yen and Wolfram; Dietmar. Springer, 19 (2-3), 2018, International Journal on Digital Libraries, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00799-017-0230-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Du 1er Atelier Valorisation et Analyse Des Données de La Recherche (VADOR 2017) Organisé Durant La 35e Édition Du Congrès Informatique Des Organisations et Systèmes d'Information et de Décision (INFORSID 2017), Toulouse, France, May 31, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessagnet; Marie-Noëlle and Cabanac; Guillaume and Kergosien; Éric and Schöpfel; Joachim. CEUR-WS, 1860, 2017, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 7e Forum Jeunes Chercheurs du congrès INFORSID, Lyon, France, 20/05/14 - 23/05/14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabanac, Guillaume. INFORSID (actes électroniques), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric delineation of scientific fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wolfgang Glänzel; Henk F. Moed; Ulrich Schmoch; Mike Thelwall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Science and Technology Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-68, 2019, Handbook of Science and Technology Indicators, 978-3-030-02510-6. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02511-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tuffery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zurfluh, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traités des Techniques de l'Ingénieur : Technologies de l'information- Technologies logicielles, Architectures des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réf : H3850 v2, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1--19, 2014, Technologies de l'information | Technologies logiciellesArchitectures des systèmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Tortured Abbreviations From The Scientific Literature: From Filtering Rules To Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneaked references: Cooked reference metadata inflate citation counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining tortured abbreviations from the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cuxac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311600v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which crop biodiversity is used by the food industry throughout the world? A first evidence for legume species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flagging suspect publications and crowdsourcing post-publication reassessments: the ‘Problematic Paper Screener’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortured phrases: A dubious writing style emerging in science. Evidence of critical issues affecting established journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Magazinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après Juin 2013. Structuration d'une gauche militante et extra-institutionnelle au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Peralva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Figeac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coelho Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03229127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation spatiale de la recherche française à travers les publications savantes : régularité des tendances de long terme et désordre des politiques publiques (1999-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire de France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for mapping Food Science and Technology from scholarly publications on pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seek & Blastn Standard Operating Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasunori Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Capes-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Seek&amp;Blastn Team. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation géographique de la production scientifique en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Navereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Occitanie - Comité Consultatif Régional pour la Recherche et le Développement Technologique (CCRRDP); Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04263450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId427"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF056FF6"/>
+    <w:nsid w:val="5E70A885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-cabanac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3060-6241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13735438X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215268985" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5913-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01413878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05535469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eckmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Barnett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bannach-Brown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pilar Bascunan Atria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0342225" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05012296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Aquarius" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Schoeters" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Wise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Glynn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04920062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abalkina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bimler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Bishop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-00212-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04723751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Hennechart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04577886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle J. Oste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranujan Pathmendra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese A K Richardson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracen Johnson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yida Ao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34995" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04723259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-02747-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04570231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Magazinov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24896" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04723271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2024.431" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-022-01294-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04094361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04094363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04514-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03606724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Heusse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1451" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04763695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(8-9).2022.R119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108173" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04763692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Birgitta Nilsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dechesne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Sakellariou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Helm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/vaqq-s725" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03622192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Espich&#225;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Rojas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Quispe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132704" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Park" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael West" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoeger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155496v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Byrne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael A. West" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Capes-Davis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-03871-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658292v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.017.0129" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Weissgerber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Riedel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Kilicoglu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-01203-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02901-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Oikonomidi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-03900-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242216v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24495" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Nunes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Little" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Bhatia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Boratto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451964.3451971" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-020-01880-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184987v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Frommholz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mayr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451964.3451974" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael A West" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03463-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26797" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097862v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024401005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-019-09606-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117311v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Audonnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.04.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955655v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-07210-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348282v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-017-2595-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hartley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications5020011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740026v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1092" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466647v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2116-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23445" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113804v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-014-1426-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160398v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Derradji" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lou&#235;dec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Elena Jaramillo Rojas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.2.119-143" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359994v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kozak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23208" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517071v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-015-1562-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671324v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.12360" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-013-1096-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123700v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-013-1091-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23014" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139760v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-012-0057-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282032v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22888" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045932v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Preuss" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22747" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123592v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-012-0862-y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671134v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Palacio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.2.169-191" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671149v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497878v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Di Scala" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier-Vannier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265143v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497913v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendeline Swart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Badalova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51408/issi2025_105" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.02422" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426448v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311568v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731543v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842493v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04301588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652739v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Verberne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_70" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03777383v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2209.04703" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829578v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.04895" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184775v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72240-1_85" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572725v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144044v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862519v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947789v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Yakimovich" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940319v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152874v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209542.3209549" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v12i1.14984" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906764v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809392v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Clos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Bandhakavi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalie Wiratunga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611113v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thonet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132847.3132897" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912808v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121091" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611652v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873803v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Tran" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535948v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567080v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Massie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567021v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500508v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthu Kumar Chandrasekaran" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokil Jaidka" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Yen Kan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531166v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567069v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530412v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491219v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leta" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379486v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081961v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Mitran" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554866" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084506v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Mitran" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Mihalcea" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143719v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082817v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2533888.2533935" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137223v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Jabeur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Damak" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084586v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480537" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912907v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_15" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671147v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671146v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992072v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chudy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Sauvagnat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482641v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475518v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273043v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273034v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273020v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285006v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hitier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Salabert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03596903v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284893v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911615v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakota Murray" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy R. Sugimoto" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078870v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben ter Riet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02334938v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976636v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251505v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982575v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191782v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982579v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-018-2861-0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982554v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0230-x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913202v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942528v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zitt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-02511-3" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02511-3_2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224139v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tuffery" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/technologies-de-l-information-th9/bases-de-donnees-42309210/bases-de-donnees-reparties-h3850/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443430v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311600v3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524828v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03603538v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596867v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229127v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627291v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373646v2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03835147v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117303v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Byrne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263450v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-cabanac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3060-6241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13735438X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215268985" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5913-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01413878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05535469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Eckmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Barnett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bannach-Brown" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pilar Bascunan Atria" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0342225" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929103v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art21" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art16-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05012296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Aquarius" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Schoeters" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Wise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Glynn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1660" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04920062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abalkina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bimler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Bishop" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-00212-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04723751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04721713v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dablanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Hennechart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c02219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04577886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle J. Oste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranujan Pathmendra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reese A K Richardson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gracen Johnson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yida Ao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.34995" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04723259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-024-02747-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04570231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Magazinov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24896" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04723271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ito.2024.431" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Amiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-024-00305-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-022-01294-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04094361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04094363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lascialfari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-022-04514-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03606724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Heusse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1451" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04763695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sebbah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31188/CaJsm.2(8-9).2022.R119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108173" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04763692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Birgitta Nilsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dechesne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Sakellariou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Helm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/vaqq-s725" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03622192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Espich&#225;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Rojas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Quispe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.132704" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Park" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael West" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Favier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoeger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101203" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Peralva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coelho Bezerra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.125719" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Byrne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael A. West" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Capes-Davis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-03871-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658292v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.017.0129" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107539v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Weissgerber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Riedel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halil Kilicoglu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-01203-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02901-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Oikonomidi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-021-03900-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242216v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24495" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Nunes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Little" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Bhatia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Boratto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451964.3451971" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-020-01880-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael A West" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03463-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184987v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Frommholz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mayr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451964.3451974" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03150044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.014.0091" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26797" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097862v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024401005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11236833" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-019-09606-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117311v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Audonnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.04.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955655v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-07210-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348282v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-017-2595-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hartley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications5020011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740026v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1092" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466647v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2116-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23445" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113804v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-014-1426-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160398v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Derradji" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lou&#235;dec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Elena Jaramillo Rojas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.2.119-143" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359994v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kozak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23208" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517071v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-015-1562-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671324v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.12360" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123702v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-013-1096-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123700v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-013-1091-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220754v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123627v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23014" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139760v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-012-0057-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282032v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123569v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22888" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04045932v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Preuss" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22747" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123592v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-012-0862-y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671134v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Palacio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.2.169-191" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671149v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497878v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Di Scala" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier-Vannier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265143v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497913v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendeline Swart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148352v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Badalova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51408/issi2025_105" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2401.02422" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426448v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311568v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731543v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04301588v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842493v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cochoy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652739v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Verberne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_70" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03777383v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2209.04703" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829578v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.04895" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261154v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184775v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72240-1_85" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572725v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144044v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947789v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Yakimovich" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152874v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209542.3209549" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940319v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v12i1.14984" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906764v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809392v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Clos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Bandhakavi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmalie Wiratunga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611113v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thonet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132847.3132897" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912808v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121091" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611652v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873803v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Tran" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500508v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthu Kumar Chandrasekaran" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokil Jaidka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Yen Kan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567080v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Massie" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567021v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535948v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531166v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567069v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530412v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491219v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Leta" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379486v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081961v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Mitran" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554866" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084506v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Mitran" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Mihalcea" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143719v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137223v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Jabeur" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Damak" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082817v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2533888.2533935" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084586v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480537" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912907v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_15" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671147v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671146v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992072v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chudy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Sauvagnat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482641v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475518v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273043v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273034v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273020v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285006v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent G&#233;not" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hitier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Salabert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03596903v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284893v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911615v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakota Murray" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larivi&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy R. Sugimoto" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078870v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben ter Riet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02334938v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976636v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251505v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982575v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191782v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Micard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154415v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982579v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-018-2861-0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982554v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0230-x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913202v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942528v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zitt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-02511-3" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02511-3_2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224139v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tuffery" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/technologies-de-l-information-th9/bases-de-donnees-42309210/bases-de-donnees-reparties-h3850/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443430v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524828v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311600v3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683199v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03603538v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596867v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229127v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627291v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03835147v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373646v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117303v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Byrne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263450v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>