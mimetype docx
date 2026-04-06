--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -668,51 +668,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.107873. </w:t>
+              <w:t xml:space="preserve">, 2023, pp.107873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1329,287 +1329,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and Impacts of the May 8th, 1902 Pyroclastic Current at Mount Pelée (Martinique): New Insights From Numerical Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition from stable column to partial collapse during the 79 cal CE P3 Plinian eruption of Mt. Pelée volcano (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+                <w:t xml:space="preserve">Stephen Tait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00279⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 392, pp.106764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100350v1</w:t>
+                <w:t xml:space="preserve">insu-02920453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from stable column to partial collapse during the 79 cal CE P3 Plinian eruption of Mt. Pelée volcano (Lesser Antilles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and Impacts of the May 8th, 1902 Pyroclastic Current at Mount Pelée (Martinique): New Insights From Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Germa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 392, pp.106764. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02920453v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Entrainment in Jets with Reversing Buoyancy: Implications for Volcanic Plumes</w:t>
               </w:r>
@@ -1712,51 +1712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginally stable recent Plinian eruptions of Mt. Pelée volcano (Lesser Antilles): the P2 AD 280 eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1829,51 +1829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2139,308 +2139,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Entrainment Into Volcanic Plumes: New Constraints From Laboratory Experiments on Buoyant Jets Rising in a Stratified Crossflow</w:t>
+                <w:t xml:space="preserve">A new analytical scaling for turbulent wind-bent plumes: Comparison of scaling laws with analog experiments and a new database of eruptive conditions for predicting the height of volcanic plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. J. Aubry</w:t>
+                <w:t xml:space="preserve">Thomas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carazzo</w:t>
+                <w:t xml:space="preserve">A. Mark Jellinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Jellinek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rose Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Hatcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GL075069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 343, pp.233-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03748836v1</w:t>
+                <w:t xml:space="preserve">insu-02920481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new analytical scaling for turbulent wind-bent plumes: Comparison of scaling laws with analog experiments and a new database of eruptive conditions for predicting the height of volcanic plumes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent Entrainment Into Volcanic Plumes: New Constraints From Laboratory Experiments on Buoyant Jets Rising in a Stratified Crossflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mark Jellinek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+                <w:t xml:space="preserve">T. J. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Gallo</w:t>
+                <w:t xml:space="preserve">G. Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Hatcher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. M. Jellinek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 343, pp.233-251. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.10,198-10,207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GL075069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02920481v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03748836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of total grain-size distribution and crosswind on the rise of eruptive volcanic columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2672,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 411, pp.208-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2776,51 +2776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3034,64 +3034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The remarkable longevity of submarine plumes: Implications for the hydrothermal input of iron to the deep-ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Jellinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Turchyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3279,51 +3279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise and fall of turbulent fountains: a new model for improved quantitative predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kaminsk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3421,51 +3421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 547, pp.137-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4607,51 +4607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108295" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01795-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Huebsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cimarelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01676-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04167310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacques Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L Engwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry G Mastin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102633" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107226" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Engwell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107295" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00106-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03100350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00279" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106764" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020136" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-018-1265-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.07.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carazzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jellinek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mark Jellinek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Gallo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hatcher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tait" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.11.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZBRGSC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugraha Kartadinata" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0960-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920519v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061887" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JKCSS3HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tait" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ferrucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Kaminski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TXS9X9D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Turchyn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPGRKQZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gardner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0655-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4PJ21CQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaminsk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000145X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QP5WRJ2T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200500683X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3K990WXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04525239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2097" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Chapuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04427483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut d'Augustin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19275" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108295" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01795-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Huebsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cimarelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01676-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04167310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacques Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L Engwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry G Mastin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102633" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107226" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Engwell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107295" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00106-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106764" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03100350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00279" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020136" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-018-1265-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.07.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mark Jellinek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Gallo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hatcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748836v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Aubry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carazzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jellinek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tait" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.11.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZBRGSC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugraha Kartadinata" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0960-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920519v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061887" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JKCSS3HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tait" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ferrucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Kaminski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TXS9X9D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Turchyn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPGRKQZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gardner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0655-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4PJ21CQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaminsk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000145X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QP5WRJ2T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200500683X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3K990WXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04525239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2097" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Chapuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04427483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut d'Augustin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19275" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>