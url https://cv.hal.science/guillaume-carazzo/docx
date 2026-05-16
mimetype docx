--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -589,291 +589,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsuspected explosive activity of Montagne Pelée (Lesser Antilles) during the 25–10 ka period</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
+                <w:t xml:space="preserve">Fragmentation behavior of young pyroclasts from Mt. Pelée, Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Huebsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kueppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Kaminski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corrado Cimarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107873⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (11), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-023-01676-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165212v1</w:t>
+                <w:t xml:space="preserve">hal-04291354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation behavior of young pyroclasts from Mt. Pelée, Martinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mila Huebsch</w:t>
+                <w:t xml:space="preserve">Unsuspected explosive activity of Montagne Pelée (Lesser Antilles) during the 25–10 ka period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Kueppers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Cimarelli</w:t>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Uwe Hess</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edouard Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 85 (11), pp.62. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.107873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-023-01676-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291354v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights Into the Relationship Between Mass Eruption Rate and Volcanic Column Height Based On the IVESPA Data Set</w:t>
               </w:r>
@@ -987,789 +987,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular mixture deflation and generation of pore fluid pressure at the impact zone of a pyroclastic fountain: Experimental insights</w:t>
+                <w:t xml:space="preserve">The Independent Volcanic Eruption Source Parameter Archive (IVESPA, version 1.0): A new observational database to support explosive eruptive column model validation and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Fries</w:t>
+                <w:t xml:space="preserve">Thomas J Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roche</w:t>
+                <w:t xml:space="preserve">Samantha Engwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Bonadonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Scollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 414, pp.107226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107226⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 417, pp.107295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254051v1</w:t>
+                <w:t xml:space="preserve">hal-03383217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Independent Volcanic Eruption Source Parameter Archive (IVESPA, version 1.0): A new observational database to support explosive eruptive column model validation and development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Costanza Bonadonna</w:t>
+                <w:t xml:space="preserve">Volcanic hazard assessment for tephra fallout in Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107295⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13617-021-00106-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383217v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic hazard assessment for tephra fallout in Martinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
+                <w:t xml:space="preserve">Granular mixture deflation and generation of pore fluid pressure at the impact zone of a pyroclastic fountain: Experimental insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 414, pp.107226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13617-021-00106-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427657v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from stable column to partial collapse during the 79 cal CE P3 Plinian eruption of Mt. Pelée volcano (Lesser Antilles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind Entrainment in Jets with Reversing Buoyancy: Implications for Volcanic Plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106764⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (10), pp.e2020JB020136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020jb020136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02920453v1</w:t>
+                <w:t xml:space="preserve">hal-02988425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and Impacts of the May 8th, 1902 Pyroclastic Current at Mount Pelée (Martinique): New Insights From Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Germa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2020.00279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind Entrainment in Jets with Reversing Buoyancy: Implications for Volcanic Plumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition from stable column to partial collapse during the 79 cal CE P3 Plinian eruption of Mt. Pelée volcano (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Tait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (10), pp.e2020JB020136. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 392, pp.106764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020jb020136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988425v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02920453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginally stable recent Plinian eruptions of Mt. Pelée volcano (Lesser Antilles): the P2 AD 280 eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1829,51 +1829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,51 +1937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of experimental volcanology to the study of the physics of eruptive processes, and related scaling issues: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2054,51 +2054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2139,308 +2139,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new analytical scaling for turbulent wind-bent plumes: Comparison of scaling laws with analog experiments and a new database of eruptive conditions for predicting the height of volcanic plumes</w:t>
+                <w:t xml:space="preserve">Turbulent Entrainment Into Volcanic Plumes: New Constraints From Laboratory Experiments on Buoyant Jets Rising in a Stratified Crossflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aubry</w:t>
+                <w:t xml:space="preserve">T. J. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mark Jellinek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+                <w:t xml:space="preserve">G. Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Gallo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. M. Jellinek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.006⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.10,198-10,207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GL075069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02920481v1</w:t>
+                <w:t xml:space="preserve">insu-03748836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Entrainment Into Volcanic Plumes: New Constraints From Laboratory Experiments on Buoyant Jets Rising in a Stratified Crossflow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new analytical scaling for turbulent wind-bent plumes: Comparison of scaling laws with analog experiments and a new database of eruptive conditions for predicting the height of volcanic plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. J. Aubry</w:t>
+                <w:t xml:space="preserve">A. Mark Jellinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Carazzo</w:t>
+                <w:t xml:space="preserve">Rose Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Jellinek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kim Hatcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44, pp.10,198-10,207. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 343, pp.233-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017GL075069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03748836v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02920481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of total grain-size distribution and crosswind on the rise of eruptive volcanic columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2659,64 +2659,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The timing and intensity of column collapse during explosive volcanic eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 411, pp.208-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2776,77 +2776,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (24), pp.8759-8766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3034,64 +3034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The remarkable longevity of submarine plumes: Implications for the hydrothermal input of iron to the deep-ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Jellinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Turchyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gardner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3279,51 +3279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise and fall of turbulent fountains: a new model for improved quantitative predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kaminsk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,64 +3408,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The route to self-similarity in turbulent jets and plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 547, pp.137-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4147,77 +4147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of volcanic halogens on the ozone layer and climate, a look to the past to highlight the present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiébaut d'Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Bekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4607,51 +4607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108295" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01795-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Huebsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cimarelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01676-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04167310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacques Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L Engwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry G Mastin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102633" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107226" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Engwell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107295" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00106-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106764" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03100350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00279" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020136" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-018-1265-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.07.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mark Jellinek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Gallo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hatcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748836v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Aubry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carazzo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jellinek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tait" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.11.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZBRGSC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugraha Kartadinata" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0960-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920519v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061887" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JKCSS3HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tait" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ferrucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Kaminski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TXS9X9D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Turchyn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPGRKQZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gardner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0655-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4PJ21CQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaminsk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000145X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QP5WRJ2T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200500683X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3K990WXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04525239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2097" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Chapuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04427483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut d'Augustin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19275" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108295" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05146627v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Corbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. de Chabalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05641-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-025-01795-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Huebsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kueppers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cimarelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Uwe Hess" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-023-01676-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kaminski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107873" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04167310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacques Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L Engwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadonna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry G Mastin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102633" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03383217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Engwell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Scollo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107295" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13617-021-00106-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fries" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020136" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03100350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Germa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00279" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106764" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-018-1265-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02277033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.07.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.05.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carazzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jellinek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mark Jellinek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Gallo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hatcher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.07.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tait" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaminski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.11.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZBRGSC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Vidal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indyo Pratomo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugraha Kartadinata" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0960-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920519v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061887" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JKCSS3HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Tait" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Ferrucci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Kaminski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TXS9X9D-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Turchyn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPGRKQZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02920528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gardner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-012-0655-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G4PJ21CQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538453v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaminsk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211201000145X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-QP5WRJ2T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200500683X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-3K990WXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04525239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2097" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Chapuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716870v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04427483v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut d'Augustin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19275" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Geffray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Domoison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>