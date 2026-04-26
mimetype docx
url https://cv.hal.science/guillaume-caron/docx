--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -127,261 +127,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear conversions of nonlinear camera models for robotic vision applications</w:t>
+                <w:t xml:space="preserve">Event-based 6-DoF object tracking with distance field reaching 130 Hz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Goichon</w:t>
+                <w:t xml:space="preserve">Yufan Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ryoichi Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
+                <w:t xml:space="preserve">Takeshi Oishi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 196, pp.105223. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2025.105223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2026.3674009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321882v1</w:t>
+                <w:t xml:space="preserve">hal-05542491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based 6-DoF object tracking with distance field reaching 130 Hz</w:t>
+                <w:t xml:space="preserve">Linear conversions of nonlinear camera models for robotic vision applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yufan Kang</w:t>
+                <w:t xml:space="preserve">Eva Goichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryoichi Ishikawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Oishi</w:t>
+                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 196, pp.105223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2026.3674009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2025.105223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542491v1</w:t>
+                <w:t xml:space="preserve">hal-05321882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UniphorM: A New Uniform Spherical Image Representation for Robotic Vision</w:t>
               </w:r>
@@ -393,51 +393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -497,51 +497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyuan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asako Kanezaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Yoshiyasu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -984,365 +984,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Hemispherical Photometric Visual Servoing</w:t>
+                <w:t xml:space="preserve">A Survey on Adaptive Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Crombez</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Julien Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3375114⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-024-02025-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503351v1</w:t>
+                <w:t xml:space="preserve">hal-04487038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Adaptive Cameras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humanoid Loco-Manipulations using Combined Fast Dense 3D Tracking and SLAM with Wide-Angle Depth-Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chappellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaki Murooka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ducrocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1 - 34. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (3), pp.3691-3704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-024-02025-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2023.3283497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487038v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoid Loco-Manipulations using Combined Fast Dense 3D Tracking and SLAM with Wide-Angle Depth-Images</w:t>
+                <w:t xml:space="preserve">Dual-Hemispherical Photometric Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Chappellet</w:t>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaki Murooka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jocelyn Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine N André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (3), pp.3691-3704. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (5), pp.4170 - 4177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASE.2023.3283497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3375114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125159v1</w:t>
+                <w:t xml:space="preserve">hal-04503351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpheriCol: A Driving Assistant for Power Wheelchairs based on Spherical Vision</w:t>
               </w:r>
@@ -1354,51 +1354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1471,51 +1471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VisAdapt: Catadioptric Adaptive Camera for scenes of variable density of visual information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jean Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Midavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1778,51 +1778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichiro Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 130, pp.1310-1324. </w:t>
@@ -1854,265 +1854,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric-Planner for Visual Path Following</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Defocus-based Direct Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Lara Alabazares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3027848⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.4057-4064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2021.3067845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955520v1</w:t>
+                <w:t xml:space="preserve">hal-03155667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defocus-based Direct Visual Servoing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Photometric-Planner for Visual Path Following</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara Alabazares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (2), pp.4057-4064. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (10), pp.11310-11317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2021.3067845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3027848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155667v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous scale-space direct image alignment for visual odometry from RGB-D images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ahmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Chouireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2172,64 +2172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDROmni: Optical extension of dynamic range for panoramic robot vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem-Eddine Benseddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (9), pp.1037-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2393,51 +2393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine in silico. Exemple de la cathédrale d’Amiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2501,51 +2501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Lucas-Kanade tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ahmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2605,77 +2605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Servoing with Photometric Gaussian Mixtures as Dense Feature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2716,291 +2716,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Planar Object Pose Estimation in Light Fields From Best Subaperture Camera Pairs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spherical target-based calibration of terrestrial laser scanner intensity. Application to colour information computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasuhiro Mukaigawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2018.2853267⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.14 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2018.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856618v1</w:t>
+                <w:t xml:space="preserve">hal-01841886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical target-based calibration of terrestrial laser scanner intensity. Application to colour information computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bretagne</w:t>
+                <w:t xml:space="preserve">Reliable Planar Object Pose Estimation in Light Fields From Best Subaperture Camera Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Funatomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dassonvalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
+                <w:t xml:space="preserve">Yasuhiro Mukaigawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 144, pp.14 - 27. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (4), pp.3561-3568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2018.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2018.2853267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841886v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Correlation for Dense Visual Compass from Omnidirectional Camera-Robot Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (2), pp.688-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3034,64 +3034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorisation de nuages de points 3D par recalage dense d’images numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3138,51 +3138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct model based visual tracking and pose estimation using mutual information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,51 +3242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photometric visual servoing for omnidirectional cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3346,51 +3346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D model based tracking for omnidirectional vision: a new spherical approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3442,51 +3442,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3534,51 +3534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Benallegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros-Limón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3597,1900 +3597,1874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric Virtual Visual Servoing based on Gaussian Splatting</w:t>
+                <w:t xml:space="preserve">FuseDPT: Multi-scale and Multi-Projection Model for Learning Depth in 360 Degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Houcine Chagouti</w:t>
+                <w:t xml:space="preserve">Matheus Paula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Alj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nevrez Imamoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAPR, Aug 2026, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339556v1</w:t>
+                <w:t xml:space="preserve">hal-05583714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-latency online estimation of human upper-limb pose and kinematics from a single 360 camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photometric Virtual Visual Servoing based on Gaussian Splatting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houcine Chagouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis D’haene</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Youssef Alj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SII64115.2026.11404600⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico. pp.1407-1412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SII64115.2026.11404544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339555v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-Domain Gaussian Smoothing for translational Direct Visual Servoing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-latency online estimation of human upper-limb pose and kinematics from a single 360 camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis D’haene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Yoshiyasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amneh Nasir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine André</w:t>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SII64115.2026.11404600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491392v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally optimal registration of dense terrestrial laser scans from coarse sampling</w:t>
+                <w:t xml:space="preserve">Transformation-Domain Gaussian Smoothing for translational Direct Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Kempf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Amneh Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djemaa Kachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Honolulu, United States. pp.7059-7068</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193969v1</w:t>
+                <w:t xml:space="preserve">hal-05491392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGB-D versus omnidirectional visual SLAM in humanoid robot positioning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode comprimée et distribuée de factorisation pondérée en matrices non-négatives pour les matrices de grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Duvinage</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Matthieu Puigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Hyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinan Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS 24th International Conference on Humanoid Robots (HUMANOIDS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICube, Aug 2025, Strasbourg, France. pp.1121-1124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193891v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mathématique du domaine de convergence d'un asservissement visuel direct</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatial random access to explore heritage site using spherical video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsalane Zarghili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sienne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131231v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of the camera field-of-view to Direct Visual Servoing robot trajectories when using the Photometric Gaussian Mixtures as dense feature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractérisation mathématique du domaine de convergence d'un asservissement visuel direct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Belinda Naamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuharu Morisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integrations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810271v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode comprimée et distribuée de factorisation pondérée en matrices non-négatives pour les matrices de grande dimension</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RGB-D versus omnidirectional visual SLAM in humanoid robot positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Roussel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Antoine Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICube, Aug 2025, Strasbourg, France. pp.1121-1124</w:t>
+              <w:t xml:space="preserve">IEEE-RAS 24th International Conference on Humanoid Robots (HUMANOIDS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129837v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial random access to explore heritage site using spherical video</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the impact of the camera field-of-view to Direct Visual Servoing robot trajectories when using the Photometric Gaussian Mixtures as dense feature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinta Schulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arsalane Zarghili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/dh.20253164⟩</w:t>
+              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Munich, Germany. pp.1022-1027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/sii59315.2025.10871062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124722v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Object Reconstruction Through Integration of Hyperspectral and RGB-D Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Globally optimal registration of dense terrestrial laser scans from coarse sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumio Kanehiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Vision Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Honolulu, United States. pp.7059-7068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124721v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on Learned Feature Maps Toward Direct Visual Servoing</w:t>
+                <w:t xml:space="preserve">3D Object Reconstruction Through Integration of Hyperspectral and RGB-D Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Quaccia</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cheng Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevrez Imamoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE/SICE International Symposium on System Integration (SII2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Vision Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Kyoto (Japan), Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306456v1</w:t>
+                <w:t xml:space="preserve">hal-05124721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct 3D model-based object tracking with event camera by motion interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufan Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ryoichi Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chappellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2024 - International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2024, Yokohama, Japan. pp.2645-2651, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10611576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical characterization of the convergence domain for Direct Visual Servoing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Study on Learned Feature Maps Toward Direct Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Yoshiyasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, United Arab Emirates. pp.4846-4853, </w:t>
+              <w:t xml:space="preserve">16th IEEE/SICE International Symposium on System Integration (SII2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; SICE, Jan 2024, Ha Long, Vietnam. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iros58592.2024.10801898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SII58957.2024.10417662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650438v2</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Retail Stores Automation: 6-DOF Pose Estimation Combining Deep Learning Object Detection and Dense Depth Alignment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A mathematical characterization of the convergence domain for Direct Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Belinda Naamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuharu Morisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Abu Dhabi, United Arab Emirates. pp.4846-4853, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iros58592.2024.10801898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306460v1</w:t>
+                <w:t xml:space="preserve">hal-04650438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On camera model conversions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards Retail Stores Automation: 6-DOF Pose Estimation Combining Deep Learning Object Detection and Dense Depth Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Foussereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iori Kumagai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; SICE, Jan 2024, Ha Long, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528418v1</w:t>
+                <w:t xml:space="preserve">hal-04306460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Imaging of In-Site Stained Glasses: Illumination Variation Compensation Using Two Perpendicular Scans</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On camera model conversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Goichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision workshop on e-Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/CVF, Oct 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2024, Yokohama, Japan. pp.12262-12268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10610009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203172v1</w:t>
+                <w:t xml:space="preserve">hal-04528418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de localisation et cartographie simultanées de robot mobile par caméra couleur-profondeur embarquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Goichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumio Kanehiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5535,1995 +5509,2021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Scanning: Rendering and determining geometry of household objects using Neural Radiance Fields</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hyperspectral Imaging of In-Site Stained Glasses: Illumination Variation Compensation Using Two Perpendicular Scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan Joseph Kessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Funatomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Kitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Fujimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yusuke Yoshiyasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/SICE International Symposium on System Integration (SII)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SII55687.2023.10039147⟩</w:t>
+              <w:t xml:space="preserve">IEEE/CVF International Conference on Computer Vision workshop on e-Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/CVF, Oct 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112513v1</w:t>
+                <w:t xml:space="preserve">hal-04203172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Gyroscope: Combination of Deep Learning Features and Direct Alignment for Panoramic Stabilization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Neural Scanning: Rendering and determining geometry of household objects using Neural Radiance Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Erich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Kwang Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Yoshiyasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshop on Omnidirectional Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00685⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE/SICE International Symposium on System Integration (SII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Atlanta, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SII55687.2023.10039147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066957v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Visual Feedback with Decoupled Viewpoint Control in Immersive Humanoid Robot Teleoperation using SLAM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual Gyroscope: Combination of Deep Learning Features and Direct Alignment for Panoramic Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berenguel-Baeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Bermudez-Cameo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josechu Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids 2022 - 21st IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Humanoids53995.2022.9999740⟩</w:t>
+              <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshop on Omnidirectional Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Vancouver, Canada. pp.6444-6447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW59228.2023.00685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843147v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric Visual Gyroscope for Full-View Spherical Camera</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced Visual Feedback with Decoupled Viewpoint Control in Immersive Humanoid Robot Teleoperation using SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyuan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cisneros-Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition workshop on Omnidirectional Computer Vision in Research and Industry, OmniCV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2022, New-Orleans, United States. </w:t>
+              <w:t xml:space="preserve">Humanoids 2022 - 21st IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Ginowan, Japan. pp.306-313, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids53995.2022.9999740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636575v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct visual servoing in the non-linear scale space of camera pose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Photometric Visual Gyroscope for Full-View Spherical Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yusuke Yoshiyasu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montréal, Canada. pp.4154-4160, </w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition workshop on Omnidirectional Computer Vision in Research and Industry, OmniCV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2022, New-Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW56347.2022.00571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636579v1</w:t>
+                <w:t xml:space="preserve">hal-03636575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct alignment of narrow field-of-view hyperspectral data and full-view RGB image</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Direct visual servoing in the non-linear scale space of camera pose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Takuya Funatomi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Yoshiyasu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.3201-3205, </w:t>
+              <w:t xml:space="preserve">26th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montréal, Canada. pp.4154-4160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR56361.2022.9956615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715442v1</w:t>
+                <w:t xml:space="preserve">hal-03636579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement d'image direct à échelle continue pour l'odométrie visuelle à partir d'images RVB-D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Direct alignment of narrow field-of-view hyperspectral data and full-view RGB image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan Joseph Kessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Mukaigawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Funatomi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.3201-3205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339621v1</w:t>
+                <w:t xml:space="preserve">hal-03715442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photometric Gaussian Mixtures for Direct Virtual Visual Servoing of Omnidirectional Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif-Eddine Guerbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CVPR 2021 Workshop on 3D Vision and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Seattle (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SpheriCol: A Driving Assistance System for Power Wheelchairs Based on Spherical Vision and Range Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meven Jeanne-Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SII 2021 - 13th IEEE/SICE International Symposium on System Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Iwaki, Japan. pp.505-510, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEECONF49454.2021.9382766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planificateur Photométrique pour Suivi de Chemin Visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Alejandro Rodríguez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lara-Alabazares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange de Gaussiennes Photométriques pour l'Asservissement Visuel Virtuel Direct d'une Caméra Omnidirectionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Eddine Guerbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct 3D model-based tracking in omnidirectional images robust to large inter-frame motion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alignement d'image direct à échelle continue pour l'odométrie visuelle à partir d'images RVB-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ahmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chouireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03371352v1</w:t>
+                <w:t xml:space="preserve">hal-03339621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDROmni : Extension optique de gamme dynamique en vision panoramique pour la robotique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Direct 3D model-based tracking in omnidirectional images robust to large inter-frame motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif-Eddine Guerbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Ljubjana, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAR53236.2021.9659324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339740v1</w:t>
+                <w:t xml:space="preserve">hal-03371352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric Path Planning for Vision-Based Navigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">HDROmni : Extension optique de gamme dynamique en vision panoramique pour la robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jean Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Lara Alabazares</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492459v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Cameras for OpenVSLAM Indoors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Photometric Path Planning for Vision-Based Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara Alabazares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970830v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArUcOmni: detection of highly reliable fiducial markers in panoramic images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Benchmarking Cameras for OpenVSLAM Indoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chappellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Napoleon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumio Kanehiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Sakurada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPRW50498.2020.00325⟩</w:t>
+              <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.4857-4864, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9413278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560121v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient restitution of heritage buildings: a new way to exploit 3D point clouds slicing, An example with the Amiens Gothic Cathedral</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ArUcOmni: detection of highly reliable fiducial markers in panoramic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Hajjami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Caracotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Napoleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW50498.2020.00325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924186v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical Visual Gyroscope for Autonomous Robots using the Mixture of Photometric Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7561,51 +7561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyroscope visuel sphérique basé mélange de potentiels photométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Morbidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7669,51 +7669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Mohtaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Radgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7745,2947 +7745,3055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction 3D d'objet à partir d'une image catadioptrique multi-plan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficient restitution of heritage buildings: a new way to exploit 3D point clouds slicing, An example with the Amiens Gothic Cathedral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lentremy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Digital Heritage 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San francisco, United States. pp.524-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866626v1</w:t>
+                <w:t xml:space="preserve">hal-01924186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélange de gaussiennes basées saillance pour le cadrage visuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction 3D d'objet à partir d'une image catadioptrique multi-plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Mohtaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Radgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaynab Habibi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle, RFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRIF/AFIA, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ORASIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309673v1</w:t>
+                <w:t xml:space="preserve">hal-01866626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asservissement visuel basé mélanges de gaussiennes photométriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mélange de gaussiennes basées saillance pour le cadrage visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle, RFIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRIF/AFIA, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309672v1</w:t>
+                <w:t xml:space="preserve">hal-01309673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good feature for framing: Saliency-based Gaussian mixture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaynab Habibi</w:t>
+                <w:t xml:space="preserve">Asservissement visuel basé mélanges de gaussiennes photométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Hamburg, Germany. pp.3682-3687</w:t>
+              <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF/AFIA, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198501v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Featureless omnidirectional vision-based control of non-holonomic mobile robot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assistive visual framing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Ubiquitous Robots and Ambiant Intelligence, URAI'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International congress on Digital Heritage, DH'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Granada, Spain. pp.109-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/URAI.2015.7358936⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01270414v1</w:t>
+                <w:t xml:space="preserve">hal-01198503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration réaliste et pertinente d'un nuage de points 3D dense et coloré</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estabilización Visual de un Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Romero Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur, ORASIS'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">Congreso de Instrumentacion, SOMI XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Durango, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161823v1</w:t>
+                <w:t xml:space="preserve">hal-01270425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estabilización Visual de un Quadrotor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Good feature for framing: Saliency-based Gaussian mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso de Instrumentacion, SOMI XXX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Durango, México</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hamburg, Germany. pp.3682-3687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270425v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistive visual framing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Featureless omnidirectional vision-based control of non-holonomic mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Alj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on Digital Heritage, DH'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Ubiquitous Robots and Ambiant Intelligence, URAI'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Goyang, South Korea. pp.95-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URAI.2015.7358936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198503v1</w:t>
+                <w:t xml:space="preserve">hal-01270414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using dense point clouds as environment model for visual localization of mobile robot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploration réaliste et pertinente d'un nuage de points 3D dense et coloré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Ubiquitous Robots and Ambiant Intelligence, URAI'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur, ORASIS'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/URAI.2015.7358924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01267719v1</w:t>
+                <w:t xml:space="preserve">hal-01161823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric Gaussian Mixtures Based Visual Servoing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Using dense point clouds as environment model for visual localization of mobile robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Ubiquitous Robots and Ambiant Intelligence, URAI'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Goyang, South Korea. pp.40-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URAI.2015.7358924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198502v1</w:t>
+                <w:t xml:space="preserve">hal-01267719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D point cloud model colorization by dense registration of digital images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Photometric Gaussian Mixtures Based Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Virtual Reconstruction and Visualization of Complex Architectures, 3DARCH, ISPRS workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hamburg, Germany. pp.5486-5491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W4-123-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01270420v1</w:t>
+                <w:t xml:space="preserve">hal-01198502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional photometric visual path following for wheelchair autonomous driving</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D point cloud model colorization by dense registration of digital images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Healthcare Technology Days, CARETECH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3D Virtual Reconstruction and Visualization of Complex Architectures, 3DARCH, ISPRS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Avila, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-5-W4-123-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281652v1</w:t>
+                <w:t xml:space="preserve">hal-01270420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D model automatic exploration: Smooth and Intelligent Virtual Camera Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Omnidirectional photometric visual path following for wheelchair autonomous driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Alj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mouaddib</w:t>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop E-Heritage - Asian Conference on Computer Vision (ACCV-14)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Healthcare Technology Days, CARETECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198505v1</w:t>
+                <w:t xml:space="preserve">hal-01281652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COALAS: A EU Multidisciplinary Research Project for Assistive Robotics Neuro-rehabilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D model automatic exploration: Smooth and Intelligent Virtual Camera Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kostas Sirlantzis</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rehabilitation and Assistive Robotics, workshop at IEEE/RSJ IROS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop E-Heritage - Asian Conference on Computer Vision (ACCV-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Singapour, Singapore. pp.612-626, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16631-5_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270422v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the adaptive and context-aware Serious Game design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">COALAS: A EU Multidisciplinary Research Project for Assistive Robotics Neuro-rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Sirlantzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Advanced Learning Technologies, ICALT'14</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rehabilitation and Assistive Robotics, workshop at IEEE/RSJ IROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183411v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Heritage Building Digitization To Computerized Education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toward the adaptive and context-aware Serious Game design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE International Conference on Advanced Learning Technologies, ICALT'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Athènes, Greece. pp.242-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2014.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183491v1</w:t>
+                <w:t xml:space="preserve">hal-01183411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Serious Game for 3D Cultural Heritage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Heritage Building Digitization To Computerized Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caron</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azziz Anghour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage International Congress, DH'2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183488v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorisation photo-réaliste de nuages de points 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Serious Game for 3D Cultural Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leclet-Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Anghour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Heritage International Congress, DH'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.409-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829449v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Cathedral: A multidisciplinary research program dedicated to the Cathedral of Amiens in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Colorisation photo-réaliste de nuages de points 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Mouaddib</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on ``Robotics Innovation for Cultural Heritage'', RICH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198512v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'information mutuelle pour l'estimation visuelle directe de pose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">E-Cathedral: A multidisciplinary research program dedicated to the Cathedral of Amiens in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Marchand</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">1st Conference on ``Robotics Innovation for Cultural Heritage'', RICH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656492v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional Visual Servoing using the Normalized Mutual Information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'information mutuelle pour l'estimation visuelle directe de pose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Robot Control, Syroco'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.102-107</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750585v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple camera types simultaneous stereo calibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Omnidirectional Visual Servoing using the Normalized Mutual Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delabarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Eynard</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'11</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th IFAC Symposium on Robot Control, Syroco'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.102-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270416v1</w:t>
+                <w:t xml:space="preserve">hal-00750585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Model based Tracking with TrakMark Dataset</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiple camera types simultaneous stereo calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Marchand</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Int. Workshop on AR/MR Registration, Tracking and Benchmarking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.2933-2938, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639700v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etalonnage simultané de systèmes stéréoscopiques hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00595254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking planes in omnidirectional stereovision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Model based Tracking with TrakMark Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Uchiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.6306-6311</w:t>
+              <w:t xml:space="preserve">2nd Int. Workshop on AR/MR Registration, Tracking and Benchmarking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Basel, Switzerland, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639646v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Viewpoint Stereoscopic Sensor Calibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tracking planes in omnidirectional stereovision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Marchand</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symp. on Image/Video Communications over fixed and mobile networks, ISIVC-2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rabat, Morocco, Morocco</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.6306-6311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544783v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional Photometric Visual Servoing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Single Viewpoint Stereoscopic Sensor Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6202-6207</w:t>
+              <w:t xml:space="preserve">Int. Symp. on Image/Video Communications over fixed and mobile networks, ISIVC-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rabat, Morocco, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544782v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Line Matching for Omnidirectional Stereovision Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Omnidirectional Photometric Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Kobe, Japan. pp.2787--2792</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6202-6207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198521v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Model Based Pose Estimation For Omnidirectional Stereovision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vertical Line Matching for Omnidirectional Stereovision Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Intelligent Robots and Systems, IROS'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St Louis, United States. pp.5228-5233</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Kobe, Japan. pp.2787--2792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00436740v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">3D Model Based Pose Estimation For Omnidirectional Stereovision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Intelligent Robots and Systems, IROS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St Louis, United States. pp.5228-5233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00436740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mise en correspondance de droites verticales dans les images de stéréovision omnidirectionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00404610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10695,262 +10803,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MuSeM: Jeu de données multi-capteur avec caméra multispectrale instantanée pour la robotique mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Caracotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Puigt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Dunkerque (59140), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training and Provision Concerning Power Wheelchair Driving : a Survey Comparing Practices in France and United Kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Leblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Fraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER 2020 - 35th Congres de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10960,126 +11068,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Vision and Robotics for Cultural Heritage: Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Regina Peirera Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Shimshoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging9010009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11089,224 +11197,224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and Calibration Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Omnidirectional Vision: From Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE; WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9781789451436. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394256440.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Model-Based Tracking of Puppet in Depth Images for the Dynamic Video-Mapping of Its Suit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounya Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optoelectronic Devices in Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-21, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-09791-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11316,91 +11424,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision robotique directe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotique [cs.RO]. Université de Picardie - Jules Verne, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02960822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11410,100 +11518,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de pose et asservissement de robot par vision omnidirectionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Picardie Jules Verne, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00577133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11513,267 +11621,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Retail Stores Automation: 6-DOF Pose Estimation combining Deep Learning Object Detection and Dense Depth Alignment - Addendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Foussereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iori Kumagai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defocus-based Direct Visual Servoing - Addendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D model silhouette-based tracking in depth images for puppet suit dynamic video-mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounya Belghiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11783,202 +11891,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision pour la robotique - applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, S7797 (complété en 2021 par une série de 20 questions réponses et mis à jour en 2022)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HySCaS: Hybrid Stereoscopic Calibration Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/2.1201106.003738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12125,51 +12233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321882v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Goichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2025.105223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Kang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoichi Ishikawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Oishi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3674009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3547266" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyuan Sun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asako Kanezaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yoshiyasu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844951v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorthioir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dallard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Lim&#243;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Kumagai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3521995" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Joseph Kessy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Funatomi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kushida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Kitano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Fujimura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/CVM.2025.9450453" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kaneko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01096-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Buisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine N Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3375114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducrocq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-024-02025-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125159v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chappellet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Murooka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3283497" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delmas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2023.3258519" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean Ducrocq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Midavaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.500663" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Stefan Teodorescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fraudet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3178965" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Ogawa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Tanaka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kubo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01587-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Rodriguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pegard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara Alabazares" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3027848" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067845" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ahmine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chouireb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061309" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3060642" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem-Eddine Benseddik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920915248" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet-Groux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.04.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2876765" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856618v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Mukaigawa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2853267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2018.06.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424718v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2650150" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.81-106" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879104v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2013.10.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9342-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l d'Orfani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chagouti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alj" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII64115.2026.11404544" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis D&#8217;haene" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII64115.2026.11404600" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amneh Nasir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemaa Kachi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193969v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kempf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193891v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duvinage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131231v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belinda Naamani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinta Schulte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sii59315.2025.10871062" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129837v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Hyani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Abbas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124722v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalane Zarghili" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253164" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Hong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevrez Imamoglu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quaccia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII58957.2024.10417662" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519122v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611576" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650438v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros58592.2024.10801898" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306460v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Foussereau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10610009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00181" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219455v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vasseur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04112513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Erich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bourreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Kwang Tan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII55687.2023.10039147" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066957v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berenguel-Baeta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bermudez-Cameo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josechu Guerrero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00685" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Limon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Singh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.9999740" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00571" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956615" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897872" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227374v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Guerbas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958902v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Albrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Jeanne-Rose" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF49454.2021.9382766" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara-Alabazares" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339652v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Guerbas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371352v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659324" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339740v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492459v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sakurada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413278" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560121v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Hajjami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Caracotte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napoleon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW50498.2020.00325" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924186v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lentremy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716939v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907307v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mohtaram" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Radgui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866626v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309673v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Habibi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309672v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198501v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270414v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2015.7358936" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161823v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270425v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Romero Galvan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198503v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2015.7358924" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198502v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-123-2015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281652v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16631-5_45" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270422v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sirlantzis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183411v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.77" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183491v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183488v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743769" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829449v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198512v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656492v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750585v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delabarre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270416v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eynard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979975" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uchiyama" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595254v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639646v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544783v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198521v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436740v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404610v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051761v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03123487v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dandois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917584v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Regina Peirera Bellon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Shimshoni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9010009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2075" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256440.ch2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838167v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dessaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09791-1_1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02960822v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577133v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230973v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161692v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961280v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270685v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270686v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201106.003738" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Kang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoichi Ishikawa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Oishi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3674009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Goichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumio Kanehiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2025.105223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Morbidi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3547266" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyuan Sun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asako Kanezaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yoshiyasu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2025.103135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844951v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benallegue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorthioir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Dallard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Lim&#243;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iori Kumagai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3521995" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Joseph Kessy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Funatomi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kushida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Kitano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Fujimura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26599/CVM.2025.9450453" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kaneko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-023-01096-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducrocq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-024-02025-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chappellet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Murooka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2023.3283497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Buisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine N Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3375114" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delmas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2023.3258519" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276452v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean Ducrocq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Midavaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.500663" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Devigne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Stefan Teodorescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fraudet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leblong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3178965" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Ogawa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichiro Tanaka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kubo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01587-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3067845" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955520v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Rodriguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pegard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara Alabazares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3027848" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ahmine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chouireb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061309" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3060642" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem-Eddine Benseddik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920915248" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leclet-Groux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2019.04.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01896859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2018.2876765" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dassonvalle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2018.06.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856618v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Mukaigawa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2018.2853267" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424718v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2650150" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.81-106" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879104v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dame" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2013.10.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9342-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l d'Orfani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Paula" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevrez Imamoglu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houcine Chagouti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII64115.2026.11404544" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339555v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis D&#8217;haene" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII64115.2026.11404600" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amneh Nasir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemaa Kachi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129837v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Hyani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Abbas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalane Zarghili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253164" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Belinda Naamani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuharu Morisawa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193891v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caillot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duvinage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810271v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinta Schulte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sii59315.2025.10871062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Kempf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Hong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519122v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Escande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10611576" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306456v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quaccia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII58957.2024.10417662" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650438v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros58592.2024.10801898" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306460v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Foussereau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528418v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10610009" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219455v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vasseur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00181" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04112513v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Erich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bourreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Kwang Tan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SII55687.2023.10039147" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066957v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berenguel-Baeta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Bermudez-Cameo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josechu Guerrero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW59228.2023.00685" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros-Limon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Singh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids53995.2022.9999740" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636575v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW56347.2022.00571" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636579v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956615" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715442v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897872" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227374v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Guerbas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958902v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Albrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meven Jeanne-Rose" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF49454.2021.9382766" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Alejandro Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara-Alabazares" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339652v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Guerbas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339621v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659324" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339740v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492459v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970830v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Sakurada" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413278" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560121v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Hajjami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Caracotte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napoleon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW50498.2020.00325" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716939v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907307v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Mohtaram" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Radgui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lentremy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866626v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309673v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Habibi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309672v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270425v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Romero Galvan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198501v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270414v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2015.7358936" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161823v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267719v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2015.7358924" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198502v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270420v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-5-W4-123-2015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281652v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198505v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16631-5_45" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270422v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sirlantzis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183411v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.77" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183491v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743769" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198512v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656492v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750585v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delabarre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270416v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eynard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979975" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595254v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639700v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uchiyama" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639646v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544783v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544782v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198521v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436740v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404610v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051761v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03123487v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dandois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917584v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Regina Peirera Bellon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Shimshoni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9010009" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270351v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2075" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256440.ch2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838167v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dessaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09791-1_1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02960822v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577133v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230973v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961280v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270685v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270686v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201106.003738" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>