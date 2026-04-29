--- v0 (2026-03-22)
+++ v1 (2026-04-29)
@@ -1256,342 +1256,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière la relative stabilité de la carte des infrastructures, quelles évolutions du service ferroviaire de voyageurs sur les lignes de desserte fine des territoires ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+                <w:t xml:space="preserve">L’appropriation du train de nuit dans le Sud-Ouest français. Enjeux et limites du raccorde-ment à la région parisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poinsot</w:t>
+                <w:t xml:space="preserve">Bruno Revelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">4ème journées franco-espagnoles de la Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès - CNFG - LISST, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136710v1</w:t>
+                <w:t xml:space="preserve">hal-04516605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Night Train Services over Time: Exploration from Timetables in the 20th century</w:t>
+                <w:t xml:space="preserve">Derrière la relative stabilité de la carte des infrastructures, quelles évolutions du service ferroviaire de voyageurs sur les lignes de desserte fine des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science History Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Social Science History Association, Nov 2023, Washington, United States</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391029v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation du train de nuit dans le Sud-Ouest français. Enjeux et limites du raccorde-ment à la région parisienne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Night Train Services over Time: Exploration from Timetables in the 20th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Revelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journées franco-espagnoles de la Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès - CNFG - LISST, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Social Science History Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Social Science History Association, Nov 2023, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516605v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel « sur-saut » de nuit en Occitanie ? L'appropriation du train de nuit dans les villes petites et moyennes d'Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Revelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes - Time for geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI - IGU, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1679,316 +1679,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new development constraints of high-speed rail in France. The example of two peripheral regions (Occitanie and Bourgogne Franche-Comté)</w:t>
+                <w:t xml:space="preserve">The new development constraints of high-speed rail in France. The example of two peripheric regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Union Géographique Internationale (UGI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes - Time for geographers, UGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735411v1</w:t>
+                <w:t xml:space="preserve">hal-04516580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new development constraints of high-speed rail in France. The example of two peripheric regions</w:t>
+                <w:t xml:space="preserve">The new development constraints of high-speed rail in France. The example of two peripheral regions (Occitanie and Bourgogne Franche-Comté)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes - Time for geographers, UGI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Union Géographique Internationale (UGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516580v1</w:t>
+                <w:t xml:space="preserve">hal-03735411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance aéroportuaire régionale et inertie institutionnelle. L'exemple de la région Occitanie</w:t>
+                <w:t xml:space="preserve">Le train de nuit, un miroir de l’évolution de l’intervention de l’Etat dans le transport ferroviaire 1980 -2021 (voire 2022-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire Réseau de recherche « Ferinter – International Railway Studies » L’État et le rail Les transports ferroviaires au prisme de la puissance publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735375v1</w:t>
+                <w:t xml:space="preserve">hal-03735394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le train de nuit, un miroir de l’évolution de l’intervention de l’Etat dans le transport ferroviaire 1980 -2021 (voire 2022-2023)</w:t>
+                <w:t xml:space="preserve">Gouvernance aéroportuaire régionale et inertie institutionnelle. L'exemple de la région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire Réseau de recherche « Ferinter – International Railway Studies » L’État et le rail Les transports ferroviaires au prisme de la puissance publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">3ème Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735394v1</w:t>
+                <w:t xml:space="preserve">hal-03735375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance de la mobilité urbaine et technologies de l'information voyageur : l'expérience avortée des capteurs beacons dans l'agglomération de Perpignan</w:t>
               </w:r>
@@ -2227,338 +2227,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies de développement touristique des territoires de l’espace Rhin-Rhône : une nouvelle cohérence impulsée par le TGV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentiel intermodal et pratiques de rabattement des voyageurs de gares TGV ex-urbanisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
+              <w:t xml:space="preserve">Colloque "L'intermodalité en question: durabilité, accessibilité, mobilité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089419v1</w:t>
+                <w:t xml:space="preserve">hal-00974775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l'accès aux produits d'épicerie dans l'aire urbaine dijonnaise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les stratégies de développement touristique des territoires de l’espace Rhin-Rhône : une nouvelle cohérence impulsée par le TGV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIXe Colloque de l'ASRDLFIndustrie, villes et régions dans une économie mondialisée</w:t>
+              <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552094v1</w:t>
+                <w:t xml:space="preserve">hal-01089419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel intermodal et pratiques de rabattement des voyageurs de gares TGV ex-urbanisées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bérion</w:t>
+                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l'accès aux produits d'épicerie dans l'aire urbaine dijonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Schoelzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "L'intermodalité en question: durabilité, accessibilité, mobilité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XLIXe Colloque de l'ASRDLFIndustrie, villes et régions dans une économie mondialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974775v1</w:t>
+                <w:t xml:space="preserve">hal-02552094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande vitesse ferroviaire et projets de territoires des villes petites et moyennes de l'espace Rhin-Rhône</w:t>
               </w:r>
@@ -2715,204 +2715,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport ferroviaire et aménagement régional : la réalisation de la branche Est au sein de l’espace Rhin-Rhône</w:t>
+                <w:t xml:space="preserve">Quel espace de projet pour accompagner l’arrivée d’une ligne à grande vitesse ? Le cas du TGV Rhin-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzième journée doctorale de l’AFITL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque « Transport et développement des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552111v1</w:t>
+                <w:t xml:space="preserve">hal-02552007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel espace de projet pour accompagner l’arrivée d’une ligne à grande vitesse ? Le cas du TGV Rhin-Rhône</w:t>
+                <w:t xml:space="preserve">Transport ferroviaire et aménagement régional : la réalisation de la branche Est au sein de l’espace Rhin-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Transport et développement des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Quinzième journée doctorale de l’AFITL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552007v1</w:t>
+                <w:t xml:space="preserve">hal-02552111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités spatiales dans un réseau de villes intermédiaires : l’espace Rhin-Rhône face à la grande vitesse ferroviaire</w:t>
               </w:r>
@@ -3012,241 +3012,241 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transports en Occitanie : une compétence forte soigneusement négociée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fusion des régions. Le laboratoire d'Occitanie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La fusion des régions. Le laboratoire d’Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-208, 2021, 978-2-7061-4969-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.negri.2021.02.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03123632v1</w:t>
+                <w:t xml:space="preserve">hal-03138405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transports en Occitanie : une compétence forte soigneusement négociée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fusion des régions. Le laboratoire d’Occitanie</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La fusion des régions. Le laboratoire d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.185-208, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pug.negri.2021.02.0177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03138405v1</w:t>
+                <w:t xml:space="preserve">halshs-03123632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel intermodal et pratiques de rabattement des voyageurs des gares TGV ex-urbanisées</w:t>
               </w:r>
@@ -3986,185 +3986,185 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des pratiques de mobilité au Liban en contexte de crise multidimensionnelle : premiers résultats d'une enquête exploratoire. Note 1 : les transports en commun</w:t>
+                <w:t xml:space="preserve">Evolution des pratiques de mobilité au Liban en contexte de crise multidimensionnelle : premiers résultats d'une enquête exploratoire. Note 2 : la voiture particulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 1, Laboratoire aménagement économie transports (LAET); ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2022, pp.22</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire aménagement économie transports (LAET); ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03576681v1</w:t>
+                <w:t xml:space="preserve">halshs-03642087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des pratiques de mobilité au Liban en contexte de crise multidimensionnelle : premiers résultats d'une enquête exploratoire. Note 2 : la voiture particulière</w:t>
+                <w:t xml:space="preserve">Evolution des pratiques de mobilité au Liban en contexte de crise multidimensionnelle : premiers résultats d'une enquête exploratoire. Note 1 : les transports en commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire aménagement économie transports (LAET); ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 1, Laboratoire aménagement économie transports (LAET); ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2022, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03642087v2</w:t>
+                <w:t xml:space="preserve">halshs-03576681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la vente en ligne sur les inégalités territoriales d'accès au commerce. Vers un nivellement des disparités urbain-périurbain ?</w:t>
               </w:r>
@@ -4469,169 +4469,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du TGV Rhin-Rhône au « territoire Rhin-Rhône » : réticularité, mobilité et territorialité dans un espace intermédiaire</w:t>
+                <w:t xml:space="preserve">Du TGV Rhin-Rhône au &amp;quot;Territoire&amp;quot; Rhin-Rhône : réticularité, mobilité et territorialité dans un espace intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université de Bourgogne, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Histoire. Université de Bourgogne, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2013DIJOL001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02551972v1</w:t>
+                <w:t xml:space="preserve">tel-00838028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du TGV Rhin-Rhône au &amp;quot;Territoire&amp;quot; Rhin-Rhône : réticularité, mobilité et territorialité dans un espace intermédiaire</w:t>
+                <w:t xml:space="preserve">Du TGV Rhin-Rhône au « territoire Rhin-Rhône » : réticularité, mobilité et territorialité dans un espace intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Histoire. Université de Bourgogne, 2013. Français. </w:t>
+              <w:t xml:space="preserve">Géographie. Université de Bourgogne, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2013DIJOL001⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00838028v1</w:t>
+                <w:t xml:space="preserve">tel-02551972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4801,51 +4801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63FC501A"/>
+    <w:nsid w:val="402C23E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-carrouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1343-2570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169936325" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304481471" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.751.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184879v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.46153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6632" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17970" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Facchinetti-Mannone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801300304x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton-Chevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985895v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molherat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Revelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assal&#233; Adj&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552094v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Woessner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123632v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0177" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Van Suu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642087v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02551972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00838028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-carrouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1343-2570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169936325" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304481471" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.751.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184879v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.46153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6632" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17970" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Facchinetti-Mannone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801300304x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton-Chevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985895v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molherat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Revelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assal&#233; Adj&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Woessner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Van Suu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642087v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00838028v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02551972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>