--- v1 (2026-04-29)
+++ v2 (2026-05-26)
@@ -195,1050 +195,1184 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le train de nuit, un miroir de l’évolution de l’intervention de l’État français dans le transport ferroviaire de 1980 à 2022</w:t>
+                <w:t xml:space="preserve">Enclavements et mobilités en territoire de montagne transfrontalier : Le cas des Pyrénées Catalanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrien Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dubertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.751.0005⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/167ol⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136693v1</w:t>
+                <w:t xml:space="preserve">hal-05625760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation des ports de commerce après la fusion des régions : l’exemple de l’Occitanie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le train de nuit, un miroir de l’évolution de l’intervention de l’État français dans le transport ferroviaire de 1980 à 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/belgeo.46153⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 751 (3), pp.5-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.751.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184879v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l’intervention régionale dans le secteur aéroportuaire : le cas de l’Occitanie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’appropriation des ports de commerce après la fusion des régions : l’exemple de l’Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tem.6632⟩</w:t>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.46153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015524v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la grande vitesse ferroviaire dans l'émergence de coopérations interubaines. La perspective du corridor de développement pour l'espace Rhin-Rhône</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de l’intervention régionale dans le secteur aéroportuaire : le cas de l’Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.17970⟩</w:t>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.6632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552149v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation de la desserte ferroviaire interurbaine et périphérisation du département des Pyrénées-Orientales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de la grande vitesse ferroviaire dans l'émergence de coopérations interubaines. La perspective du corridor de développement pour l'espace Rhin-Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/cst.12176⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.17970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552141v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies de développement touristique des territoires de l'espace Rhin-Rhône : une nouvelle cohérence impulsée par le TGV ?</w:t>
+                <w:t xml:space="preserve">Dégradation de la desserte ferroviaire interurbaine et périphérisation du département des Pyrénées-Orientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mimeur</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bérion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S076189801300304x⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 | 2018, pp.3-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739327v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies d'anticipation des &amp;quot;effets&amp;quot; territoriaux des grands équipements de transport: le cas du TGV Rhin-Rhône</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les stratégies de développement touristique des territoires de l'espace Rhin-Rhône : une nouvelle cohérence impulsée par le TGV ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bérion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotransports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grande vitesse ferroviaire et territoires, 2013 (03), pp.193 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S076189801300304x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980002v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l'accès aux produits alimentaires: le cas des grandes surfaces alimentaires et des cybermarchés de l'aire urbaine dijonnaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stratégies d'anticipation des &amp;quot;effets&amp;quot; territoriaux des grands équipements de transport: le cas du TGV Rhin-Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+                <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+                <w:t xml:space="preserve">Pascal Bérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (88), pp.34-46</w:t>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1-2, pp.35-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261591v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l’accès aux produits alimentaires : le cas des grandes surfaces alimentaires et des cybermarchés de l’aire urbaine dijonnaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l'accès aux produits alimentaires: le cas des grandes surfaces alimentaires et des cybermarchés de l'aire urbaine dijonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Schoelzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2012 (88), 19p</w:t>
+              <w:t xml:space="preserve">, 2012, 2 (88), pp.34-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931709v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et usagers du transport ferroviaire: les principaux enseignements de &amp;quot;l'enquête gare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l’accès aux produits alimentaires : le cas des grandes surfaces alimentaires et des cybermarchés de l’aire urbaine dijonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Schoelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43, pp.20-24</w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (88), 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985959v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le TGV et la construction de l'espace Rhin-Rhône</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Usages et usagers du transport ferroviaire: les principaux enseignements de &amp;quot;l'enquête gare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Molherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images de Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43, pp.20-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le TGV et la construction de l'espace Rhin-Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molherat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43, pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1248,1747 +1382,1747 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation du train de nuit dans le Sud-Ouest français. Enjeux et limites du raccorde-ment à la région parisienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Revelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées franco-espagnoles de la Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès - CNFG - LISST, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière la relative stabilité de la carte des infrastructures, quelles évolutions du service ferroviaire de voyageurs sur les lignes de desserte fine des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mimeur</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Night Train Services over Time: Exploration from Timetables in the 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science History Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Social Science History Association, Nov 2023, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel « sur-saut » de nuit en Occitanie ? L'appropriation du train de nuit dans les villes petites et moyennes d'Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Revelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes - Time for geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI - IGU, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long story of HSR in France: Lessons and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“International Symposium on High-speed Railway and Regional Development” - Session 1 High-Speed Rail and Regional Impacts-Learning from Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new development constraints of high-speed rail in France. The example of two peripheric regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The new development constraints of high-speed rail in France. The example of two peripheral regions (Occitanie and Bourgogne Franche-Comté)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes - Time for geographers, UGI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Union Géographique Internationale (UGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516580v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new development constraints of high-speed rail in France. The example of two peripheral regions (Occitanie and Bourgogne Franche-Comté)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The new development constraints of high-speed rail in France. The example of two peripheric regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Union Géographique Internationale (UGI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes - Time for geographers, UGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735411v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le train de nuit, un miroir de l’évolution de l’intervention de l’Etat dans le transport ferroviaire 1980 -2021 (voire 2022-2023)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gouvernance aéroportuaire régionale et inertie institutionnelle. L'exemple de la région Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire Réseau de recherche « Ferinter – International Railway Studies » L’État et le rail Les transports ferroviaires au prisme de la puissance publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">3ème Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735394v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance aéroportuaire régionale et inertie institutionnelle. L'exemple de la région Occitanie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le train de nuit, un miroir de l’évolution de l’intervention de l’Etat dans le transport ferroviaire 1980 -2021 (voire 2022-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire Réseau de recherche « Ferinter – International Railway Studies » L’État et le rail Les transports ferroviaires au prisme de la puissance publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735375v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance de la mobilité urbaine et technologies de l'information voyageur : l'expérience avortée des capteurs beacons dans l'agglomération de Perpignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assalé Adjé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mobilités émergentes Fondements et conséquences des nouvelles pratiques de déplacement des personnes et d’acheminement des marchandises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la desserte ferroviaire en périphérie du territoire français : l’exemple du département des Pyrénées-Orientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Réseau Francophone Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ligne ferroviaire à grandes vitesse au projet d’agglomération et de territoire : étude de la gouvernance, des stratégies et des projets congruents des gares nouvelles desservie par le TGV Rhin-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grande vitesse ferroviaire et gouvernance territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel intermodal et pratiques de rabattement des voyageurs de gares TGV ex-urbanisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "L'intermodalité en question: durabilité, accessibilité, mobilité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies de développement touristique des territoires de l’espace Rhin-Rhône : une nouvelle cohérence impulsée par le TGV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l'accès aux produits d'épicerie dans l'aire urbaine dijonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Schoelzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+              <w:t xml:space="preserve">XLIXe Colloque de l'ASRDLFIndustrie, villes et régions dans une économie mondialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089419v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la livraison à domicile sur l'accès aux produits d'épicerie dans l'aire urbaine dijonnaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les stratégies de développement touristique des territoires de l’espace Rhin-Rhône : une nouvelle cohérence impulsée par le TGV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+                <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carrouet</w:t>
+                <w:t xml:space="preserve">Pascal Bérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIXe Colloque de l'ASRDLFIndustrie, villes et régions dans une économie mondialisée</w:t>
+              <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552094v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande vitesse ferroviaire et projets de territoires des villes petites et moyennes de l'espace Rhin-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Woessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF) " Industrie, villes et régions dans une économie mondialisée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et usagers des gares ferroviaires de l’espace Rhin-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gares et territoires de la grande vitesse ferroviaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel espace de projet pour accompagner l’arrivée d’une ligne à grande vitesse ? Le cas du TGV Rhin-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Transport et développement des territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport ferroviaire et aménagement régional : la réalisation de la branche Est au sein de l’espace Rhin-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzième journée doctorale de l’AFITL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités spatiales dans un réseau de villes intermédiaires : l’espace Rhin-Rhône face à la grande vitesse ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires Territoires, pratiques, régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2998,443 +3132,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transports en Occitanie : une compétence forte soigneusement négociée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fusion des régions. Le laboratoire d’Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-208, 2021, 978-2-7061-4969-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.negri.2021.02.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transports en Occitanie : une compétence forte soigneusement négociée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fusion des régions. Le laboratoire d'Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.185-208, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03123632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel intermodal et pratiques de rabattement des voyageurs des gares TGV ex-urbanisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bérion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Chapelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports et intermodalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-259, 2016, 978-1-78405-166-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités spatiales dans un réseau de villes intermédiaires : l’espace Rhin-Rhône face à la grande vitesse ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires Territoires, pratiques, régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3444,411 +3578,411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le train de nuit de nouveau sur les rails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques Édition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités environnementales en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions transport-territoire à travers l'Observatoire de la branche Est de la LGV Rhin-Rhône.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bérion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03185929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'observatoire des effets territoriaux des gares du TGV Rhin-RHône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03185943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement régional et projet de transport ferroviaire : la réalisation de la branche Est au sein de l'espace Rhin-Rhône.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03185921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3858,117 +3992,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le report modal vers le fret ferroviaire analysé à l’aune des proximités, le cas du train des primeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Van Suu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3978,480 +4112,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des pratiques de mobilité au Liban en contexte de crise multidimensionnelle : premiers résultats d'une enquête exploratoire. Note 2 : la voiture particulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire aménagement économie transports (LAET); ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03642087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des pratiques de mobilité au Liban en contexte de crise multidimensionnelle : premiers résultats d'une enquête exploratoire. Note 1 : les transports en commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1, Laboratoire aménagement économie transports (LAET); ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2022, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03576681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la vente en ligne sur les inégalités territoriales d'accès au commerce. Vers un nivellement des disparités urbain-périurbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belin-Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne; IFSTTAR. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de mobilité des usagers enquêtés en gares de Belfort, Besançon et Montbéliard avant la mise en service de la branche Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Théma; Réseau Ferré de France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire des effets territoriaux des gares du TGV Rhin-Rhône, branche Est. Bilan à mi-parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Théma. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4461,171 +4595,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du TGV Rhin-Rhône au &amp;quot;Territoire&amp;quot; Rhin-Rhône : réticularité, mobilité et territorialité dans un espace intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Bourgogne, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013DIJOL001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00838028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du TGV Rhin-Rhône au « territoire Rhin-Rhône » : réticularité, mobilité et territorialité dans un espace intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Bourgogne, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02551972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4635,105 +4769,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transports et la ville durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carrouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4801,51 +4935,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="402C23E6"/>
+    <w:nsid w:val="E4DC749C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-carrouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1343-2570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169936325" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304481471" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.751.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184879v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.46153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6632" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17970" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12176" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Facchinetti-Mannone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801300304x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980002v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton-Chevallier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985895v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molherat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Revelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136710v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assal&#233; Adj&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552062v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Woessner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552099v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735400v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Van Suu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642087v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552128v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00838028v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02551972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-carrouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-1343-2570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169936325" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/304481471" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barr&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/167ol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136693v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.751.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.46153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6632" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552149v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17970" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12176" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Facchinetti-Mannone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S076189801300304x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton-Chevallier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schoelzer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molherat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Revelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391029v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assal&#233; Adj&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Woessner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hur&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0177" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Van Suu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642087v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belin-Munier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00838028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOL001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02551972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735385v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>