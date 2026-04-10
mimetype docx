--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Caumon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7828-4600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075171236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-5454-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling FWI images for reducing structural uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 244 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modeling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdimensional Inversion of Well Log Data for a Two-Dimensional Geological Model with Inclined Layers and Petrophysical Lateral Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-025-10262-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrangular adaptive mesh for elastic wave simulation in smooth anisotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203, pp.105946. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2025.105946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fault likelihood to fault networks: stochastic seismic interpretation through a marked point process with interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taty Moukati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Stefan Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.115-151. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-024-10150-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D structural implicit modelling of folded metamorphic units at Lago di Cignana with uncertainty assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Arienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bistacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Monopoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dal Piaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, pp.105329. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2024.105329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction of channel stacking patterns in geomodeling: Metrics and impact of the modeling strategy on reservoir flow behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.107235. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdimensional joint inversion of flow and well log data using a cascaded Metropolis sampler on a layer-cake model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenergy Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246, pp.213605. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoen.2024.213605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pseudo trans-dimensional 3d geometrical inversion: a proof of concept using gravity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Ogarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.ggaf501. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of geological interpretations of a mineral deposit: Quantitative study and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.107010. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2025.107010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale 3D modelling in metamorphic belts: An implicit model-driven workflow applied in the Pennine Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Arienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bistacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dal Piaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Monopoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.105045. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.105045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geologically constrained geometry inversion and null-space navigation to explore alternative geological scenarios: a case study in the Western Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Ogarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 239 (3), pp.1359-1379. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of automatic implicit geological modelling in deterministic geophysical inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Ogarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.63-89. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-15-63-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does it take to restore geological models with “natural” boundary conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchior Schuh-Senlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (8), pp.945-964. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-15-945-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a workflow to evaluate geological layering uncertainty on CO 2 injection simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Raguenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computing and Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.100118. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acags.2023.100118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for assessment of imaging uncertainty during seismic migration: application to salt bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.T361-T378. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/int-2022-0071.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted stochastic multi-well correlation: Sedimentary facies versus well distality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Hoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Knaust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.105371. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing scenarios on geological models: Local interface insertion in a 2D mesh and its impact on seismic wave simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algiane Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159, pp.105013. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2021.105013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrahedral Remeshing in the Context of Large-Scale Numerical Simulation and High Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Balarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MathematicS In Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.129-164. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/msia.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Implicit 3D Subsurface Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Thierry-Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Zakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149, pp.103267. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2022.103267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of geometric model simplifications on wave propagation—application to ground motion simulation in the lower Var valley basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Glinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229 (1), pp.110-137. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scenario interpretations from sparse fault evidence using graph theory and geological rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020022. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of faults in LoopStructural 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.6197-6213. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-6197-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Difference Implicit Structural Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.785-808. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-020-09887-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct simulation of non-additive properties on unstructured grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mourlanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.103665. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical modelling for reconstruction of channel evolution and facies distributions in fluvial meander-belt deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.104409. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of a stress-dependent rock-physics model using anisotropic time-lapse tomographic inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mastio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (4), pp.C141-C152. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/geo2019-0526.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building realistic structure models to train convolutional neural networks for seismic structural interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhicheng Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunzhi Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Fomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (4), pp.WA27-WA39. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/geo2019-0375.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage zone characterization combining scan-line and scan-area analysis on a km-scale Digital Outcrop Model: The Qala Fault (Gozo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bistacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mittempergher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balsamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.104144. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2020.104144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the application of Stokes flow equations to structural restoration simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchior Schuh-Senlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Thieulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.1909-1930. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-11-1909-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images and prior geological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.829 - 841. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2019-0032.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil production uncertainty assessment by predicting reservoir production curves and confidence intervals from arbitrary proxy responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.116-125. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petrol.2019.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising structural interpretations using seismic data—theoretical elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.N29-N40. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/geo2018-0128.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Structural Modeling by Minimization of the Bending Energy with Moving Least Squares Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malvesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Maerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.693-724. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09789-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural interpretation of sparse fault data using graph theory and geological rules Fault data interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (8), pp.1091-1107. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09800-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic correction and simplification of geological maps and cross-sections for numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351 (1), pp.48-58. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of channel meander abandonment age uncertainty into a stochastic channelized system reconstruction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.106824. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric fault displacement model to introduce kinematic control into modeling faults from sparse data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A.-L. Jackson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.B1-B13. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2017-0059.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in stratigraphic well correlation and stratigraphic architectures: A training-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating novel boundary conditions for three-dimensional mechanics-based restoration: An extensional sandbox model example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lovely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stockmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Plesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (02), pp.245 - 266. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1306/0504171620817154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural data constraints for implicit modeling of folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Armit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W. Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RINGMesh: A programming library for developing mesh-based geomodeling applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mazuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Channelized Systems Through a Conditioned Reverse Migration Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (8), pp.965 - 994. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-017-9700-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multiple well-seismic ties using flattened synthetic and real seismograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (1), pp.IM13-IM20. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/GEO2016-0295.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling from outcrop data in a salt tectonic context: Example from the Inceyol mini-basin, Sivas Basin, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.SM17-SM31. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0178.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms and Related Sedimentary Objects Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-015-9629-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Unstructured Hex-dominant Mesh Generation Using Tetrahedra Recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.437-451. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-015-9484-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric unfolding of flexural folds using palaeomagnetic vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Ramón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Briz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 425 (1), pp.247-258. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP425.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in the stratigraphic well correlation of a carbonate ramp: Method and application to the Beausset Basin, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.499-509. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special section: Building complex and realistic geological models from sparse data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervais Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.SMi. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2016-0614-SPSEINTRO.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit modeling of folds and overprinting deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W. Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 456, pp.26 - 38. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a stochastic sequential initiation of fractures on the spatial correlations and connectivity of discrete fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (8), pp.5641-5658. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive editing of 3D geological structures and tectonic history sketching via a rigid element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74, pp.71-86. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements for measuring the complexity of 3D structural models: Connectivity and geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejia-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.130-140. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiautomatic interpretation of 3D sedimentological structures on geologic images: An object-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.SX63-SX74. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling the uncertainty associated with segmented normal fault interpretation using a stochastic downscaling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 639, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble-based multi-scale history-matching using second-generation wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Gentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean S. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Mannseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (5), pp.999-1025. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-015-9517-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature Attribute from Surface-Restoration as Predictor Variable in Kupferschiefer Copper Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejía-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cheilletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11053-014-9247-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geometrical modelling of post-foliation deformations in metamorphic terrains (Syros, Cyclades, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.134-148. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2015.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01188400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the en echelon fault connectivity on reservoir flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (4), pp.SAC23-SAC34. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0060.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic structural modelling in sparse data situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.233-247. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/petgeo2013-030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geomodelling combining implicit surfaces and Voronoi-based remeshing: A case study in the Lorraine Coal Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.29-43. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification chimique des corindons par analyse factorielle discriminante : application à la typologie des gisements de rubis et saphirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saholy Rakotosamizanany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ohnenstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rakotondrazafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 188, pp.14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Mixed-element Meshing based on Restricted Voronoi Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23rd International Meshing Roundtable (IMR23), 82, pp.279-290. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.10.390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voronoi grids conforming to 3D structural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3-4, SI), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-014-9408-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic surface remeshing of 3D structural models at specified resolution: A method based on Voronoi diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.103-116. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2013.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Three-Dimensional Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (8), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-014-9571-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of ambiguities in magnetostratigraphic correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 371-372, pp.26-36. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling natural complexity in three-dimensional geomechanical restoration, with application to the recent evolution of the outer fold and thrust belt, deep-water Niger Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand-Riard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guzofski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Titeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (1), pp.87-102. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1306/06121211136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for pseudo-genetic stochastic modeling of discrete fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric method to model 3D displacements around faults with volumetric vector fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jessell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 590, pp.83-93. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D implicit stratigraphic model building from remote sensing data on tetrahedral meshes: theory and application to a regional model of La Popa Basin, NE Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Titeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12p. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2207727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the stochastic stratigraphic well correlation approach for the study of complex carbonate settings: application to the Malampaya buildup (Offshore Palawan, Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.265 - 275. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp370.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Stochastic Inverse Modeling of Fault Geometry and Connectivity Using Flow Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jef Caers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (2), pp.147 - 168. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-012-9389-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjacent versus coincident representations of geospatial uncertainty: Which promote better decisions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (4), pp.511-520. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2010.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00593625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the evolution of syn-depositional folds: Coupling decompaction and 3D sequential restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Durand-Riard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (8), pp.1530-1539. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSIM: An Object-Distance Simulation Method for Conditioning Complex Natural Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-010-9299-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations of fault networks in 3D structural modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342 (9), pp.687-694. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00602500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Stochastic Time-Varying Geological Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (5), pp.555-569. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-010-9280-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced restoration of geological volumes with relaxed meshing constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Durand-Riard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (4), pp.441-452. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2009.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00429910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic data integration for structural modeling: model screening approach using a distance-based model parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satomi Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jef Caers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-007-9063-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir flow uncertainty assessment using response surface constrained by secondary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (3-4), pp.170-182. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petrol.2007.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent number cruncher - A GPU implementation of a general sparse linear solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.205-223. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760802337010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of grids conforming to geological structures: a topological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.671-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced visualization for various unstructured grids using ah hoc topological structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Castanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Editing a Sealed Geological Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H Sword</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (4), pp.405 - 424. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/b:matg.0000029297.18098.8a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Scenario Generation for Associating Borehole Fault Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth EAGE Digitalization Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Stavanger, Norway. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202639097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modelling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geostatistics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada Açores, Portugal. pp.545-558, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore Deposit Delineation: Variability between Interpreters and Modeling Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdimensional reservoir data inversion for a 2D geological layered model with horizon slopes and horizontal permeability trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geostatistics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada (Açores), Portugal. pp.185-199, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying fault-related uncertainty with inverse homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'interprétation assistée de données de puits basée sur une Transformation en Ondelettes. Continues, et comparaison avec des interprétations manuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05350474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrahedral mesh updating for subsurface modeling: implicit finite surface insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Belhachmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ring Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASGA, Sep 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique des composants d'un système métallogénique : application au gisement d'uranium de Waterfound, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.658933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human interpretation, machine learning and point processes for the identification of faults on seismic sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Taty Moukati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu S. Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment of Stratigraphic Sequence Interpretation from well log Data using Continuous Wavelet Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order fault observation association using Random Forest from analog structural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu S. Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geostatistics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada Açores, Portugal. pp.313-324, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From layer-cake models to complex subsurface structures: a flexible transdimensional inversion approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. pp.EGU25-17387, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Fault-Related Uncertainty in Full Waveform Inversion with Inverse Homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the correlation path in incremental multi-well stratigraphic correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geostatistics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada Açores, Portugal. pp.45-56, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrahedral mesh updating for subsurface modeling: finite surface insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Belhachmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.665912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction d'incertitudes structurales par homogénéisation inverse d'images FWI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.659427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrangular adaptive mesh for elastic wave simulation in smooth anisotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Anchorage (AK), United States. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Downscaling Inversion for Structural Uncertainty Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third EAGE Conference on Seismic Inversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202438042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdimensional Inversion of Post-Stack Seismic Data with a Two-Dimensional Dipping Layer Parameterization: a Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2024101447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local geological changes and simplicial remeshing for wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Glinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Anchorage (AK), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdimensional geometrical inversion: Application to undercover imaging using gravity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Rashidifard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Ogarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gravity, Electrical &amp; Magnetic Methods and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Shenzhen, China. pp.167-170, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/GEM2024-042.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario automation in stratigraphic multi-well correlation: well logs versus interpretive rules (and why we should care)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2024101535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdimensional Sampling of Two-Dimensional Layered Geological Models with Variable Slope: a Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth EAGE Conference on Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202335016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and reducing stratigraphic uncertainty in the subsurface: where are we standing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of a complex metamorphic nappe stack from field survey only: the case study of the Aosta Valley (Italian NW-Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Arienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bistacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Vittorio Dal Piaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of channelized facies-architecture on transport and thermal processes in low-temperature geothermal reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Nov 2023, Porto, Portugal. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-dimensional 3D geometrical inversion: proof of concept and field application using gravity data from the Boulia region (Queensland, Australia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Ogarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Mathematical Geosciences, Aug 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Fault Interpretations Using Marked Point Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taty Moukati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu S. Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth EAGE Conference on Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto, Portugal. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202335028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Inversion Coupled with Automated Geological Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202210522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of time reversal simulation in a homogenized velocity model: case of Groningen gas field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for structural uncertainty assessment during migration: application to salt body imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling permeability from unstructured meshes to non-matching structured grids. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Zakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local 3D meshed geomodel updating: geometry and topology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some comparison metrics between 3D implicit structural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian methodology for real-time updating of well trajectory in depositional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Mathematical Geosciences, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic connectivity measures on turbidite channel complex architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association de données éparses (failles et/ou stratigraphie) : nouvelles approches de corrélation et de modélisation des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions numériques en géologie de l’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français de Géologie de l’Ingénieur et de l’Environnement, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations structurales implicites ou explicites et leurs rôles pour la modélisation rapide de formations géologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions numériques en géologie de l’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français de Géologie de l’Ingénieur et de l’Environnement, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative inversion scheme to reconcile implicit geological models and geometric geophysical inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrangular adaptive meshing for wave simulation in homogenized media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted stochastic multi-well correlation: Depositional surface interpolation versus theoretical depositional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Hoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Knaust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Mathematical Geosciences, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit 3D Subsurface Structural Modeling by Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thierry-Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Amsterdam, Netherlands. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202113091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing scenarios on geological models: local interface insertion in a 2D mesh and its impact on seismic save simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Adaptative Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Sweden. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/admos.2021.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Restoration of Geological Structures with Viscous Stokes Flow - Principle and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schuh-Senlis Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Thieulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Netherlands. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202010733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in subsurface modeling: considering geobody shape and connectivity in complex systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Chronostratigraphic Multi-Well Correlation Using the Dynamic Time Warping Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Hoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG 2020 Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Petroleum Geologists, Sep 2020, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Three DFN Simplification Strategies for Two-Phase Flow Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online Event, France. pp.1-21, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202035112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault network uncertainty assessment with a generative graph-based algorithm - Current status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, 2020, Onlince Conference, Germany. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical models of fluvial meandering-channel evolution and facies distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAS meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of Rock Physics Model Predictions and Anisotropic Time-Lapse Tomographic Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mastio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81st EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing faults in a geomechanical restoration scheme using creeping flow equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchior Schuh-Senlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques de la formation en géomodélisation: Comment transmettre les concepts fondamentaux à l'heure du &amp;quot;one-click&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SGF: "Du modèle conceptuel de terrain au modèle numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Well Logs to Stratigraphic Layering: Automation, Uncertainties and Impact on Reservoir Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Peisker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81st EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201901293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPLICIT MODELLING OF GEOLOGICAL STRUCTURES: A CARTESIAN GRID METHOD HANDLING DISCONTINUITIES WITH GHOST POINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Maerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEM/MRM 41</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, New Forest, United Kingdom. pp.189 - 199, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/BE410171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic stratigraphic correlation of multiple wells seen as a Directed Acyclic Graph creation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Mathematical Geosciences, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Strategies for Consistent Local Geomodel Updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019 Workshop Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201902009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associating subsurface data with geological rules: on some new methods to address structural, stratigraphic and sedimentological uncertainties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Geomodeling for Hydrocarbon Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lake Louise, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Difference Implicit Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Jun 2018, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201800794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph-based method to detect and correct invalid features in subsurface structural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th EAGE Conference &amp; Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201801233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-time modeling of channelized meandering systems from geological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sedimentological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 19th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Structural Modeling with Local Meshless Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Maerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malvesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Jun 2018, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201801235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RINGMesh: An open source platform for Shared Earth Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mazuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201801425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Unfault-and-refault Method for Chronological Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising Structural Interpretations Using Seismic Data Misfit Functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201700536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RINGMesh: A programming library for developing mesh based geomodeling applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mazuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Mathematical Geosciences Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Freiberg, Germany. pp.93-100, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multiple well seismic ties using flattened synthetic and real seismograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dallas, United States. pp.IM13-IM20, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/geo2016-0295.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising structural models using seismic data: Problem and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Houston, TX, United States. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2017-17791860.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Chronological Ordering of Oxbow Lakes for Reverse Migration of Channels Conditioned to Subsurface Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201700611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Sealing and Simplification of 3D Geological Surface Models Using Topology Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geomodelling in Structurally Complex Areas - Implicit vs. Explicit representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock record reconstruction of channelized systems through reverse migration simulation conditioned to seismic stratal slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow for Correlated Discrete Fracture Network Simulation Constrained by Microseismic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th EAGE Conference and Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vienna, Austria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201601168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Fault Uncertainty Using Vertical Seismic Profiling Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201600681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Forward Model as Training Model for 3D Stochastic Multi-well Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Forward Modelling of Sedimentary Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201600384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning channel backward migration modeling to seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th EAGE Conference &amp; Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic interpretation of fault-related deformation using a numerical kinematic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Exploration Geophysicists, Oct 2016, Dallas, United States. pp.1981-1986, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2016-13880830.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of channel migration conditioned to subsurface data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Proper Boundary Conditions in 3-D Structural Restoration: A Case Study Restoring a 3-D Forward Model of Suprasalt Extensional Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stockmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Plesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Annual Convention and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Petroleum Geologists, 2016, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of mechanics-based restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geology of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Geological Society, 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Surface Petrophysical Heterogeneities on Sedimentary Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201413650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building folded horizon surfaces from 3D points: a new method based on geomechanical restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG, 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splay faults and flower structures - a theoretical framework for 3D geomodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Fault Network Simulation With Variable Connectivity: Application to a Compartmentalized Reservoir Affected by Large Structural Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Annual Convention and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling in salt tectonic context : the Crocodile minibasin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate geological modeling for subsurface applications and the need for uncertainty assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoBerlin 2015 - Annual Meeting of DGGV · DMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards stochastic modelling of folds in poly-deformed terranes using structural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG, 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Unstructured Hex-dominant Mesh Generation Using Tetrahedra Recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XIV - 14th European Conference on the Mathematics of Oil Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Sep 2014, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20141857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts on Geological Uncertainty Assessment in Integrated Reservoir Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second EAGE Integrated Reservoir Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Nov 2014, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20147463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy Comparison for Sorting Models and Assessing Uncertainty on Oil Recovery Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XIV - 14th European Conference on the Mathematics of Oil Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Sep 2014, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20141901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the ''Crocodile'' mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014), Pau, France, Oct 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Uncertainty in Stratigraphic Correlation: A Stochastic Method Based on Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second EAGE Integrated Reservoir Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Nov 2014, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20147469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the &amp;quot;Crocodile&amp;quot; mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Uncertainties: Do We Need a New Paradigm for the Seismic Structural Interpretation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bergey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second EAGE Integrated Reservoir Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Nov 2014, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20147482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Discrete Fracture Network Simulation Driven by Statistics, Tectonic History and Geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Naturally Fractured Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Dec 2013, Muscat, Oman. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20132013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3&4D Geomodeling Applied to Mineral Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejia-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th SGA Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation en sédimentologie : quelles approches ? Quelles méthodes ? Quels couplages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00913297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multi-scale ensemble-based history matching of seismic-derived models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Gentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Mannseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of the Brasilian Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Constraints for the Stochastic Modeling of Fault Networks in the Presence of Large Structural Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th EAGE Conference and Exhibition incorporating SPE EUROPEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20130865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voronoi Grids Conformal to 3D Structural Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XIII - 13th European Conference on the Mathematics of Oil Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20143224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rigid Element Method for Building Structural Reservoir Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XIII - 13th European Conference on the Mathematics of Oil Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20143164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Multi-scale Parameterization for Integration of Seismic and Production Data Using Second-generation Wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Gentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Mannseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XIII - 13th European Conference on the Mathematics of Oil Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20143175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building PEBI Grids Conforming To 3D Geological Features Using Centroidal Voronoi Tessellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2011 - Mathematical Geosciences at the Crossroads of Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Salzburg, Austria. pp.254-265, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5242/iamg.2011.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological control for isotropic remeshing of non-manifold surfaces with varying resolution: application to 3D structural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2011 - Mathematical Geosciences at the Crossroads of Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Salzburg, Austria. pp.678-688, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5242/iamg.2011.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Framework and Reservoir Gridding: Current Bottlenecks and Way Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gussow Geoscience Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSPG, 2011, Banff (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic-like modeling of fracture network honoring connectivity data in the geothermal heat exchanger at Soultz-sous-Forêt (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG, Sep 2011, Salzburg, Austria. pp.286-292, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5242/iamg.2011.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Centroidal Voronoi Tesselations for Flow Simulation in Reservoirs Using Flow Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Reservoir Simulation Symposium - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, The Woodlands, United States. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/141018-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Fault Connectivity Uncertainty in Reservoir Studies using Explicit Discretization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jef Caers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Reservoir Characterisation and Simulation Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/148085-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of fault networks from 2D seismic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denver, United States. pp.2366-2370, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.3513325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Stochastic Stratigraphic Well Correlation of Carbonate Ramp Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Petroleum Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2523/IPTC-14046-ABSTRACT⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives for 3D Visualization of Dynamic Reservoir Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lucas Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gringarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Petroleum Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2523/IPTC-13740-ABSTRACT⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Propagation of Discrete Fracture Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Petroleum Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2523/IPTC-14053-ABSTRACT⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistics on stratigraphic grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jef Caers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Geostatistical Geostatistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santiago, Chile, Chile. pp.677-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Methodology for 3D Cave Systems Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Geostatistical Geostatistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santiago, Chile, Chile. pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Marine Sedimentary Reservoir Stochastic Simulation Accounting for High Resolution Sequence Stratigraphy and Sedimentological Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kedzierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Durand-Riard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Geostatistical Geostatistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santiago, Chile, Chile. pp.657-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Net-To-Gross Uncertainty at Reservoir Appraisal Stage: Application to a Turbidite Reservoir Offshore West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amisha Maharaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Strebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Geostatistical Geostatistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santiago, Chile, Chile. pp.707-716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History Matching of Reservoir Structure Subject to Prior Geophysical and Geological Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE Conference on Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, 2007, Cascais, Poland. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201403076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements for Stochastic Structural Perturbation of Stratigraphic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Tertois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE Conference on Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cascais, Portugal. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201403041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent Number Cruncher : An Efficient Sparse Linear Solver on the GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computation Conference - HPCC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Houston, Sep 2007, Houston, United States. pp.358-371, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75444-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Stratigraphic and Sedimentological Information for Realistic Facies Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kedzierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE Conference on Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, 2007, Cascais, Portugal. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201403080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse Fault Throw Uncertainty Assessment: Latest Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soazig Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gocad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Stratigraphic models: representation and stochastic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2006, Int. Assoc. for Mathematical Geology XIth International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface restoration as a means to characterize transverse fault slip uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gocad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Accelerated Isosurface Extraction on Tetrahedral Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Visual Computing - ISVC06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lake Tahoe/USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Geostatistical and GIS Methods for Mineral Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MININ 2006: 2nd International Conference on Mining Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Santiago, Chile. pp.287-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of three-driven Mineral Potential Mapping techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Mathematical Geosciences 10th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional numerical modeling of sedimentary bodies in the Wheeler space based on high resolution stratigraphy. Application to a carbonate ramp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kedzierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Solleuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, 2005, Presqu’île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Global Uncertainty for Early Appraisal of Hydrocarbon Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Strebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Journel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Annual Technical Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/89943-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to assess uncertainty in early hydrocarbon reservoir development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th EAGE Conference and Exhibition - Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201405640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained modifications of non-manifold b-rep models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Sword</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SM03: 8th ACM Symposium on Solid Modeling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Seattle, United States. pp.310-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Incident Edge Lists: A Data Structure for Rendering Complex Unstructured Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Conreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Visualization 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2001, San-Diego, USA, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrahedral Mesh Updating for Subsurface Modeling: Implicit Finite Surface Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel Hachmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth EAGE Digitalization Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Stavanger, Norway. European Association of Geoscientists &amp; Engineers, pp.97, 2026, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202639097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow for 3D stochastic modeling of salt from seismic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caune de l'Arago Tome VI. Tautavel-en-Roussillon, Pyrénées-Orientales, France : Individualisation des unités archéostratigraphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fontaneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry de Lumley. CNRS Editions, 2015, 978-2-271-08910-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological objects and physical parameter fields in the subsurface: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.S. Daya Sagar, Qiuming Cheng, Frits Agterberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.567-588, In press, 978-3-319-78998-9. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78999-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Structural geological models: Concepts, methods, and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Wellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cedric Schmelzbach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-121, 2018, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agph.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and 4D Geomodelling Applied to Mineral Resources Exploration—An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pär Weihed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D, 4D and Predictive Modelling of Major Mineral Belts in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.73-89, 2015, Mineral Resource Reviews, 978-3-319-17427-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eulogio Pardo-Igúzquiza; Carolina Guardiola-Albert; Javier Heredia; Luis Moreno-Merino; Juan José Durán; Jose Antonio Vargas-Guzmán. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Planet Earth: Proceedings of the 15th Annual Conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.581-584, 2014, Lecture Notes in Earth System Sciences, 978-3-642-32407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current bottlenecks in geomodeling workflows and ways forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Garner; Damien Thenin; Clayton V Deutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Closing the gap : advances in applied geomodeling for hydrocarbon reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Canadian Society of Petroleum Geologists, pp.43-52, 2013, CSPG Memoir, 978-0-9869425-2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Seismic Trends in Stochastic Well Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abrahamsen, Petter AND Hauge, R. AND Kolbjørnsen, Odd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostatistics Oslo 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer Netherlands, pp.251-262, 2012, Quantitative Geology and Geostatistics, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4153-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Structural Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jef Caers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Uncertainty in the Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.133-151, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Geostatistics on Coarse Unstructured Flow Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leuangthong, Oy AND Deutsch, C. V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostatistics Banff 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer Netherlands, pp.703-712, 2005, Quantitative Geology and Geostatistics, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-3610-1_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Uncertainty Assessment: Application to a Hydrocarbon Reservoir Appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Journel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostatistics Banff 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer Netherlands, pp.551-557, 2005, Quantitative Geology and Geostatistics, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-3610-1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Voronoi-Based Hybrid Meshing Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture network characterization using Gibbs marked point processes and bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu S. Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple point fault observation association using random forest from analog structural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu S. Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of automatic implicit geological modelling in deterministic geophysical inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Ogarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial data structures for volume rendering unstructured grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, visualisation et modification de modèles volumiques pour les Géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003INPL011N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId665"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Caumon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7828-4600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075171236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-5454-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downscaling FWI images for reducing structural uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 244 (3), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modeling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdimensional Inversion of Well Log Data for a Two-Dimensional Geological Model with Inclined Layers and Petrophysical Lateral Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-025-10262-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrangular adaptive mesh for elastic wave simulation in smooth anisotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203, pp.105946. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2025.105946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From fault likelihood to fault networks: stochastic seismic interpretation through a marked point process with interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taty Moukati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Stefan Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.115-151. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-024-10150-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction of channel stacking patterns in geomodeling: Metrics and impact of the modeling strategy on reservoir flow behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.107235. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D structural implicit modelling of folded metamorphic units at Lago di Cignana with uncertainty assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Arienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bistacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Monopoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dal Piaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, pp.105329. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2024.105329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdimensional joint inversion of flow and well log data using a cascaded Metropolis sampler on a layer-cake model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenergy Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246, pp.213605. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoen.2024.213605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pseudo trans-dimensional 3d geometrical inversion: a proof of concept using gravity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Ogarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.ggaf501. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of geological interpretations of a mineral deposit: Quantitative study and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.107010. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2025.107010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geologically constrained geometry inversion and null-space navigation to explore alternative geological scenarios: a case study in the Western Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Ogarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 239 (3), pp.1359-1379. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggae192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional-scale 3D modelling in metamorphic belts: An implicit model-driven workflow applied in the Pennine Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Arienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bistacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Dal Piaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Monopoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.105045. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.105045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of automatic implicit geological modelling in deterministic geophysical inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Ogarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.63-89. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-15-63-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does it take to restore geological models with “natural” boundary conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchior Schuh-Senlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (8), pp.945-964. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-15-945-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a workflow to evaluate geological layering uncertainty on CO 2 injection simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Raguenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Computing and Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.100118. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acags.2023.100118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for assessment of imaging uncertainty during seismic migration: application to salt bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.T361-T378. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/int-2022-0071.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted stochastic multi-well correlation: Sedimentary facies versus well distality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Hoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Knaust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.105371. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrahedral Remeshing in the Context of Large-Scale Numerical Simulation and High Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Balarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chapelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MathematicS In Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.129-164. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/msia.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing scenarios on geological models: Local interface insertion in a 2D mesh and its impact on seismic wave simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algiane Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159, pp.105013. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2021.105013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Implicit 3D Subsurface Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Thierry-Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Zakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149, pp.103267. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cad.2022.103267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of geometric model simplifications on wave propagation—application to ground motion simulation in the lower Var valley basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Glinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229 (1), pp.110-137. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of faults in LoopStructural 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.6197-6213. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-6197-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scenario interpretations from sparse fault evidence using graph theory and geological rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020022. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562611v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Difference Implicit Structural Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53, pp.785-808. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-020-09887-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct simulation of non-additive properties on unstructured grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mourlanette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.103665. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical modelling for reconstruction of channel evolution and facies distributions in fluvial meander-belt deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.104409. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of a stress-dependent rock-physics model using anisotropic time-lapse tomographic inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mastio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (4), pp.C141-C152. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/geo2019-0526.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building realistic structure models to train convolutional neural networks for seismic structural interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhicheng Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunzhi Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Fomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (4), pp.WA27-WA39. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/geo2019-0375.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the application of Stokes flow equations to structural restoration simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchior Schuh-Senlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Thieulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (5), pp.1909-1930. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-11-1909-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage zone characterization combining scan-line and scan-area analysis on a km-scale Digital Outcrop Model: The Qala Fault (Gozo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bistacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mittempergher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balsamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.104144. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2020.104144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising structural interpretations using seismic data—theoretical elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.N29-N40. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/geo2018-0128.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Structural Modeling by Minimization of the Bending Energy with Moving Least Squares Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malvesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Maerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.693-724. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09789-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil production uncertainty assessment by predicting reservoir production curves and confidence intervals from arbitrary proxy responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 176, pp.116-125. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petrol.2019.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images and prior geological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.829 - 841. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2019-0032.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural interpretation of sparse fault data using graph theory and geological rules Fault data interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (8), pp.1091-1107. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09800-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of channel meander abandonment age uncertainty into a stochastic channelized system reconstruction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.106824. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic correction and simplification of geological maps and cross-sections for numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 351 (1), pp.48-58. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management in stratigraphic well correlation and stratigraphic architectures: A training-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric fault displacement model to introduce kinematic control into modeling faults from sparse data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A.-L. Jackson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.B1-B13. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2017-0059.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating novel boundary conditions for three-dimensional mechanics-based restoration: An extensional sandbox model example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lovely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stockmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Plesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (02), pp.245 - 266. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1306/0504171620817154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RINGMesh: A programming library for developing mesh-based geomodeling applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mazuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural data constraints for implicit modeling of folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Armit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W. Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Channelized Systems Through a Conditioned Reverse Migration Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (8), pp.965 - 994. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-017-9700-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multiple well-seismic ties using flattened synthetic and real seismograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (1), pp.IM13-IM20. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/GEO2016-0295.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric unfolding of flexural folds using palaeomagnetic vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria José Ramón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Briz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 425 (1), pp.247-258. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP425.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Unstructured Hex-dominant Mesh Generation Using Tetrahedra Recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.437-451. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-015-9484-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms and Related Sedimentary Objects Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (3), pp.259-284. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-015-9629-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling from outcrop data in a salt tectonic context: Example from the Inceyol mini-basin, Sivas Basin, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.SM17-SM31. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0178.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to special section: Building complex and realistic geological models from sparse data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervais Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.SMi. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2016-0614-SPSEINTRO.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in the stratigraphic well correlation of a carbonate ramp: Method and application to the Beausset Basin, SE France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (7), pp.499-509. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit modeling of folds and overprinting deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W. Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 456, pp.26 - 38. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.09.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a stochastic sequential initiation of fractures on the spatial correlations and connectivity of discrete fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (8), pp.5641-5658. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive editing of 3D geological structures and tectonic history sketching via a rigid element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74, pp.71-86. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements for measuring the complexity of 3D structural models: Connectivity and geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejia-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.130-140. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiautomatic interpretation of 3D sedimentological structures on geologic images: An object-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.SX63-SX74. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0004.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble-based multi-scale history-matching using second-generation wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Gentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean S. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Mannseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (5), pp.999-1025. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-015-9517-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling the uncertainty associated with segmented normal fault interpretation using a stochastic downscaling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 639, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature Attribute from Surface-Restoration as Predictor Variable in Kupferschiefer Copper Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejía-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cheilletz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11053-014-9247-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geometrical modelling of post-foliation deformations in metamorphic terrains (Syros, Cyclades, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.134-148. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2015.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01188400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic structural modelling in sparse data situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (4), pp.233-247. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/petgeo2013-030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the en echelon fault connectivity on reservoir flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (4), pp.SAC23-SAC34. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0060.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geomodelling combining implicit surfaces and Voronoi-based remeshing: A case study in the Lorraine Coal Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.29-43. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification chimique des corindons par analyse factorielle discriminante : application à la typologie des gisements de rubis et saphirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saholy Rakotosamizanany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ohnenstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rakotondrazafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 188, pp.14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Mixed-element Meshing based on Restricted Voronoi Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23rd International Meshing Roundtable (IMR23), 82, pp.279-290. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.10.390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voronoi grids conforming to 3D structural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3-4, SI), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-014-9408-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic surface remeshing of 3D structural models at specified resolution: A method based on Voronoi diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.103-116. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2013.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Three-Dimensional Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (8), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-014-9571-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of ambiguities in magnetostratigraphic correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 371-372, pp.26-36. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling natural complexity in three-dimensional geomechanical restoration, with application to the recent evolution of the outer fold and thrust belt, deep-water Niger Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand-Riard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guzofski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Titeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (1), pp.87-102. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1306/06121211136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for pseudo-genetic stochastic modeling of discrete fracture networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2013.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric method to model 3D displacements around faults with volumetric vector fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jessell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 590, pp.83-93. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D implicit stratigraphic model building from remote sensing data on tetrahedral meshes: theory and application to a regional model of La Popa Basin, NE Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Titeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12p. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2207727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the stochastic stratigraphic well correlation approach for the study of complex carbonate settings: application to the Malampaya buildup (Offshore Palawan, Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.265 - 275. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/sp370.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Stochastic Inverse Modeling of Fault Geometry and Connectivity Using Flow Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jef Caers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (2), pp.147 - 168. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-012-9389-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjacent versus coincident representations of geospatial uncertainty: Which promote better decisions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (4), pp.511-520. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2010.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00593625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the evolution of syn-depositional folds: Coupling decompaction and 3D sequential restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Durand-Riard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (8), pp.1530-1539. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Stochastic Time-Varying Geological Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (5), pp.555-569. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-010-9280-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSIM: An Object-Distance Simulation Method for Conditioning Complex Natural Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.911-924. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-010-9299-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations of fault networks in 3D structural modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342 (9), pp.687-694. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00602500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced restoration of geological volumes with relaxed meshing constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Durand-Riard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (4), pp.441-452. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2009.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00429910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic data integration for structural modeling: model screening approach using a distance-based model parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satomi Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jef Caers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (1), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-007-9063-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir flow uncertainty assessment using response surface constrained by secondary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (3-4), pp.170-182. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.petrol.2007.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent number cruncher - A GPU implementation of a general sparse linear solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.205-223. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760802337010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of grids conforming to geological structures: a topological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31, pp.671-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced visualization for various unstructured grids using ah hoc topological structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Castanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Editing a Sealed Geological Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H Sword</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (4), pp.405 - 424. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/b:matg.0000029297.18098.8a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrahedral Mesh Updating for Subsurface Modeling: Implicit Finite Surface Insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bel Hachmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth EAGE Digitalization Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Stavanger, Norway. pp.97, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202639097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Scenario Generation for Associating Borehole Fault Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth EAGE Digitalization Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Stavanger, Norway. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202639097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrahedral mesh updating for subsurface modeling: implicit finite surface insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Belhachmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ring Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASGA, Sep 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique des composants d'un système métallogénique : application au gisement d'uranium de Waterfound, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.658933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdimensional reservoir data inversion for a 2D geological layered model with horizon slopes and horizontal permeability trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geostatistics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada (Açores), Portugal. pp.185-199, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'interprétation assistée de données de puits basée sur une Transformation en Ondelettes. Continues, et comparaison avec des interprétations manuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.658096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05350474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying fault-related uncertainty with inverse homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modelling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geostatistics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada Açores, Portugal. pp.545-558, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore Deposit Delineation: Variability between Interpreters and Modeling Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human interpretation, machine learning and point processes for the identification of faults on seismic sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Taty Moukati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu S. Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assessment of Stratigraphic Sequence Interpretation from well log Data using Continuous Wavelet Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order fault observation association using Random Forest from analog structural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu S. Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geostatistics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada Açores, Portugal. pp.313-324, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From layer-cake models to complex subsurface structures: a flexible transdimensional inversion approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. pp.EGU25-17387, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Fault-Related Uncertainty in Full Waveform Inversion with Inverse Homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the correlation path in incremental multi-well stratigraphic correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geostatistics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada Açores, Portugal. pp.45-56, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrahedral mesh updating for subsurface modeling: finite surface insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Belhachmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dapogny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.665912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction d'incertitudes structurales par homogénéisation inverse d'images FWI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.659427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Downscaling Inversion for Structural Uncertainty Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third EAGE Conference on Seismic Inversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202438042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrangular adaptive mesh for elastic wave simulation in smooth anisotropic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Anchorage (AK), United States. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdimensional Inversion of Post-Stack Seismic Data with a Two-Dimensional Dipping Layer Parameterization: a Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2024101447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local geological changes and simplicial remeshing for wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Glinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Anchorage (AK), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdimensional geometrical inversion: Application to undercover imaging using gravity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Rashidifard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Ogarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gravity, Electrical &amp; Magnetic Methods and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Shenzhen, China. pp.167-170, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/GEM2024-042.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario automation in stratigraphic multi-well correlation: well logs versus interpretive rules (and why we should care)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2024101535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdimensional Sampling of Two-Dimensional Layered Geological Models with Variable Slope: a Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth EAGE Conference on Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202335016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and reducing stratigraphic uncertainty in the subsurface: where are we standing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of channelized facies-architecture on transport and thermal processes in low-temperature geothermal reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Nov 2023, Porto, Portugal. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of a complex metamorphic nappe stack from field survey only: the case study of the Aosta Valley (Italian NW-Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Arienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bistacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Vittorio Dal Piaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans-dimensional 3D geometrical inversion: proof of concept and field application using gravity data from the Boulia region (Queensland, Australia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Ogarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Mathematical Geosciences, Aug 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Fault Interpretations Using Marked Point Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taty Moukati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu S. Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth EAGE Conference on Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Porto, Portugal. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202335028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling permeability from unstructured meshes to non-matching structured grids. First results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Zakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local 3D meshed geomodel updating: geometry and topology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of time reversal simulation in a homogenized velocity model: case of Groningen gas field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Renat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for structural uncertainty assessment during migration: application to salt body imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Inversion Coupled with Automated Geological Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83rd EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202210522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On some comparison metrics between 3D implicit structural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian methodology for real-time updating of well trajectory in depositional space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Mathematical Geosciences, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic connectivity measures on turbidite channel complex architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations structurales implicites ou explicites et leurs rôles pour la modélisation rapide de formations géologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions numériques en géologie de l’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français de Géologie de l’Ingénieur et de l’Environnement, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association de données éparses (failles et/ou stratigraphie) : nouvelles approches de corrélation et de modélisation des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions numériques en géologie de l’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français de Géologie de l’Ingénieur et de l’Environnement, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative inversion scheme to reconcile implicit geological models and geometric geophysical inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrangular adaptive meshing for wave simulation in homogenized media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gouache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-assisted stochastic multi-well correlation: Depositional surface interpolation versus theoretical depositional profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Hoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Knaust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Mathematical Geosciences, Aug 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit 3D Subsurface Structural Modeling by Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thierry-Coudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Amsterdam, Netherlands. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202113091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing scenarios on geological models: local interface insertion in a 2D mesh and its impact on seismic save simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Adaptative Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Sweden. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/admos.2021.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Restoration of Geological Structures with Viscous Stokes Flow - Principle and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schuh-Senlis Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Thieulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, Netherlands. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202010733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in subsurface modeling: considering geobody shape and connectivity in complex systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Chronostratigraphic Multi-Well Correlation Using the Dynamic Time Warping Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvan Hoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG 2020 Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Petroleum Geologists, Sep 2020, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Three DFN Simplification Strategies for Two-Phase Flow Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Online Event, France. pp.1-21, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202035112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault network uncertainty assessment with a generative graph-based algorithm - Current status and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, 2020, Onlince Conference, Germany. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing faults in a geomechanical restoration scheme using creeping flow equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchior Schuh-Senlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference of the IAMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical models of fluvial meandering-channel evolution and facies distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAS meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of Rock Physics Model Predictions and Anisotropic Time-Lapse Tomographic Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mastio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81st EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques de la formation en géomodélisation: Comment transmettre les concepts fondamentaux à l'heure du &amp;quot;one-click&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SGF: "Du modèle conceptuel de terrain au modèle numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Well Logs to Stratigraphic Layering: Automation, Uncertainties and Impact on Reservoir Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Peisker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81st EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201901293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPLICIT MODELLING OF GEOLOGICAL STRUCTURES: A CARTESIAN GRID METHOD HANDLING DISCONTINUITIES WITH GHOST POINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Maerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEM/MRM 41</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, New Forest, United Kingdom. pp.189 - 199, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/BE410171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic stratigraphic correlation of multiple wells seen as a Directed Acyclic Graph creation problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Mathematical Geosciences, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Strategies for Consistent Local Geomodel Updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81st EAGE Conference and Exhibition 2019 Workshop Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201902009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Difference Implicit Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Jun 2018, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201800794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associating subsurface data with geological rules: on some new methods to address structural, stratigraphic and sedimentological uncertainties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Geomodeling for Hydrocarbon Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lake Louise, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph-based method to detect and correct invalid features in subsurface structural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th EAGE Conference &amp; Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201801233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 19th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-time modeling of channelized meandering systems from geological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sedimentological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Structural Modeling with Local Meshless Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Maerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malvesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Jun 2018, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201801235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RINGMesh: An open source platform for Shared Earth Modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mazuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th EAGE Conference and Exhibition 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201801425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Sealing and Simplification of 3D Geological Surface Models Using Topology Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising structural models using seismic data: Problem and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Houston, TX, United States. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2017-17791860.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Chronological Ordering of Oxbow Lakes for Reverse Migration of Channels Conditioned to Subsurface Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201700611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Unfault-and-refault Method for Chronological Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraising Structural Interpretations Using Seismic Data Misfit Functionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201700536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RINGMesh: A programming library for developing mesh based geomodeling applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mazuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Mathematical Geosciences Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Freiberg, Germany. pp.93-100, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multiple well seismic ties using flattened synthetic and real seismograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Annual Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dallas, United States. pp.IM13-IM20, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/geo2016-0295.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geomodelling in Structurally Complex Areas - Implicit vs. Explicit representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock record reconstruction of channelized systems through reverse migration simulation conditioned to seismic stratal slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workflow for Correlated Discrete Fracture Network Simulation Constrained by Microseismic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th EAGE Conference and Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vienna, Austria. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201601168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Fault Uncertainty Using Vertical Seismic Profiling Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th EAGE Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201600681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Forward Model as Training Model for 3D Stochastic Multi-well Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Forward Modelling of Sedimentary Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201600384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning channel backward migration modeling to seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th EAGE Conference &amp; Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of channel migration conditioned to subsurface data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic interpretation of fault-related deformation using a numerical kinematic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Exploration Geophysicists, Oct 2016, Dallas, United States. pp.1981-1986, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/segam2016-13880830.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Proper Boundary Conditions in 3-D Structural Restoration: A Case Study Restoring a 3-D Forward Model of Suprasalt Extensional Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stockmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Plesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Annual Convention and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Petroleum Geologists, 2016, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building folded horizon surfaces from 3D points: a new method based on geomechanical restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG, 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splay faults and flower structures - a theoretical framework for 3D geomodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Fault Network Simulation With Variable Connectivity: Application to a Compartmentalized Reservoir Affected by Large Structural Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Annual Convention and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Surface Petrophysical Heterogeneities on Sedimentary Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201413650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of mechanics-based restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geology of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Geological Society, 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling in salt tectonic context : the Crocodile minibasin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate geological modeling for subsurface applications and the need for uncertainty assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoBerlin 2015 - Annual Meeting of DGGV · DMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards stochastic modelling of folds in poly-deformed terranes using structural data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ailleres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th annual conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG, 2015, Freiberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Unstructured Hex-dominant Mesh Generation Using Tetrahedra Recombination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XIV - 14th European Conference on the Mathematics of Oil Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Sep 2014, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20141857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the ''Crocodile'' mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014), Pau, France, Oct 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts on Geological Uncertainty Assessment in Integrated Reservoir Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second EAGE Integrated Reservoir Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Nov 2014, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20147463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy Comparison for Sorting Models and Assessing Uncertainty on Oil Recovery Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Corpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XIV - 14th European Conference on the Mathematics of Oil Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Sep 2014, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20141901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Uncertainty in Stratigraphic Correlation: A Stochastic Method Based on Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second EAGE Integrated Reservoir Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Nov 2014, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20147469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the &amp;quot;Crocodile&amp;quot; mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Uncertainties: Do We Need a New Paradigm for the Seismic Structural Interpretation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bergey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second EAGE Integrated Reservoir Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Nov 2014, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20147482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Discrete Fracture Network Simulation Driven by Statistics, Tectonic History and Geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Naturally Fractured Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Dec 2013, Muscat, Oman. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20132013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3&4D Geomodeling Applied to Mineral Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejia-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th SGA Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive multi-scale ensemble-based history matching of seismic-derived models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Gentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Mannseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of the Brasilian Geophysical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation en sédimentologie : quelles approches ? Quelles méthodes ? Quels couplages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00913297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Constraints for the Stochastic Modeling of Fault Networks in the Presence of Large Structural Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75th EAGE Conference and Exhibition incorporating SPE EUROPEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20130865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voronoi Grids Conformal to 3D Structural Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XIII - 13th European Conference on the Mathematics of Oil Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20143224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rigid Element Method for Building Structural Reservoir Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jessell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XIII - 13th European Conference on the Mathematics of Oil Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20143164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Multi-scale Parameterization for Integration of Seismic and Production Data Using Second-generation Wavelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Gentilhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Mannseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMOR XIII - 13th European Conference on the Mathematics of Oil Recovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20143175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building PEBI Grids Conforming To 3D Geological Features Using Centroidal Voronoi Tessellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2011 - Mathematical Geosciences at the Crossroads of Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Salzburg, Austria. pp.254-265, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5242/iamg.2011.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological control for isotropic remeshing of non-manifold surfaces with varying resolution: application to 3D structural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2011 - Mathematical Geosciences at the Crossroads of Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Salzburg, Austria. pp.678-688, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5242/iamg.2011.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Framework and Reservoir Gridding: Current Bottlenecks and Way Forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gussow Geoscience Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSPG, 2011, Banff (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic-like modeling of fracture network honoring connectivity data in the geothermal heat exchanger at Soultz-sous-Forêt (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMG, Sep 2011, Salzburg, Austria. pp.286-292, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5242/iamg.2011.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Centroidal Voronoi Tesselations for Flow Simulation in Reservoirs Using Flow Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Reservoir Simulation Symposium - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, The Woodlands, United States. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/141018-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Impact of Fault Connectivity Uncertainty in Reservoir Studies using Explicit Discretization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jef Caers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Reservoir Characterisation and Simulation Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/148085-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of fault networks from 2D seismic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Denver, United States. pp.2366-2370, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.3513325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Stochastic Stratigraphic Well Correlation of Carbonate Ramp Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Borgomano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Petroleum Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2523/IPTC-14046-ABSTRACT⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Propagation of Discrete Fracture Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Petroleum Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2523/IPTC-14053-ABSTRACT⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives for 3D Visualization of Dynamic Reservoir Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lucas Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gringarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Petroleum Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Doha, Qatar. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2523/IPTC-13740-ABSTRACT⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistics on stratigraphic grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jef Caers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Geostatistical Geostatistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santiago, Chile, Chile. pp.677-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Methodology for 3D Cave Systems Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Geostatistical Geostatistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santiago, Chile, Chile. pp.525-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Marine Sedimentary Reservoir Stochastic Simulation Accounting for High Resolution Sequence Stratigraphy and Sedimentological Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kedzierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Durand-Riard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Geostatistical Geostatistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santiago, Chile, Chile. pp.657-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Net-To-Gross Uncertainty at Reservoir Appraisal Stage: Application to a Turbidite Reservoir Offshore West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amisha Maharaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Strebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Geostatistical Geostatistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santiago, Chile, Chile. pp.707-716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History Matching of Reservoir Structure Subject to Prior Geophysical and Geological Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE Conference on Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, 2007, Cascais, Poland. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201403076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements for Stochastic Structural Perturbation of Stratigraphic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Tertois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE Conference on Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cascais, Portugal. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201403041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent Number Cruncher : An Efficient Sparse Linear Solver on the GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Performance Computation Conference - HPCC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Houston, Sep 2007, Houston, United States. pp.358-371, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75444-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Stratigraphic and Sedimentological Information for Realistic Facies Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kedzierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE Conference on Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, 2007, Cascais, Portugal. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201403080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse Fault Throw Uncertainty Assessment: Latest Advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soazig Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gocad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU Accelerated Isosurface Extraction on Tetrahedral Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buatois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Visual Computing - ISVC06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lake Tahoe/USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Stratigraphic models: representation and stochastic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2006, Int. Assoc. for Mathematical Geology XIth International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface restoration as a means to characterize transverse fault slip uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Muron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gocad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of three-driven Mineral Potential Mapping techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Mathematical Geosciences 10th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Geostatistical and GIS Methods for Mineral Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MININ 2006: 2nd International Conference on Mining Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Santiago, Chile. pp.287-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional numerical modeling of sedimentary bodies in the Wheeler space based on high resolution stratigraphy. Application to a carbonate ramp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kedzierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Solleuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, 2005, Presqu’île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Global Uncertainty for Early Appraisal of Hydrocarbon Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Strebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Journel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Annual Technical Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Houston, United States. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/89943-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow to assess uncertainty in early hydrocarbon reservoir development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th EAGE Conference and Exhibition - Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201405640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained modifications of non-manifold b-rep models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H. Sword</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SM03: 8th ACM Symposium on Solid Modeling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Seattle, United States. pp.310-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Incident Edge Lists: A Data Structure for Rendering Complex Unstructured Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Conreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Visualization 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2001, San-Diego, USA, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workflow for 3D stochastic modeling of salt from seismic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caune de l'Arago Tome VI. Tautavel-en-Roussillon, Pyrénées-Orientales, France : Individualisation des unités archéostratigraphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fontaneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henry de Lumley. CNRS Editions, 2015, 978-2-271-08910-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological objects and physical parameter fields in the subsurface: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B.S. Daya Sagar, Qiuming Cheng, Frits Agterberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.567-588, In press, 978-3-319-78998-9. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78999-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Structural geological models: Concepts, methods, and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Wellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cedric Schmelzbach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-121, 2018, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agph.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and 4D Geomodelling Applied to Mineral Resources Exploration—An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pär Weihed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D, 4D and Predictive Modelling of Major Mineral Belts in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.73-89, 2015, Mineral Resource Reviews, 978-3-319-17427-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Channel Forms Using a Boundary Representation Based on Non-uniform Rational B-Splines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eulogio Pardo-Igúzquiza; Carolina Guardiola-Albert; Javier Heredia; Luis Moreno-Merino; Juan José Durán; Jose Antonio Vargas-Guzmán. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Planet Earth: Proceedings of the 15th Annual Conference of the International Association for Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.581-584, 2014, Lecture Notes in Earth System Sciences, 978-3-642-32407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current bottlenecks in geomodeling workflows and ways forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cherpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Garner; Damien Thenin; Clayton V Deutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Closing the gap : advances in applied geomodeling for hydrocarbon reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Canadian Society of Petroleum Geologists, pp.43-52, 2013, CSPG Memoir, 978-0-9869425-2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Seismic Trends in Stochastic Well Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Julio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abrahamsen, Petter AND Hauge, R. AND Kolbjørnsen, Odd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostatistics Oslo 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer Netherlands, pp.251-262, 2012, Quantitative Geology and Geostatistics, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4153-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Structural Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jef Caers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling Uncertainty in the Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.133-151, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Resolution Geostatistics on Coarse Unstructured Flow Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leuangthong, Oy AND Deutsch, C. V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostatistics Banff 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer Netherlands, pp.703-712, 2005, Quantitative Geology and Geostatistics, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-3610-1_71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Uncertainty Assessment: Application to a Hydrocarbon Reservoir Appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Journel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostatistics Banff 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Springer Netherlands, pp.551-557, 2005, Quantitative Geology and Geostatistics, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-3610-1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Voronoi-Based Hybrid Meshing Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture network characterization using Gibbs marked point processes and bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu S. Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple point fault observation association using random forest from analog structural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fratani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu S. Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of automatic implicit geological modelling in deterministic geophysical inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Grose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Ogarko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cupillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial data structures for volume rendering unstructured grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, visualisation et modification de modèles volumiques pour les Géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003INPL011N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId665"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9DBEAD9"/>
+    <w:nsid w:val="15B82088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-caumon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7828-4600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075171236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5454-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Ruggiero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf528" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10262-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05141647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rapenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2025.105946" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04513328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taty Moukati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stefan Stoica" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-024-10150-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Arienti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bistacchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monopoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dal Piaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105329" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scarpa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.107235" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873511v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Giraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoen.2024.213605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ogarko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pirot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Portes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf501" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Mckee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2025.107010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.105045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Grose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae192" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-63-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Schuh-Senlis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-945-2024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Legentil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Raguenel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2023.100118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/int-2022-0071.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03928044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Apel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Hoth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Knaust" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105371" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.105013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basile" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chapelier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.22" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03654609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Thierry-Coudon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zakari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2022.103267" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anquez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab447" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562611v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ailleres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-6197-2021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaudeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09887-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02891780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mourlanette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biver" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noetinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103665" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02549886v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parquer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel P. Mountney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104409" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02875543v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mastio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thore" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0526.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02570636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Geng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhi Shi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Fomel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0375.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bistacchi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mittempergher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balsamo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104144" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1909-2020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331647v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2019-0032.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bardy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.01.035" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136722v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sava" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0128.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malvesin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Maerten" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09789-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09800-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136697v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.12.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267612v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738149v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A.-L. Jackson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2017-0059.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622252v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.10.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01708097v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chauvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lovely" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stockmeyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Plesch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/0504171620817154" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618660v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Jessell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2017.09.013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493204v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazuyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.03.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-017-9700-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01401431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2016-0295.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342928v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0178.1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01333288v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ruiu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9629-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01301871v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-015-9484-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014817v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Ram&#243;n" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pueyo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Briz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP425.6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01356309v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Kemp" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Nemeth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Peron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2016-0614-SPSEINTRO.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01390858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492512v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012451" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2014.10.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Julio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mejia-Herrera" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.01.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284142v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0004.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.11.013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01302457v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gentilhomme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean S. Oliver" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Mannseth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-015-9517-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01304796v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mej&#237;a-Herrera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-014-9247-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01188400v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2015.07.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THW4R1JQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281809v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0060.1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276852v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherpeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/petgeo2013-030" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276842v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Steckiewicz-Laurent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.01.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014830v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Giuliani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saholy Rakotosamizanany" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ohnenstetter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotondrazafy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105033v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.390" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303811v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merland" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9408-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924622v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.09.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292214v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-014-9571-9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301477v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.019" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand-Riard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guzofski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Titeux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/06121211136" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291956v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henrion" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.02.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDHSQB2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouziat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jessell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723052v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gray" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Titeux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2207727" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014780v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fournier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp370.12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029492v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Caers" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9389-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00593625v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.08.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066614v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand-Riard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Salles" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.04.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T08N085W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066609v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henrion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-010-9299-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CPL8K393-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602500v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.04.008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066599v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-010-9280-y" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHG7L95Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066594v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2009.07.007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNDBD02Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066553v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Suzuki" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-007-9063-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LTWPVP0H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066558v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fetel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2007.06.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVNJG9F4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331906v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buatois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760802337010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014733v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;vy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castani&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105629v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castanie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paul" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029470v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Sword" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Mallet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:matg.0000029297.18098.8a" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3MWPBFWK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05549022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fratani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Stoica" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202639097" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157102v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_42" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157053v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101143" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157109v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_16" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087354v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19393" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350474v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Letellier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296310v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Belhachmi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dapogny" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485147v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157114v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Taty Moukati" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101293" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101171" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157090v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fratani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_26" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157080v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17387" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156984v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101301" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066225v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424591v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485099v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684837v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771912v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruggiero" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202438042" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04499994v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101447" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684863v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685011v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Rashidifard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEM2024-042.1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04496666v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101535" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04420446v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herrero" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacheux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202335016" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014758v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15776" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014766v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vittorio Dal Piaz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8856" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395925v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04189148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04420404v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonneau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202335028" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913589v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grose" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210522" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913593v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Renat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951755v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04165785v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913600v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04165710v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985444v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951789v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190592v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190580v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913603v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913595v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909438v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980872v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irakarama" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thierry-Coudon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zakari" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anquez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202113091" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324899v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/admos.2021.077" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084331v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202010733" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930718v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5641" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068947v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977429v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202035112" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068936v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10359" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02336028v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02156046v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186223v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335943v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02156027v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Peisker" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901293" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136480v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/BE410171" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186253v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183266v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902009" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859136v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068916v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201800794" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978077v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801233" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859140v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859138v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068925v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801235" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825207v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801425" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068907v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Walter" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701146" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875107v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sava" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700536" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04104890v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04104849v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0295.1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868470v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17791860.1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534292v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700611" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068895v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701143" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534251v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701144" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615442v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979891v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pochet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601168" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01356330v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600681" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402553v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600384" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615455v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402561v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13880830.1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615456v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068884v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Shaw" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Herbert" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068857v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068844v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ruiu" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413650" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068863v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068813v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068803v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615463v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068834v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068820v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068753v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141857" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068781v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20147463" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068761v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corpel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141901" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804422v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichat" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Favreau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Fuss" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068794v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20147469" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615513v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068775v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergey" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20147482" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979849v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20132013" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615488v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913297v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joseph" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068740v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Oliver" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068734v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20130865" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068698v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143224" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068656v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143164" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068661v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143175" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763403v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0064" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763409v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0158" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066662v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979839v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0094" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763400v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/141018-MS" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066618v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/148085-MS" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066606v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3513325" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066576v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2523/IPTC-14046-ABSTRACT" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066567v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lucas Viard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gringarten" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hugot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2523/IPTC-13740-ABSTRACT" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066585v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2523/IPTC-14053-ABSTRACT" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01846890v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertoncello" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01844418v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01844416v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kedzierski" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01844414v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisha Maharaja" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Journel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Strebelle" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066537v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suzuki" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caers" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201403076" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066530v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tertois" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201403041" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186833v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75444-2_37" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066547v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201403080" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169361v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Corbel" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795303v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169290v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105584v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066507v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ortiz" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066520v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabeau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066502v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Solleuz" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066472v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strebelle" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Journel" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/89943-MS" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066485v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Journel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201405640" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066429v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Sword" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101087v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Conreaux" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cavin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05549010v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bel Hachmi" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dapogny" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01825267v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01213553v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Lumley" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fontaneil" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Batalla" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01824190v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78999-6_28" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921494v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wellmann" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.agph.2018.09.001" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agph.2018.09.001" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963926v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royer" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mejia" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963889v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963734v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lallier" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068647v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4153-9_20" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z8L1XW1S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066642v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066455v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosse" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_71" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1H6CL2JX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066463v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_56" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BT9312Z6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770939v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05184375v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032543v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03995582v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066439v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749700v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL011N" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-caumon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7828-4600" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075171236" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5454-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Ruggiero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf528" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_42" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10262-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05141647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rapenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2025.105946" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04513328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taty Moukati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stefan Stoica" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-024-10150-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873487v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scarpa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.107235" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Arienti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bistacchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monopoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dal Piaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105329" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoen.2024.213605" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ogarko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pirot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Portes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Mckee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2025.107010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Grose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae192" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.105045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-63-2024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Schuh-Senlis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-945-2024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Legentil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Raguenel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2023.100118" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/int-2022-0071.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03928044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Apel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Hoth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Knaust" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105371" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basile" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chapelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.105013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03654609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Thierry-Coudon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zakari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2022.103267" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anquez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab447" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ailleres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-6197-2021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562611v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaudeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09887-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02891780v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mourlanette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biver" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noetinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103665" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02549886v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parquer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel P. Mountney" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104409" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02875543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mastio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thore" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0526.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02570636v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Geng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhi Shi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Pham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Fomel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0375.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1909-2020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953074v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bistacchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mittempergher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balsamo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104144" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136722v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sava" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0128.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malvesin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Maerten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09789-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bardy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2019.01.035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331647v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2019-0032.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879697v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09800-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136697v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.12.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622252v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.10.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738149v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A.-L. Jackson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2017-0059.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01708097v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lovely" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stockmeyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Plesch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/0504171620817154" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazuyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.03.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618660v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Jessell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2017.09.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575724v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-017-9700-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01401431v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2016-0295.1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Ram&#243;n" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pueyo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Briz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP425.6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01301871v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-015-9484-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01333288v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ruiu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9629-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342928v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0178.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01356309v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Kemp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Nemeth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Peron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2016-0614-SPSEINTRO.1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765503v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01390858v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.040" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01492512v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012451" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2014.10.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276849v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Julio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mejia-Herrera" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.01.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0004.1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01302457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gentilhomme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean S. Oliver" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Mannseth" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-015-9517-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281799v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.11.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01304796v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mej&#237;a-Herrera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheilletz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-014-9247-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01188400v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2015.07.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THW4R1JQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276852v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherpeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/petgeo2013-030" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281809v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0060.1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276842v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Steckiewicz-Laurent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.01.009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014830v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Giuliani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saholy Rakotosamizanany" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ohnenstetter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rakotondrazafy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105033v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.10.390" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303811v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merland" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9408-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924622v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.09.008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292214v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-014-9571-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301477v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antoine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301172v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand-Riard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guzofski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Titeux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/06121211136" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291956v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henrion" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.02.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDHSQB2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouziat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jessell" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723052v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Gray" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Titeux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2207727" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014780v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fournier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp370.12" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029492v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Caers" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9389-2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00593625v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2010.08.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066614v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand-Riard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Salles" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.04.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T08N085W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066599v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-010-9280-y" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QHG7L95Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066609v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henrion" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-010-9299-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CPL8K393-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602500v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.04.008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066594v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2009.07.007" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNDBD02Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066553v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Suzuki" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-007-9063-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LTWPVP0H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066558v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fetel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2007.06.003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVNJG9F4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331906v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buatois" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760802337010" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014733v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;vy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castani&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Paul" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105629v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castanie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paul" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029470v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Sword" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Mallet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:matg.0000029297.18098.8a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3MWPBFWK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05549010v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bel Hachmi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dapogny" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202639097" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05549022v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fratani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Stoica" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296310v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Belhachmi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dapogny" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485147v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157109v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_16" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350474v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Letellier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087354v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19393" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157102v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157053v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101143" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157114v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Taty Moukati" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101293" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156978v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101171" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157090v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fratani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_26" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157080v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17387" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156984v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101301" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066225v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_5" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424591v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485099v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771912v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruggiero" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202438042" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684837v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04499994v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101447" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684863v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685011v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Rashidifard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEM2024-042.1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04496666v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2024101535" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04420446v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herrero" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacheux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202335016" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014758v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15776" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395925v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014766v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Vittorio Dal Piaz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8856" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04189148v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04420404v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonneau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202335028" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04165785v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913600v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913593v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Renat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951755v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913589v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grose" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210522" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04165710v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985444v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951789v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190580v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190592v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913603v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913595v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909438v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980872v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irakarama" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thierry-Coudon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zakari" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anquez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202113091" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324899v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/admos.2021.077" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084331v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202010733" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930718v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5641" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068947v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977429v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202035112" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068936v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10359" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186223v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02336028v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02156046v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335943v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02156027v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Peisker" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201901293" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136480v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/BE410171" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186253v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183266v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902009" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068916v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201800794" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859136v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978077v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801233" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859138v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859140v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068925v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801235" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825207v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201801425" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068895v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701143" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868470v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17791860.1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534292v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700611" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068907v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Walter" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701146" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875107v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sava" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700536" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04104890v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04104849v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0295.1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534251v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701144" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615442v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979891v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pochet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201601168" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01356330v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600681" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402553v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600384" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615455v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615456v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402561v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13880830.1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068884v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Shaw" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Herbert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068863v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068813v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068803v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068844v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ruiu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413650" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068857v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615463v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068834v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068820v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068753v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141857" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804422v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichat" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Favreau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Fuss" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068781v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20147463" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068761v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corpel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141901" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068794v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20147469" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615513v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068775v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vignau" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergey" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20147482" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979849v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20132013" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615488v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068740v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Oliver" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913297v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joseph" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068734v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20130865" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068698v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143224" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068656v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143164" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068661v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20143175" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763403v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0064" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763409v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0158" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066662v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979839v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0094" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763400v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/141018-MS" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066618v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/148085-MS" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066606v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3513325" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066576v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2523/IPTC-14046-ABSTRACT" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066585v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2523/IPTC-14053-ABSTRACT" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066567v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lucas Viard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gringarten" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hugot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2523/IPTC-13740-ABSTRACT" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01846890v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertoncello" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01844418v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01844416v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kedzierski" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01844414v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amisha Maharaja" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Journel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Strebelle" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066537v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suzuki" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caers" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201403076" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066530v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Tertois" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201403041" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186833v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75444-2_37" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066547v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201403080" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169361v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Corbel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105584v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795303v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03169290v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066520v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ortiz" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabeau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066507v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066502v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Solleuz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066472v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strebelle" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Journel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/89943-MS" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066485v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Journel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201405640" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066429v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Sword" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101087v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Conreaux" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cavin" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01825267v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01213553v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Lumley" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fontaneil" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Batalla" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01824190v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78999-6_28" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921494v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wellmann" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.agph.2018.09.001" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agph.2018.09.001" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963926v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royer" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mejia" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963889v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963734v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lallier" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068647v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4153-9_20" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z8L1XW1S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066642v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066455v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosse" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_71" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1H6CL2JX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066463v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-3610-1_56" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BT9312Z6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770939v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05184375v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032543v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03995582v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066439v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749700v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL011N" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>