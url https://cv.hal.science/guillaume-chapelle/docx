--- v0 (2026-03-26)
+++ v1 (2026-05-07)
@@ -72,887 +72,887 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building without income mixing: Public housing quotas in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vignolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05039367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competing for opportunity: Transport infrastructures and localized unemployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Ubeda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayors strike back: Evidence from upzoning in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Paul-Venturine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Urvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05329475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un parc social, des parcs sociaux : Analyse des stratégies de production et de gestion en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capital logement contribue-t-il aux inégalités ? : Retour sur Le capital au XXIe siècle de Thomas Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wasmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification du processus de construction et prix des appartements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire interdisciplinaire d'évaluation des politiques publiques (LIEPP). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des infrastructures de transport sur l'emploi et le rôle des marchés fonciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ubeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Interdisciplinaire d'Evaluation des Politiques Publiques; Société du Grand Paris. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discriminations en raison du genre et de l'origine supposée sur deux plateformes collaboratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laouenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Glover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIEPP; Défenseur des droits. 2022, 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision des valeurs locatives sur les locaux d'habitation : une évaluation sur grandes agglomérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport IPP n°29, Institut des politiques publiques (IPP). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03079790v1</w:t>
-              </w:r>
-[...473 lines deleted...]
-                <w:t xml:space="preserve">hal-03635064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1065,51 +1065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wasmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief 57</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1156,64 +1156,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du Grand Paris Express sur le marché du travail et le marché du logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wasmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1367,51 +1367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la politique des transports dans l’emploi et la résorption des écarts spatiaux entre les populations urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wasmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1661,304 +1661,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839234v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land is back, it should be taxed, it can be taxed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Urban Labor Market with Frictional Housing Markets: Theory and an Application to the Paris Urban Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wasmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 134, pp.103696. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.97-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2021.103696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeg/lbaa006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238443v1</w:t>
+                <w:t xml:space="preserve">hal-03472424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Urban Labor Market with Frictional Housing Markets: Theory and an Application to the Paris Urban Area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land is back, it should be taxed, it can be taxed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wasmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.97-126. </w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.103696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jeg/lbaa006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2021.103696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472424v1</w:t>
+                <w:t xml:space="preserve">hal-03238443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Misallocation and Rent Controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wasmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Economic Review Papers and Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 109, pp.389-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2005,51 +2005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UN PARC SOCIAL, DES PARCS SOCIAUX : UNE TYPOLOGIE DES CONFIGURATIONS LOCALES DU LOGEMENT SOCIAL EN ILE-DE-FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (3), pp.171-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2087,51 +2087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a Housing Tax Credit on Local Housing Markets: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vignolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2178,90 +2178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital logement contribue-t-il aux inégalités ? : Retour sur le capital au XXIe siècle de Thomas Piketty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wasmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 125 (3), pp.317-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2579,51 +2579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ubeda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04384290v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glover" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lallemand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963164v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vignolles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05329475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Paul-Venturine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Urvoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03634988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ramond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03635064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wasmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05390628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.57" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03635199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04191780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dom&#232;nech-Arum&#237;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Eugenia Gobbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_424-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03950220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld-c2x32209808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Eymeoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260405" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839234v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/epolic/eiac003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03238443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103696" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbaa006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pandp.20191024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wolf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.130.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.253.0317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-PVBZK125-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03455087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IEPP0003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vignolles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ubeda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05329475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Paul-Venturine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Urvoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03634988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ramond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03635064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wasmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04384290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glover" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lallemand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05390628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.57" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03635199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04191780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dom&#232;nech-Arum&#237;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Eugenia Gobbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_424-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03950220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld-c2x32209808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Eymeoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260405" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839234v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/epolic/eiac003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbaa006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03238443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pandp.20191024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wolf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.130.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.253.0317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-PVBZK125-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03455087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IEPP0003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>