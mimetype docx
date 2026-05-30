--- v1 (2026-05-07)
+++ v2 (2026-05-30)
@@ -106,286 +106,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building without income mixing: Public housing quotas in France</w:t>
+                <w:t xml:space="preserve">Mayors strike back: Evidence from upzoning in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+                <w:t xml:space="preserve">Julia Paul-Venturine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Vignolles</w:t>
+                <w:t xml:space="preserve">Camille Urvoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05039367v1</w:t>
+                <w:t xml:space="preserve">halshs-05329475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing for opportunity: Transport infrastructures and localized unemployment</w:t>
+                <w:t xml:space="preserve">Building without income mixing: Public housing quotas in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Ubeda</w:t>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vignolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963164v1</w:t>
+                <w:t xml:space="preserve">halshs-05039367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayors strike back: Evidence from upzoning in France</w:t>
+                <w:t xml:space="preserve">Competing for opportunity: Transport infrastructures and localized unemployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Ubeda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Paul-Venturine</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-05329475v1</w:t>
+                <w:t xml:space="preserve">hal-04963164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un parc social, des parcs sociaux : Analyse des stratégies de production et de gestion en Ile-de-France</w:t>
               </w:r>
@@ -662,51 +662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des infrastructures de transport sur l'emploi et le rôle des marchés fonciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ubeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Interdisciplinaire d'Evaluation des Politiques Publiques; Société du Grand Paris. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -909,271 +909,1229 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport IPP n°29, Institut des politiques publiques (IPP). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03079790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housing Prices Propagation: A Theory of Spatial Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bruneel-Zupanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Eyméoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wasmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.105252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2025.105252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can big data increase our knowledge of local rental markets? A dataset on the rental sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Eymeoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0260405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0260405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The medium-term impact of non-pharmaceutical interventions. The case of the 1918 influenza in US cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (109), pp.43-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/epolic/eiac003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839234v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Urban Labor Market with Frictional Housing Markets: Theory and an Application to the Paris Urban Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wasmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.97-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jeg/lbaa006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land is back, it should be taxed, it can be taxed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wasmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.103696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2021.103696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Misallocation and Rent Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wasmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Economic Review Papers and Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, pp.389-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1257/pandp.20191024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UN PARC SOCIAL, DES PARCS SOCIAUX : UNE TYPOLOGIE DES CONFIGURATIONS LOCALES DU LOGEMENT SOCIAL EN ILE-DE-FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.171-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of a Housing Tax Credit on Local Housing Markets: Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vignolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.130.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capital logement contribue-t-il aux inégalités ? : Retour sur le capital au XXIe siècle de Thomas Piketty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wasmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (3), pp.317-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.253.0317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification des appartements et prix de l’immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief n°84</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'explosion de la valeur des terrains en France est-­elle uniforme ? Une analyse en Ile-­de-­France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wasmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief 57</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/liepp.pb.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du Grand Paris Express sur le marché du travail et le marché du logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1195,1244 +2153,481 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Bono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing, Neighborhoods, and Inequality</w:t>
+                <w:t xml:space="preserve">Les Politiques Publiques Par La Défiscalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Eugenia Gobbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Labor, Human Resources and Population Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-57365-6_424-1⟩</w:t>
+              <w:t xml:space="preserve">Les Politiques Publiques Par La Défiscalisation, Sous La Direction de Clément Carbonnier, Nathalie Morel, Bruno Palier et Michaël Zemmour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.259--292, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.carbo.2025.01.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04191780v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la politique des transports dans l’emploi et la résorption des écarts spatiaux entre les populations urbaines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Housing, Neighborhoods, and Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Domènech-Arumí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Eugenia Gobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Grand Paris Express - Les enjeux économiques et urbains</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Labor, Human Resources and Population Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-34, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57365-6_424-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-03592434v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04191780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The medium-term impact of non-pharmaceutical interventions. The case of the 1918 influenza in US cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de la politique des transports dans l’emploi et la résorption des écarts spatiaux entre les populations urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wasmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Prager. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Policy</w:t>
-[...670 lines deleted...]
-                <w:t xml:space="preserve">hal-03392983v1</w:t>
+              <w:t xml:space="preserve">Le Grand Paris Express - Les enjeux économiques et urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782717870626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land and the housing market : three essays on the role of land and its implications for public policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Institut d'études politiques de paris - Sciences Po, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017IEPP0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03455087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2579,51 +2774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vignolles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963164v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ubeda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05329475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Paul-Venturine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Urvoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03634988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ramond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03635064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wasmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04384290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glover" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lallemand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05390628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.57" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03635199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04191780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dom&#232;nech-Arum&#237;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Eugenia Gobbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_424-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03950220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld-c2x32209808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Eymeoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260405" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839234v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/epolic/eiac003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbaa006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03238443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pandp.20191024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wolf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.130.0101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.253.0317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-PVBZK125-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03455087v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IEPP0003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05329475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Paul-Venturine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Urvoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vignolles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ubeda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03634988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ramond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03635064v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Bono" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wasmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04384290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Glover" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lallemand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bruneel-Zupanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Eym&#233;oud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2025.105252" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Eymeoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0260405" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839234v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/epolic/eiac003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbaa006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03238443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103696" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472312v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pandp.20191024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Wolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.130.0101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.253.0317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-PVBZK125-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05390628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507967v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.57" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03635199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.carbo.2025.01.0259" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04191780v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Dom&#232;nech-Arum&#237;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Eugenia Gobbi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_424-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03950220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld-c2x32209808" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03455087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IEPP0003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>