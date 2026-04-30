--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Charloux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0051-7803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109153634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les oasis de l’Arabie : évolution des peuplements sur la longue durée et interactions Homme-paysage (ancien et moderne).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'âge du Bronze dans l'Arabie du nord-ouest.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’émergence des cités caravanières en péninsule arabique : processus de formation des civilisations antiques et développement des routes de commerce.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’origine des temples de Karnak : recherches sur les édifices antérieurs aux monuments du Nouvel Empire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les caches sacrées dans l’Égypte ancienne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'art rupestre en Arabie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pilotage de programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de la Mission &amp;quot;Oasis de l'Arabie déserte&amp;quot; (Al-Bad, Camel Site et Himà, à la suite de Dûmat al-Jandal et al-Kharj), soutenue par le CNRS, la Saudi Commission for Tourism and National Heritage (SCTH), le MEAE, la King Saud University (KSU), le LabEx Resmed, l'ambassade de France à Riyadh, depuis 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de la mission archéologique de Khaybar (Khaybar Longue durée Archaeological Project [Khaybar LDAP], RCU, Afalula, CNRS), avec Rémy Crassard et Munirah AlMushwah depuis 2020 (8 campagnes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de la mission archéologique d'al-Bad (ancienne Madian / Madyan), avec Samer Sahlah (université du roi Saud, KSU) depuis 2017, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.orient-mediterranee.com/spip.php?article3791</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (10 campagnes).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises et évaluations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé de la Commission consultative des fouilles du Ministère des Affaires étrangère, depuis 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre &amp;quot;expert métier&amp;quot; des commissions régionales d'interclassements de la BAP D du CNRS en 2017 et 2024 (DR2), 2023-2024 (DR6).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert chargé de l'évaluation de l'UMIFRE IFPO - Institut français du Proche-Orient en 2022-2023 par l'HCERES, au sein d'un comité dirigé par Mme C. Verdeil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultant pour RCHeritage (2019 : Neom ; 2021-2022 : Qaryat al-Faw).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre scientifique du LABEX Resmed entre 2010 et 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours externe 42, IR BAP D (CEAlex) en 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapporteur d’articles pour des revues et actes de colloques : Antiquity, Arabian Archaeology and Epigraphy, PSAS, BIFAO, FIFAO, Water History, Orient Express, BAH IFPO, Collantib, Vicino Oriente, Arabian Humanities.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise de projets : Freie Univ. (2016), AAP/MOM (2018), Fonds National Suisse (2022).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques diverses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Section editor, THE THEMATIC DICTIONARY OF ANCIENT ARABIA & Atlas online, Maparabia (Dir. J. Schiettecatte). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ancientarabia.huma-num.fr/dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au Cefrepa et au CFEETK.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité du site Web de l'UMR 8167 (resp. I. Prieto), correspondant pages web des missions archéologiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la revue Arabian Humanities, Cefrepa, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/cy/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités scientifiques et responsabilités administratives passées ou annexes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la cellule archéologique de l'UMR 8167, 2007-2014 et de septembre 2016 à avril 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme Hydroasis, lauréat AAP OPUS 2019, Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du service archéologique du Centre franco-égyptien d'études des temples de Karnak (CFEETK, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cfeetk.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de 2014 à 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de la mission archéologique de Dûmat al-Jandal (Arabie Saoudite) avec Romolo Loreto (université L'Orientale de Naples) de 2010 à 2017. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.orient-mediterranee.com/spip.php?article727</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (7 campagnes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du projet Dûmat al-Jandal (al-Jawf, Arabie Saoudite) : Transformations des lieux de culte et mutations archéologiques liées à l'arrivée de l'Islam soutenu depuis 2011 par le LabEx Resmed (&amp;quot; Investissement d'Avenir &amp;quot;, ANR-10-LABX-72). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.labex-resmed.fr/dumat-al-jandal-al-jawf-arabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable (avec R. Angevin) du programme de publication des fouilles de la cour du Xe pylône à Karnak (Michel Azim, 1975-1977) soutenu par le programme Shelby White and Leon Levy du musée sémitique de l'université Harvard,  </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://whitelevy.dotster.com/whiteLevy/grantees/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2015 à 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Responsable (avec Chr. Thiers) du projet Expressions du pouvoir royal à Karnak. Entre édification de l’espace sacré et construction du territoire urbain, le temple de Ptah à l’étude soutenu par le LabEx Archimède (&amp;quot; Investissement d'Avenir &amp;quot;, ANR-11-LABX-0032-01), de 2015 à 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet EMOAD 2014-2015 (Emergence des oasis de l'Arabie déserte), programme Convergence Paris 4, Investissement d'avenir (dir. J. Schiettecatte).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du sous-volet A2 &amp;quot;Paysages et édifices&amp;quot; du LABEX Resmed (avec Jean-Yves Carrez) entre 2010 et 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultant pour RCHeritage (2019 : Neom ; 2021-2022 : Qaryat al-Faw).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions et allocations de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : Label Archéologie de l’Académie des Inscriptions des Belles-Lettres décerné à la Mission Oasis de l’Arabie déserte.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Lauréat avec Maria Guagnin d'une bourse de la fondation Gerda Henkel pour l'étude du Camel site, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.shh.mpg.de/1066447/guagnin-gerda-henkel-award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Lauréat du 1er Prix CLIO pour la recherche archéologique française à l’étranger, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.clio.fr/prixclio/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 : Lauréat d'une allocation de recherche décernée par le programme Shelby White and Leon Levy du musée sémitique de l'université Harvard </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://whitelevy.dotster.com/whiteLevy/grantees/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Lauréat du prix de la fondation Paule Dumesnil décerné par l'AIBL pour l'étude archéologique et épigraphique de l'oasis de Dûmat al-Jandal (Arabie Saoudite)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Lauréat du prix de la fondation américaine Michela Schiff Giorgini pour la première campagne de fouilles archéologiques du temple d’Opet à Karnak</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Bourse « mois chercheur » du CRFJ (mai 2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Lauréat du prix de la fondation Louis de Clercq, décerné par l’Académie des Inscriptions et Belles-Lettres, pour la thèse Artisanat et urbanisation de la Palestine à l’âge du Bronze ancien. Apport de l’étude des céramiques à la structure sociale, sous la direction de J.-D. Forest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Bourse de la fondation Schiff Giorgini (février, mai et juin 2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 : Bourse bilatérale professionnelle du Ministère des Affaires Étrangères français et de l’État égyptien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 : Bourse Lavoisier du Ministère des Affaires Étrangères, accordée par l’Académie des inscriptions et belles-lettres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Doctorat d’Archéologie, université Paris 1, Panthéon-Sorbonne : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanat et urbanisation de la Palestine à l’âge du Bronze ancien. Apport de l’étude des céramiques à la structure sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, soutenue le 14 mars 2006, mention très honorable avec les félicitations du jury à l’unanimité, sous la direction de J.-D. Forest ; président du jury : S. Cleuziou). Doctorant attaché à l’équipe « Du village à l’état au Proche-Orient ancien », ArScan - UMR 7041, Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Diplôme de l’École Biblique et Archéologique Française de Jérusalem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude technologique des poteries de l’âge du Bronze ancien I, provenant de Tell el-Fâr’ah, près Naplouse : la nécropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de P. de Miroschedji et J.-B. Humbert), Bourse Lavoisier du Ministère des Affaires Étrangères, décernée par l’Académie des Inscriptions et Belles-Lettres. Rapport de M. Caquot dans les CRAIBL 146, 2002, p. 995-997</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 : Diplôme d’Études Approfondies en Archéologie, université Paris 1, Panthéon-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’artisanat et l’urbanisation de la Palestine à l’Âge du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de J.-D. Forest et P. de Miroschedji</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : Diplôme d’Études Supérieures, Muséologie, École du Louvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Gaudin (1858-1921), donateur des Musées Nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de A. Caubet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 : Diplôme de Premier Cycle, Histoire de l’art, École du Louvre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994 : Baccalauréat préparé au Lycée militaire de Saint-Cyr-l’École</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coencadrement de thèse avec G. Tallet (université Paris 1) depuis 2024 : Vartin R., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation des animaux dans l’art rupestre en Arabie : analyse stylistique, spatiale et textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paris 1, Programme Jaussen & Savignac.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de Master : Vartin R. 2024, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations bovines dans l’art rupestre de l’Arabie saoudite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mémoire de Master 2, École du Louvre, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse : G. Chung-To (2021-2024, dir. J.-P. van Satëvel), F. Ofaissan (2018-2023, dir. L. Nehmé & J. Rohmer), C. Marquaire (2018, dir. L. Nehmé)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de thèse de doctorat : M. Routhiau, Toulouse, univ. Toulouse 2, 29 avril 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de Master : C. Marquaire (2015-2016), E. Noyer (2018), L. Bigot (2019-2020)(Prof. F. Villeneuve), S. Boudia (2022) (J.-P. Van Staëvel).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d'étudiants en master (terrain et rédaction) : C. Marquaire (2015-2016), L. Bigot (2018-2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d'une post-doctorante du LabEx Archimède, S. Boulet, à Karnak (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d'un ingénieur en archéologie du LabEx Archimède, B. Durand, à Karnak (2014-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement et formation avancée d'inspecteurs/Archéologues égyptiens du MoA (M. Ali al-Abady Mahmoud et A.S. ElNasseh), 2014-2016 à Karnak, puis 2017 à Dûmat al-Jandal et 2018 à al-Bad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recrutement et encadrement de chercheurs et ingénieurs CNRS dans le cadre du projet archéologique Khaybar LDAP (RCU/AFALULA/CNRS) : 2021-2024: G. Chung-To, K. Guadagnini, S. MacPhillips, S. Shabo; 2025: R. Perarnau, M.A. Rabbani.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de chercheurs, stagiaires, bénévoles, ouvriers et inspecteurs égyptiens, saoudiens, yéménites et français depuis 2001</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation d’évènements et de formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur du Seminar for Arabian Studies 2024 à Paris (resp. J. Schiettecatte).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur de la Journée d'accueil et de formation des doctorants et post-doctorants de l'UMR 8167, 2016, 2017 et 2018 avec Jérôme Haquet (cellule archéologique de l'UMR Orient et Méditerranée).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matinée sur l'archéologie de l'Arabie saoudite, à Ivry-sur-Seine, avec le soutien du SCAC de l'ambassade de France à Riyadh (H. Rozier et L Gillard), le 28 juin 2018 (invité Samer Sahlah, professeur et responsable du département d'archéologie du collège du tourism et des antiquités de la King Saud University, Riyadh) et 25 juin 2019 (invité Abdallah al-Zahrani, directeur de l'archéologie du Royaume d'Arabie saoudite et directeur du musée national, SCTH, Riyadh).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rencontres sabéennes XIII, le 4-6 juin 2009 à la fondation Cino Del Duca, Paris. Co-organisation avec I. Gajda, J. Schiettecatte et F. Bron, présidence de C. Robin.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exposition « 40 ans d’archéologie française au Yémen » à Sanaa (CEFAS) en octobre 2010, membre du Comité d'organisation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : initiateur de la formation CNRS sur la prévention des risques professionnels sur les chantiers archéologiques à l’étranger (avec Yann Auger et Janine Wybier, CNPS - formation nationale INSHS).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interviews, vidéos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenationalnews.com/news/gulf/2024/09/19/amazing-secrets-of-the-nabataeans-in-arabia-revealed-in-groundbreaking-study/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cnrs.fr/fr/presse/decouverte-dimmenses-fortifications-datees-de-4000-ans-dans-le-nord-ouest-de-larabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.afalula.com/la-decouverte-dun-long-rempart-protegeant-loasis-de-khaybar-revolutionne-lhistoire-de-la-peninsule-arabique/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gulf-insider.com/discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.newsweek.com/archaeologists-find-nine-mile-long-ancient-fortification-desert-oasis-1860406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://phys.org/news/2024-01-discovery-immense-fortifications-dating-years.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencetimes.com/articles/48159/20240114/4-000-year-old-9-mile-long-rampart-enclosing-saudi.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.smithsonianmag.com/smart-news/this-arabian-walled-oasis-was-built-4000-years-ago-to-protect-from-raiders-180983607/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://techzle.com/a-bronze-age-desert-fortress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenewstribune.com/news/nation-world/world/article284183418.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.caminteresse.fr/histoire/une-immense-oasis-fortifiee-de-4-000-ans-decouverte-dans-le-desert-darabie-11191968/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.futura-sciences.com/sciences/actualites/archeologie-decouverte-oasis-entouree-immense-muraille-14-km-il-y-4-000-ans-110695/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lejournaldesarts.fr/patrimoine/un-mur-denceinte-de-4-000-ans-mis-au-jour-en-arabie-saoudite-170411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lequotidiendelart.com/articles/25063-d%C3%A9couverte-d-une-oasis-fortifi%C3%A9e-en-arabie-saoudite.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.science-et-vie.com/science-et-culture/fortications-immenses-oasis-arabie-4000-ans-123123.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciencepost.fr/ancienne-oasis-fortifiee-arabie-saoudite/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://skynews.icu/science/572520-4000-year-old-ancient-fortification-unearthed-in-northwest-arabia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://skynews.icu/science/551254-discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenationalnews.com/weekend/2024/01/19/4000-year-old-defensive-wall-found-at-site-of-prophet-mohammed-battlefield/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'à 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lefigaro.fr/voyages/en-arabie-saoudite-l-extraordinaire-site-archeologique-de-khaybar-revele-au-monde-20221130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lexpress.fr/monde/proche-moyen-orient/en-arabie-saoudite-avec-les-archeologues-francais-a-la-recherche-de-la-memoire-du-pays-GACCD4W725AHJDMLIUOPZCAQZ4/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lejournal.cnrs.fr/diaporamas/des-dromadaires-aux-pieds-dargile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cnrs.fr/en/rock-art-life-sized-sculptures-dromedaries-found-saudi-arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.nytimes.com/2018/02/15/science/camels-sculptures-desert-saudi-arabia.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.franceinter.fr/histoire/des-sculptures-novatrices-de-dromadaires-decouvertes-en-arabie-saoudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.nationalgeographic.com.es/historia/actualidad/descubren-grandes-relieves-dromedarios-unas-rocas-arabia-saudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_12385/6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.haaretz.com/archaeology/MAGAZINE-2-000-year-old-life-size-camel-art-found-in-heart-of-saudi-arabian-des-1.5812024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lejournaldesarts.fr/patrimoine/premieres-recherches-sur-les-mysterieuses-sculptures-rupestres-en-arabie-saoudite-136159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lapresse.ca/sciences/decouvertes/201802/27/01-5155419-mysteres-et-sculptures-de-chameaux-dans-le-desert-saoudien.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.asianage.com/world/middle-east/280218/rock-art-and-mystery-ancient-camel-sculptures-in-saudi-desert.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://premium.lefigaro.fr/culture/2018/03/01/03004-20180301ARTFIG00009-arabie-saoudite-le-mystere-des-chameaux-sculptes-il-y-a-plus-de-2000-ans-reste-entier.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://gulfnews.com/news/gulf/saudi-arabia/2-000-year-old-sculpture-found-in-saudi-desert-1.2181812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.elmundo.es/ciencia-y-salud/ciencia/2018/02/20/5a8b013d268e3ebd738b47fb.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.descopera.ro/istorie/16987790-descoperire-fara-precedent-in-desertul-din-arabia-saudita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.infogyor.hu/hirek/olvas/permalink:eletnagysagu-teveszobrok-a-sivatag-kozepen-2018-02-15-154128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.laregione.ch/culture/arte/1241359/carovana-di-cammelli-scolpita-nella-roccia-in-arabia-saudita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedaily.com/releases/2018/02/180213084405.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.hubertraguet.com/actualite/actualites-photographiques-selection/parution-reportage-photographique-camel-site-dans-carnets-de-science/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenationalnews.com/gulf-news/2021/11/08/saudi-arabia-could-have-hundreds-of-thousands-of-archaeological-finds/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cfeetk.cnrs.fr/index.php?page=Modele%203D%20de%20la%20favissa%20du%20temple%20de%20Ptah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=DArglBiUkgc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=Zzz7XRdbSAc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=n0MA1WnFkpg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=9OhmodqNwdg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lefigaro.fr/culture/2015/03/04/03004-20150304ARTFIG00305-karnak-decouverte-de-38-objets-de-culte-au-temple-de-ptah.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.livescience.com/60484-egyptian-statues-found-in-pit.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.livescience.com/60485-photos-ancient-egyptian-sphinx-buried-in-pit.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lalibreriaculturale.altervista.org/scoperta-una-ricca-favissa-a-karnak/?doing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_wp_cron=1524470944.2691199779510498046875</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=lIatWR1frSU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouillera, fouillera pas ?, ou les incertitudes de l’archéologie française en Egypte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Note dans les « nouvelles de l’égyptologie », Bulletin de la Société Française d’Egyptologie 162, 2005, p. 4</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Farès H. 30 juin 2004, « Karnak fascine toujours », Al-Ahram Hebdo.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Villeneuve E. août 2003, « Les murs du temple livrent leurs secrets », Le Monde de la Bible 54, p.58.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into Early Islamic Hydro‐Agricultural Strategies in Northwest Arabia: A Geoarchaeological Study of al‐Bint Dam (Sadd al‐Bint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (5), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.70030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian Neolithic agropastoral communities from Asifir, Northwestern Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dinies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.130. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-025-02234-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Production at the Khaybar Walled Oasis During the Mid/Late Third-Early Second Millennium BCE: Evidence for a Burnished Ware Horizon in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Walled Oases Complex in north-west Arabia: evidence for a long-term settlement model in the desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Alonazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Project Gallery, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in Al-Bad‘ (Tabuk Province), Season 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Alorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bronze Age town in the Khaybar walled oasis: Debating early urbanization in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0309963. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nabataean monumental rock‐cut tombs of Mughāyir Shuʿayb and al‐Aṣīfir in the oasis of al‐Badʿ (Saudi Arabia): Preliminary architectural study and spatial organisation of the necropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bigot-Démereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Badaiwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Larché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fortifications monumentales vieilles de 4000 ans dans l'oasis de Khaybar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 628, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Year 1 (2020-2021, Seasons One and Two)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ramparts of Khaybar. Multiproxy investigation for reconstructing a Bronze Age walled oasis in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protohistoric and Antique Landscapes of Qaryat al-Faw. The Saudi Heritage Commission Archaeological Mapping Project (2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Alonazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Darchambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.45-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protohistoric and antique landscapes of Qaryat al-Faw. The Saudi Heritage Commission Archaeological Mapping Project (2021–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Alanizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Darchambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Prioletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.45-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in al-Badʻ (Tabuk Province), 2019 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, 25-36, 192-214 (plates)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route de l'encens et pistes caravanières en Arabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 415 (Janvier-février 2023), pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Bronze Age stone tool assemblage from al-Badʿ Oasis in northern Arabia: a technological and functional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Oniri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00758914.2023.2258702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in al-Bad' (Tabuk Province) - 2018 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Badaiwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saud Almadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rock art tradition of life-sized, naturalistic engravings of camels in Northern Arabia: new insights on the mobility of Neolithic populations in the Nafud Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (389), pp.1301-1309. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2022.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-sized Neolithic camel sculptures in Arabia: A scientific assessment of the craftsmanship and age of the Camel Site reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103165. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumental Sandstone Reliefs from the Neolithic: New Insights from the Camel Site in Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ancient Near East Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, X (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03728911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site First field season, 2018 report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alqaeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceological analysis of lithics from the Camel Site, al-Jawf, Saudi Arabia: an experimental approach to identifying mineral processing activities using silcrete tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Clemente-Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.93. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01559-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shifting Nile and the origins and development of ancient Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M.S. Elnasseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (382), pp.919-939. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2021.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Camel Site et ses sculptures préhistoriques monumentales de dromadaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in Al-Bad' (Tabuk Province) - 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “walled oases” phenomenon. A study of the ramparts in Dūmat al‐Jandal and other pre‐Islamic sites in north‐western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Almalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alqaeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/AAE.12177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03172350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire iconographique du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dromadaires gravés en grandes dimensions. Un art rupestre monumental méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madian revealed ? Assessing the history and archaeology of the oasis of al-Badʿ in north-western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.SEC.5.129522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression rupestre en Arabie. Une histoire oubliée des peuples du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marking the sacral landscape of a north Arabian oasis: a sixth-millennium BC monumental stone platform and surrounding burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (375), pp.601-621. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Palaeolithic sites around Al-Badʾ, north-western Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on at-Tuwayr, an Eastern Nabataean site ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jordan Journal for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Third International Conference on Petra and Nabataean Culture, 14 (4), pp.97-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-sized camel depictions in western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.85-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Hausleiter A., Eichmann R. et al-Najem M. (éd.) 2018. Taymā’ I. Archaeological exploration, palaeoenvironment, cultural contacts. Oxford : Archaeopress, Deutsches Archäologisches Institut Orient-Abteilung et Saudi Commission for Tourism and National Heritage. 267 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal. 2010-2011 Seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.108-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of rock relief in ancient Arabia: new evidence from the Jawf Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussain Al-Khalifah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Al-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Schwerdtner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (361), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping an ancient qanat system in a northern Arabian urbanized oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.31-51. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12685-017-0203-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et modalités du peuplement d'une oasis du Nord-Ouest de l'Arabie. Sept campagnes (2010-2017) sur le site de Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.11-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine de Ptah à Karnak. Nouvelles données de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed Sayed Elnasseh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de Karnak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.93-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubian technology in northern Arabia: Impact on interregional variability of Middle Paleolithic industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The afterlife of Egyptian statues: a cache of religious objects in the temple of Ptah at Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abd Al-Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (359), pp.1189-1204. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Kharj 2011–2012. 1st and 2nd seasons of the Saudi-French Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.147-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the fourth season (2011) of the Madâ’in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew T. Fiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Al-Sabhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, 109-145, pl. 5.1-5.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple « primitif » de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Biston-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early temple of Ptah at Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple &amp;quot;primitif&amp;quot; de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ali Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Biston-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.125-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueting in a Northern Arabian Oasis: A Nabataean Triclinium at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Schools of Oriental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 375, pp.13-34. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5615/bullamerschoorie.375.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lihyān to the Nabataeans: Dating the End of the Iron Age in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.297-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabataean or not? The ancient necropolis of Dumat. First stage: a reassessment of al-Dayel's excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.186-213. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma II, The 2011 report of the Saudi-Italian-French archaeological project at Dûmat al-Jandal, Saudi Arabia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aurino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Al-Arjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saudi Commission for Tourism and Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalismes céramiques en Jordanie à l'âge du Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (2), pp.202-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième et quatrième campagnes de la mission Qatabân à Hasî, Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.227-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des investigations archéologiques de la mission d’étude du temple d’Opet à Karnak (2006-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152 (3), pp.1305-1359. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2008.92362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02590716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique aux lignes peintes. Étude d'un fossile directeur de l'âge du Bronze ancien au Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.13-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des céramiques et évolution sociale en Palestine de la fin du IVè au IIIè millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux vestiges des sanctuaires du Moyen Empire à Karnak. Les fouilles récentes des cours du VIe pylône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 160, pp.26-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnak. Au coeur du temple d'Amon-Rê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 411, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaudin et les premières campagnes de fouilles à Yortan et à Aphrodisias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Production in Dadan (al-ʿUlā) and Khaybar Oases during the Bronze Age: A Regional Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zayed National Museum; International Association for the Study of Ancient Arabia, Dec 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05548082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Bronze Age Settlement and Necropolis in al-Bad‘ Oasis (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Regional Ceramic Traditions in Northwest Arabia: From the Bronze to the Iron Age. New insights from Dadan and Khaybar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Arcaheology of the Ancient Near-East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05547993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qaryat al-Faw Oasis over the Long Term. Results of the Saudi Heritage Commission Archaeological Mapping Project (2021-2022).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Faw Archaeological Area. Scientific Symposium on the Cultural Landscape of Al-Faw Archaeological Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement change and continuity through the Islamic period in the Khaybar Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaybar, a land of complex legacies from prehistory to modern time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla, Wonder of Arabia Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFalula; RCU, Feb 2024, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The field of possibilities: Early crops in north-western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Dupinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northwest Arabia during Late Antiquity: crisis or transformation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 57th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04630138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedentarization in North-West Arabia during the Bronze Age. Insights from Khaybar and other regional oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Sculpture of Camels and Equids in the Desert. The Camel Site Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla, Wonder of Arabia Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula; RCU, Feb 2024, Beijing/Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Seasons 7 & 8 (Fall 2023 & Winter 2024) and main results of the eight field seasons (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OAsis Workshop - 6th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Bronze Age Town in Khaybar Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Press Conference (Royal Commision for AlUla)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commision for AlUla, Nov 2024, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech of the Representative of the Symposium participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Faw Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Oct 2024, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience in the desert: the 4.2 BP climatic event and the walled oasis complex in North-Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla World Archaeology Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commission for AlUla (RCU), Sep 2023, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla Autumn 2023 Evening Talks RCU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commisison for AlUla (RCU); Ministry of Education Bldg in Aziziyah, Oct 2023, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de résidences scientifiques de l’Ambassade de France à Riyad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAC, ambassade de France à Riyadh, Sep 2023, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASOR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASOR, Nov 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’évolution des paysages oasiens sur la longue durée. La question des oasis fortifiées d’Arabie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Vivre sur des marges désertiques : paysages et sociétés oasiens d’Egypte et d’Arabie dans l’Antiquité » (9e édition des Journées de l’Histoire 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, Institut du Monde Arabe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie des oasis d’Arabie septentrionale. Nouvelles données et problématiques de recherche sur la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Paris 1 Panthéon-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. B. Mutin, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University, Nov 2023, Columbus (Ohio), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 5 and 6 (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 3 and 4 (2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula Workshop 4 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oasis d’al-Badʿ, l’ancienne Madyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Riyadh, Arabie saoudite. pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Walled Oasis Phenomenon&amp;quot; in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Sabéennes XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Al-Maliki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingrid Périssé; Abdullah AlZahrani, Dec 2022, Riyadh, Arabie saoudite. pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingrid Périssé; Abdullah AlZahrani, Dec 2022, Riyadh, Arabie saoudite. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Neolithic Reliefs of Camels and Equids. The Camel Site Archaeological Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camel Carving Site and Its Cultural Significance from a World Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission of the Saudi Ministry of Culture, Sep 2022, Sakaka, Jouf, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Riyadh, Saudi Arabia. pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AlBad (Ancient Madyan) Archaeological Project (2017-2020 seasons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Virtual Forum on the Archeological Discoveries in Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Saudi Ministry of Culture, Nov 2021, Online, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site Archaeological Project. New results and future orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Virtual Forum on the Archeological Discoveries in Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Saudi Ministry of Culture, Nov 2021, Online, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project. Objectives and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFALULA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFALULA, Apr 2021, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project : First Preliminary Results (Year 1, 2020-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCU Archaeological Team Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIG à l’échelle d’un site : un outil pour la cartographie et l’analyse des vestiges et des occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Technicotop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 8167 Orient &amp; Méditerranée, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Project. Objectives and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 54. Special Session Revealing cultural landscapes in northwest Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cordoba, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oasis de l’Arabie du nord-ouest : éléments de réflexion et place de Khaybar à l'époque préislamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéorient, MOM, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major archaeological discoveries in northern Arabia. The oasis of Dûmat al-Jandal (ancient Adummatu) and its surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Saudi Arabia Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King Abdullah University of Science and Technology (KAUST), Feb 2020, Jeddah, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel site. A Monumental Prehistoric Site in Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saudi Arabia National Museum, Feb 2020, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier une oasis d’Arabie septentrionale. Pratiques méthodologiques et premiers résultats sur le site d’al-Bad’ (supposée ancienne Madian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences - Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISTRA, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The western rampart in Dûmat al-Jandal oasis. How to protect an urban and agricultural landscape in Pre-Islamic Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur l’Arabie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARSCAN, Jun 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madian, al-Bad’ and the archaeology of Neom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence. Résidence de l’ambassadeur de France à Riyadh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France, SCAC, Sep 2019, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent archaeological discoveries in the Jawf Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jouf University, Oct 2019, Sakaka, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un culte des dromadaires en Arabie ? La découverte du Camel Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pleinière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex RESMED, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflection on some rock art traditions of large-sized camels in western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leiden, Jul 2019, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des oasis d’Arabie. Étude de cas : al-Bad‘ et Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Amis de Larsa, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oasis d’al-Bad’ et le pays de Madian. Premier état de la réflexion et résultats des campagnes 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 (F. Villeneuve), Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept campagnes (2010-2017) dans l’oasis de Dûmat al-Jandal. Principaux résultats de la composante française de la mission archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 (F. Villeneuve), Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caches &amp;quot;sacrées&amp;quot; dans l’Égypte ancienne à la lumière d’une découverte récente dans le temple de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1, Arscan (P. Butterlin), Sep 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nabataeans in the Jawf Region (Northern Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Petra and the Nabataean Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jordan, Jun 2018, Petra, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hidden major Nabataean oasis in Saudi Arabia : al-Bad’ (supposed ancient Madian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King Saud University, Nov 2018, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et modalités du peuplement d’une oasis du nord-ouest de l’Arabie saoudite. Sept campagnes (2010-2017) sur le site de Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et Belles-lettres, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in Madā'in Sālih/Hegra during the late pre-Islamic period. The excavations of Area 1 in the ancient city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Museum, Aug 2017, Londres, United Kingdom. pp.47-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility in Dûmat al-Jandal (Northwestern Arabia) : the ’Camel Site’ Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 2018. Mobility in Ancient Arabia Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Apr 2018, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven Archaeological Seasons in the Oasis of Dûmat al-Jandal (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st KSA Antiquities Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Saudi Ministry of Culture, Nov 2017, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caches &amp;quot;cultuelles&amp;quot; dans l’Égypte antique à la lumière d’une découverte récente au temple de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association égyptologique du Gard, Jan 2017, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal. Oasis du nord de l’Arabie et carrefour caravanier sur les pistes transarabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Troubadours, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une oasis antique et moderne : approche méthodologique et principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 (G. Gernez), Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First season at Al-Bad, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office of the governor of the region of Al-Bad’, Nov 2017, AlBad, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes récentes à la frontière orientale du royaume nabatéen : l’ancienne Dumat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France, Mar 2017, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collect, transport, protect. Brief characterization of the ancient and modern hydraulic structures of an oasis in Northern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIes Rencontres internationales d’archéologie et d’histoire d’Antibes : From refugia to oases : Living in arid environments from prehistoric times to the present day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Antibes, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancient North Arabian inscriptions from the Dūmat al-Jandal (Saudi Arabia) area and their archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Museum, Aug 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Saudi-Italian-French Archaeological Project at Dumat al-Jandal: 2010 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Dayil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Al Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marcolongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sabéennes 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Moscow, Russia. pp.131-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Known and unknown archaeological monuments in the Dūmat al-Jandal oasis in Saudi Arabia : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of Arabian Studies, 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Londres, United Kingdom. pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on the Pre-Islamic Ceramics from the Khaybar Oasis (Saudi Arabia). First Technological and Morphological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badʿ (al-) [ancient Madian]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, , 2023, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art [Arabian]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, , 2023, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ṭuwayr (al-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, 2023, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bâtiment A de Ḥaṣī (Yémen) : palais des princes haṣbaḥides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iwona Gajda; Françoise Briquel Chatonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabie – Arabies. Volume offert à Christian Julien Robin par ses collègues, ses élèves et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.377-408, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dūmat al-Jandal [ancient Adummatu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, 2023, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification of ‘sacred’ caches in ancient Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ali Abady Mahmoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélia Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statues in Context. Production, Meaning and (Re)uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-196, 2019, 978-90-429-3807-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02479292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site. Rock reliefs of life-sized camels and equids in the Arabian desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Capodiferro; Sara Colantonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads of Arabia (Rome)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa, pp.63-73, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il &amp;quot;Camel Site&amp;quot;. Rilievi rupestri di cammelli a grandezza naturale nel deserto Arabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Capodiferro; Sara Colantonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads of Arabia. Tesori archeologici dell’Arabia Saudita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa, pp.63-73, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology transfer or local invention ? A water collecting system in the northern arabian desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Schwerdtner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Purdue, Julien Charbonnier, Lamya Khalidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.251-268, 2018, 2-904110-60-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opet Temple courtyard excavations: a new zooarchaeological study for Karnak (Luxor, Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjan Mashkour and Mark Beech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9. In honour of Hans-Peter Uerpmann and François Poplin. edited by Marjan Mashkour and Mark Beech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.378-387, 2017, 978-1-78297-844-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Yamāma (Area N6): Sounding 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémie Schiettecatte; Abdelaziz al-Ghazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Kharj I. Report on two excavation seasons in the oasis of al-Kharj (2011–2012). Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saudi Commission for Tourism and Antiquities, pp.145-166, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of four seasons of survey in the Province of Najrān (Saudi Arabia) – 2007-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Âl Murih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Gerlach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Arabia and its Neighbours. Phenomena of Intercultural Contacts. Proceedings of the 14th Rencontres Sabéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reichert Verlag, pp.11-46, 2015, Archäologische Berichte aus dem Yemen, XIV, 9783954900879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of four seasons of survey in the Province of Najrān (Saudi Arabia) – 2007-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ṣāliḥ Muḥammad Āl Murayḥ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Arabia and its Neighbours. Phenomena of Intercultural Contacts 14. RENCONTRES SABEENNES (ABADY XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sanctuaire rupestre au dieu dhū-Samāwī à ʿān Halkān (Arabie Saoudite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa'Îd Al-Sa'Îd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sachet &amp; Christian Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieux et déesses d'Arabie. Images et représentations. Actes de la table ronde tenue au Collège de France (Paris) les 1er et 2 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.119-128, 2012, Orient &amp; Méditerranée 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour du Xe pylône à Karnak. Les fouilles de Michel Azim de 1975 à 1977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, BiGen 75, 9782724710113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stopover in the Steppe. The rock carvings of ʿĀn Jamal near Ḥimà (Region of Najrān, Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa'id Fayiz al-Sa'id</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Robin; Jérémie Schiettecatte; Sa id Fāyiz al-Sa‘īd; Mounir Arbach; Guillaume Charloux; Hédi Dridi. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres; Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.472, 2022, 978-2-87754-688-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اليمن موطن الآثار</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre français d’archéologie et de sciences sociales. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple de Ptah à Karnak III. La favissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français d'archéologie orientale, 55, 2019, Bibliothèque générale, 978-2-7247-0744-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen. Terre d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Geuthner; CEFAS, 2016, 9782705339395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Third Excavation Season (2010) of the Madâ'in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daifallah Al Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Nehmé, D. al-Talhi, F. Villeneuve. Riyadh, Saudi Commission for Tourism and Antiquities, 326 p., 2014, Series of Archaeological Refereed Studies, 23, 978-603-8136-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvis du temple d'Opet à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Oboussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BiGen, Ifao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvis du temple d’Opet à Karnak. Exploration archéologique (2006-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Oboussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO; Cfeetk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BiGen 41, 9782724706086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnak avant la XVIIIe dynastie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soleb, 2011, études d'égyptologie 11, 978-2-9181-57-02-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art rupestre en Arabie. Une histoire oubliée des peuples du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 407, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site reliefs — an investigation of the site’s original layout and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (Supplement), Archaeopress, pp.105-128, 2022, Revealing Cultural Landscapes in Northwest Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaybar through time. First results of the Khaybar Longue Durée Archaeological Project (2020−2021) in the light of historical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (Supplement), Archaeopress, pp.57-84, 2022, Revealing Cultural Landscapes in Northwest Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 6. The 2015-2016 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 5. The 2014-2015 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 4. The 2013 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 3. The 2012 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 2. The 2011 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal. 2800 years of History in the Kingdom of Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the second season (2009) of the Madâ'in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daifallah Al Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Anzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00548747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 1. 2010 Report of the Saudi-Italian-French Archaeological Project at Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Fourth Excavation Season (2011) of the Madâ'in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu Wazizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delhopital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report of the First season of the Saudi-French mission in al-Yamāma. Al-Kharj area (20 September-21 October 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozan Al-Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième campagne de la Mission archéologique franco-saʿūdienne dans la région de Najrān. Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième campagne de la Mission archéologique franco-saʿūdienne dans la région de Najrān. Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Qatabān. Rapport de la 4e campagne de fouille sur le site de Ḥaṣī (Yémen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Islamic Pottery from the Oasis of Khaybar - Saudi Arabia. First Technological and Morphological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 55</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926106v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat et urbanisation de la Palestine à l'âge du Bronze ancien. Apport de l'étude des céramiques à la structure sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Panthéon-Sorbonne - Paris I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00684308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId391"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Charloux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0051-7803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109153634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les oasis de l’Arabie : évolution des peuplements sur la longue durée et interactions Homme-paysage (ancien et moderne).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'âge du Bronze dans l'Arabie du nord-ouest.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’émergence des cités caravanières en péninsule arabique : processus de formation des civilisations antiques et développement des routes de commerce.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’origine des temples de Karnak : recherches sur les édifices antérieurs aux monuments du Nouvel Empire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les caches sacrées dans l’Égypte ancienne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'art rupestre en Arabie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pilotage de programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de la Mission &amp;quot;Oasis de l'Arabie déserte&amp;quot; (Al-Bad, Camel Site et Himà, à la suite de Dûmat al-Jandal et al-Kharj), soutenue par le CNRS, la Saudi Commission for Tourism and National Heritage (SCTH), le MEAE, la King Saud University (KSU), le LabEx Resmed, l'ambassade de France à Riyadh, depuis 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de la mission archéologique de Khaybar (Khaybar Longue durée Archaeological Project [Khaybar LDAP], RCU, Afalula, CNRS), avec Rémy Crassard et Munirah AlMushwah depuis 2020 (8 campagnes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de la mission archéologique d'al-Bad (ancienne Madian / Madyan), avec Samer Sahlah (université du roi Saud, KSU) depuis 2017, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.orient-mediterranee.com/spip.php?article3791</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (10 campagnes).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises et évaluations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé de la Commission consultative des fouilles du Ministère des Affaires étrangère, depuis 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre &amp;quot;expert métier&amp;quot; des commissions régionales d'interclassements de la BAP D du CNRS en 2017 et 2024 (DR2), 2023-2024 (DR6).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert chargé de l'évaluation de l'UMIFRE IFPO - Institut français du Proche-Orient en 2022-2023 par l'HCERES, au sein d'un comité dirigé par Mme C. Verdeil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultant pour RCHeritage (2019 : Neom ; 2021-2022 : Qaryat al-Faw).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre scientifique du LABEX Resmed entre 2010 et 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours externe 42, IR BAP D (CEAlex) en 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapporteur d’articles pour des revues et actes de colloques : Antiquity, Arabian Archaeology and Epigraphy, PSAS, BIFAO, FIFAO, Water History, Orient Express, BAH IFPO, Collantib, Vicino Oriente, Arabian Humanities.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise de projets : Freie Univ. (2016), AAP/MOM (2018), Fonds National Suisse (2022).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques diverses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Section editor, THE THEMATIC DICTIONARY OF ANCIENT ARABIA & Atlas online, Maparabia (Dir. J. Schiettecatte). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ancientarabia.huma-num.fr/dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au Cefrepa et au CFEETK.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité du site Web de l'UMR 8167 (resp. I. Prieto), correspondant pages web des missions archéologiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la revue Arabian Humanities, Cefrepa, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/cy/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités scientifiques et responsabilités administratives passées ou annexes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la cellule archéologique de l'UMR 8167, 2007-2014 et de septembre 2016 à avril 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme Hydroasis, lauréat AAP OPUS 2019, Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du service archéologique du Centre franco-égyptien d'études des temples de Karnak (CFEETK, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cfeetk.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de 2014 à 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de la mission archéologique de Dûmat al-Jandal (Arabie Saoudite) avec Romolo Loreto (université L'Orientale de Naples) de 2010 à 2017. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.orient-mediterranee.com/spip.php?article727</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (7 campagnes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du projet Dûmat al-Jandal (al-Jawf, Arabie Saoudite) : Transformations des lieux de culte et mutations archéologiques liées à l'arrivée de l'Islam soutenu depuis 2011 par le LabEx Resmed (&amp;quot; Investissement d'Avenir &amp;quot;, ANR-10-LABX-72). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.labex-resmed.fr/dumat-al-jandal-al-jawf-arabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable (avec R. Angevin) du programme de publication des fouilles de la cour du Xe pylône à Karnak (Michel Azim, 1975-1977) soutenu par le programme Shelby White and Leon Levy du musée sémitique de l'université Harvard,  </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://whitelevy.dotster.com/whiteLevy/grantees/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2015 à 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Responsable (avec Chr. Thiers) du projet Expressions du pouvoir royal à Karnak. Entre édification de l’espace sacré et construction du territoire urbain, le temple de Ptah à l’étude soutenu par le LabEx Archimède (&amp;quot; Investissement d'Avenir &amp;quot;, ANR-11-LABX-0032-01), de 2015 à 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet EMOAD 2014-2015 (Emergence des oasis de l'Arabie déserte), programme Convergence Paris 4, Investissement d'avenir (dir. J. Schiettecatte).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du sous-volet A2 &amp;quot;Paysages et édifices&amp;quot; du LABEX Resmed (avec Jean-Yves Carrez) entre 2010 et 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultant pour RCHeritage (2019 : Neom ; 2021-2022 : Qaryat al-Faw).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions et allocations de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : Label Archéologie de l’Académie des Inscriptions des Belles-Lettres décerné à la Mission Oasis de l’Arabie déserte.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Lauréat avec Maria Guagnin d'une bourse de la fondation Gerda Henkel pour l'étude du Camel site, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.shh.mpg.de/1066447/guagnin-gerda-henkel-award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Lauréat du 1er Prix CLIO pour la recherche archéologique française à l’étranger, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.clio.fr/prixclio/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 : Lauréat d'une allocation de recherche décernée par le programme Shelby White and Leon Levy du musée sémitique de l'université Harvard </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://whitelevy.dotster.com/whiteLevy/grantees/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Lauréat du prix de la fondation Paule Dumesnil décerné par l'AIBL pour l'étude archéologique et épigraphique de l'oasis de Dûmat al-Jandal (Arabie Saoudite)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Lauréat du prix de la fondation américaine Michela Schiff Giorgini pour la première campagne de fouilles archéologiques du temple d’Opet à Karnak</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Bourse « mois chercheur » du CRFJ (mai 2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Lauréat du prix de la fondation Louis de Clercq, décerné par l’Académie des Inscriptions et Belles-Lettres, pour la thèse Artisanat et urbanisation de la Palestine à l’âge du Bronze ancien. Apport de l’étude des céramiques à la structure sociale, sous la direction de J.-D. Forest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Bourse de la fondation Schiff Giorgini (février, mai et juin 2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 : Bourse bilatérale professionnelle du Ministère des Affaires Étrangères français et de l’État égyptien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 : Bourse Lavoisier du Ministère des Affaires Étrangères, accordée par l’Académie des inscriptions et belles-lettres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Doctorat d’Archéologie, université Paris 1, Panthéon-Sorbonne : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanat et urbanisation de la Palestine à l’âge du Bronze ancien. Apport de l’étude des céramiques à la structure sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, soutenue le 14 mars 2006, mention très honorable avec les félicitations du jury à l’unanimité, sous la direction de J.-D. Forest ; président du jury : S. Cleuziou). Doctorant attaché à l’équipe « Du village à l’état au Proche-Orient ancien », ArScan - UMR 7041, Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Diplôme de l’École Biblique et Archéologique Française de Jérusalem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude technologique des poteries de l’âge du Bronze ancien I, provenant de Tell el-Fâr’ah, près Naplouse : la nécropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de P. de Miroschedji et J.-B. Humbert), Bourse Lavoisier du Ministère des Affaires Étrangères, décernée par l’Académie des Inscriptions et Belles-Lettres. Rapport de M. Caquot dans les CRAIBL 146, 2002, p. 995-997</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 : Diplôme d’Études Approfondies en Archéologie, université Paris 1, Panthéon-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’artisanat et l’urbanisation de la Palestine à l’Âge du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de J.-D. Forest et P. de Miroschedji</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : Diplôme d’Études Supérieures, Muséologie, École du Louvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Gaudin (1858-1921), donateur des Musées Nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de A. Caubet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 : Diplôme de Premier Cycle, Histoire de l’art, École du Louvre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994 : Baccalauréat préparé au Lycée militaire de Saint-Cyr-l’École</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coencadrement de thèse avec G. Tallet (université Paris 1) depuis 2024 : Vartin R., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation des animaux dans l’art rupestre en Arabie : analyse stylistique, spatiale et textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paris 1, Programme Jaussen & Savignac.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de Master : Vartin R. 2024, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations bovines dans l’art rupestre de l’Arabie saoudite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mémoire de Master 2, École du Louvre, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse : G. Chung-To (2021-2024, dir. J.-P. van Satëvel), F. Ofaissan (2018-2023, dir. L. Nehmé & J. Rohmer), C. Marquaire (2018, dir. L. Nehmé)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de thèse de doctorat : M. Routhiau, Toulouse, univ. Toulouse 2, 29 avril 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de Master : C. Marquaire (2015-2016), E. Noyer (2018), L. Bigot (2019-2020)(Prof. F. Villeneuve), S. Boudia (2022) (J.-P. Van Staëvel).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d'étudiants en master (terrain et rédaction) : C. Marquaire (2015-2016), L. Bigot (2018-2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d'une post-doctorante du LabEx Archimède, S. Boulet, à Karnak (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d'un ingénieur en archéologie du LabEx Archimède, B. Durand, à Karnak (2014-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement et formation avancée d'inspecteurs/Archéologues égyptiens du MoA (M. Ali al-Abady Mahmoud et A.S. ElNasseh), 2014-2016 à Karnak, puis 2017 à Dûmat al-Jandal et 2018 à al-Bad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recrutement et encadrement de chercheurs et ingénieurs CNRS dans le cadre du projet archéologique Khaybar LDAP (RCU/AFALULA/CNRS) : 2021-2024: G. Chung-To, K. Guadagnini, S. MacPhillips, S. Shabo; 2025: R. Perarnau, M.A. Rabbani.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de chercheurs, stagiaires, bénévoles, ouvriers et inspecteurs égyptiens, saoudiens, yéménites et français depuis 2001</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation d’évènements et de formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur du Seminar for Arabian Studies 2024 à Paris (resp. J. Schiettecatte).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur de la Journée d'accueil et de formation des doctorants et post-doctorants de l'UMR 8167, 2016, 2017 et 2018 avec Jérôme Haquet (cellule archéologique de l'UMR Orient et Méditerranée).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matinée sur l'archéologie de l'Arabie saoudite, à Ivry-sur-Seine, avec le soutien du SCAC de l'ambassade de France à Riyadh (H. Rozier et L Gillard), le 28 juin 2018 (invité Samer Sahlah, professeur et responsable du département d'archéologie du collège du tourism et des antiquités de la King Saud University, Riyadh) et 25 juin 2019 (invité Abdallah al-Zahrani, directeur de l'archéologie du Royaume d'Arabie saoudite et directeur du musée national, SCTH, Riyadh).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rencontres sabéennes XIII, le 4-6 juin 2009 à la fondation Cino Del Duca, Paris. Co-organisation avec I. Gajda, J. Schiettecatte et F. Bron, présidence de C. Robin.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exposition « 40 ans d’archéologie française au Yémen » à Sanaa (CEFAS) en octobre 2010, membre du Comité d'organisation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : initiateur de la formation CNRS sur la prévention des risques professionnels sur les chantiers archéologiques à l’étranger (avec Yann Auger et Janine Wybier, CNPS - formation nationale INSHS).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interviews, vidéos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenationalnews.com/news/gulf/2024/09/19/amazing-secrets-of-the-nabataeans-in-arabia-revealed-in-groundbreaking-study/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cnrs.fr/fr/presse/decouverte-dimmenses-fortifications-datees-de-4000-ans-dans-le-nord-ouest-de-larabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.afalula.com/la-decouverte-dun-long-rempart-protegeant-loasis-de-khaybar-revolutionne-lhistoire-de-la-peninsule-arabique/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gulf-insider.com/discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.newsweek.com/archaeologists-find-nine-mile-long-ancient-fortification-desert-oasis-1860406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://phys.org/news/2024-01-discovery-immense-fortifications-dating-years.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencetimes.com/articles/48159/20240114/4-000-year-old-9-mile-long-rampart-enclosing-saudi.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.smithsonianmag.com/smart-news/this-arabian-walled-oasis-was-built-4000-years-ago-to-protect-from-raiders-180983607/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://techzle.com/a-bronze-age-desert-fortress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenewstribune.com/news/nation-world/world/article284183418.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.caminteresse.fr/histoire/une-immense-oasis-fortifiee-de-4-000-ans-decouverte-dans-le-desert-darabie-11191968/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.futura-sciences.com/sciences/actualites/archeologie-decouverte-oasis-entouree-immense-muraille-14-km-il-y-4-000-ans-110695/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lejournaldesarts.fr/patrimoine/un-mur-denceinte-de-4-000-ans-mis-au-jour-en-arabie-saoudite-170411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lequotidiendelart.com/articles/25063-d%C3%A9couverte-d-une-oasis-fortifi%C3%A9e-en-arabie-saoudite.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.science-et-vie.com/science-et-culture/fortications-immenses-oasis-arabie-4000-ans-123123.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciencepost.fr/ancienne-oasis-fortifiee-arabie-saoudite/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://skynews.icu/science/572520-4000-year-old-ancient-fortification-unearthed-in-northwest-arabia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://skynews.icu/science/551254-discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenationalnews.com/weekend/2024/01/19/4000-year-old-defensive-wall-found-at-site-of-prophet-mohammed-battlefield/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'à 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lefigaro.fr/voyages/en-arabie-saoudite-l-extraordinaire-site-archeologique-de-khaybar-revele-au-monde-20221130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lexpress.fr/monde/proche-moyen-orient/en-arabie-saoudite-avec-les-archeologues-francais-a-la-recherche-de-la-memoire-du-pays-GACCD4W725AHJDMLIUOPZCAQZ4/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lejournal.cnrs.fr/diaporamas/des-dromadaires-aux-pieds-dargile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cnrs.fr/en/rock-art-life-sized-sculptures-dromedaries-found-saudi-arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.nytimes.com/2018/02/15/science/camels-sculptures-desert-saudi-arabia.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.franceinter.fr/histoire/des-sculptures-novatrices-de-dromadaires-decouvertes-en-arabie-saoudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.nationalgeographic.com.es/historia/actualidad/descubren-grandes-relieves-dromedarios-unas-rocas-arabia-saudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_12385/6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.haaretz.com/archaeology/MAGAZINE-2-000-year-old-life-size-camel-art-found-in-heart-of-saudi-arabian-des-1.5812024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lejournaldesarts.fr/patrimoine/premieres-recherches-sur-les-mysterieuses-sculptures-rupestres-en-arabie-saoudite-136159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lapresse.ca/sciences/decouvertes/201802/27/01-5155419-mysteres-et-sculptures-de-chameaux-dans-le-desert-saoudien.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.asianage.com/world/middle-east/280218/rock-art-and-mystery-ancient-camel-sculptures-in-saudi-desert.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://premium.lefigaro.fr/culture/2018/03/01/03004-20180301ARTFIG00009-arabie-saoudite-le-mystere-des-chameaux-sculptes-il-y-a-plus-de-2000-ans-reste-entier.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://gulfnews.com/news/gulf/saudi-arabia/2-000-year-old-sculpture-found-in-saudi-desert-1.2181812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.elmundo.es/ciencia-y-salud/ciencia/2018/02/20/5a8b013d268e3ebd738b47fb.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.descopera.ro/istorie/16987790-descoperire-fara-precedent-in-desertul-din-arabia-saudita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.infogyor.hu/hirek/olvas/permalink:eletnagysagu-teveszobrok-a-sivatag-kozepen-2018-02-15-154128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.laregione.ch/culture/arte/1241359/carovana-di-cammelli-scolpita-nella-roccia-in-arabia-saudita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedaily.com/releases/2018/02/180213084405.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.hubertraguet.com/actualite/actualites-photographiques-selection/parution-reportage-photographique-camel-site-dans-carnets-de-science/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenationalnews.com/gulf-news/2021/11/08/saudi-arabia-could-have-hundreds-of-thousands-of-archaeological-finds/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cfeetk.cnrs.fr/index.php?page=Modele%203D%20de%20la%20favissa%20du%20temple%20de%20Ptah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=DArglBiUkgc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=Zzz7XRdbSAc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=n0MA1WnFkpg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=9OhmodqNwdg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lefigaro.fr/culture/2015/03/04/03004-20150304ARTFIG00305-karnak-decouverte-de-38-objets-de-culte-au-temple-de-ptah.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.livescience.com/60484-egyptian-statues-found-in-pit.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.livescience.com/60485-photos-ancient-egyptian-sphinx-buried-in-pit.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lalibreriaculturale.altervista.org/scoperta-una-ricca-favissa-a-karnak/?doing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_wp_cron=1524470944.2691199779510498046875</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=lIatWR1frSU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouillera, fouillera pas ?, ou les incertitudes de l’archéologie française en Egypte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Note dans les « nouvelles de l’égyptologie », Bulletin de la Société Française d’Egyptologie 162, 2005, p. 4</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Farès H. 30 juin 2004, « Karnak fascine toujours », Al-Ahram Hebdo.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Villeneuve E. août 2003, « Les murs du temple livrent leurs secrets », Le Monde de la Bible 54, p.58.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age funerary practices in the Khaybar oasis, Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (5), pp.109. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-026-02481-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian Neolithic agropastoral communities from Asifir, Northwestern Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dinies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.130. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-025-02234-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into Early Islamic Hydro‐Agricultural Strategies in Northwest Arabia: A Geoarchaeological Study of al‐Bint Dam (Sadd al‐Bint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (5), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.70030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Production at the Khaybar Walled Oasis During the Mid/Late Third-Early Second Millennium BCE: Evidence for a Burnished Ware Horizon in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Walled Oases Complex in north-west Arabia: evidence for a long-term settlement model in the desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Alonazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Project Gallery, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nabataean monumental rock‐cut tombs of Mughāyir Shuʿayb and al‐Aṣīfir in the oasis of al‐Badʿ (Saudi Arabia): Preliminary architectural study and spatial organisation of the necropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bigot-Démereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Badaiwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Larché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in Al-Bad‘ (Tabuk Province), Season 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Alorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bronze Age town in the Khaybar walled oasis: Debating early urbanization in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0309963. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fortifications monumentales vieilles de 4000 ans dans l'oasis de Khaybar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 628, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Year 1 (2020-2021, Seasons One and Two)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ramparts of Khaybar. Multiproxy investigation for reconstructing a Bronze Age walled oasis in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Bronze Age stone tool assemblage from al-Badʿ Oasis in northern Arabia: a technological and functional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Oniri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00758914.2023.2258702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protohistoric and antique landscapes of Qaryat al-Faw. The Saudi Heritage Commission Archaeological Mapping Project (2021–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Alanizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Darchambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Prioletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.45-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protohistoric and Antique Landscapes of Qaryat al-Faw. The Saudi Heritage Commission Archaeological Mapping Project (2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Alonazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Darchambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.45-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in al-Badʻ (Tabuk Province), 2019 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, 25-36, 192-214 (plates)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route de l'encens et pistes caravanières en Arabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 415 (Janvier-février 2023), pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceological analysis of lithics from the Camel Site, al-Jawf, Saudi Arabia: an experimental approach to identifying mineral processing activities using silcrete tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Clemente-Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.93. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01559-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumental Sandstone Reliefs from the Neolithic: New Insights from the Camel Site in Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ancient Near East Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, X (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03728911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-sized Neolithic camel sculptures in Arabia: A scientific assessment of the craftsmanship and age of the Camel Site reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103165. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rock art tradition of life-sized, naturalistic engravings of camels in Northern Arabia: new insights on the mobility of Neolithic populations in the Nafud Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (389), pp.1301-1309. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2022.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in al-Bad' (Tabuk Province) - 2018 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Badaiwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saud Almadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site First field season, 2018 report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alqaeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression rupestre en Arabie. Une histoire oubliée des peuples du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in Al-Bad' (Tabuk Province) - 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shifting Nile and the origins and development of ancient Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M.S. Elnasseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (382), pp.919-939. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2021.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Camel Site et ses sculptures préhistoriques monumentales de dromadaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “walled oases” phenomenon. A study of the ramparts in Dūmat al‐Jandal and other pre‐Islamic sites in north‐western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Almalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alqaeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/AAE.12177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03172350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire iconographique du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dromadaires gravés en grandes dimensions. Un art rupestre monumental méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madian revealed ? Assessing the history and archaeology of the oasis of al-Badʿ in north-western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.SEC.5.129522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marking the sacral landscape of a north Arabian oasis: a sixth-millennium BC monumental stone platform and surrounding burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (375), pp.601-621. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Palaeolithic sites around Al-Badʾ, north-western Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on at-Tuwayr, an Eastern Nabataean site ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jordan Journal for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Third International Conference on Petra and Nabataean Culture, 14 (4), pp.97-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-sized camel depictions in western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.85-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Hausleiter A., Eichmann R. et al-Najem M. (éd.) 2018. Taymā’ I. Archaeological exploration, palaeoenvironment, cultural contacts. Oxford : Archaeopress, Deutsches Archäologisches Institut Orient-Abteilung et Saudi Commission for Tourism and National Heritage. 267 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal. 2010-2011 Seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.108-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of rock relief in ancient Arabia: new evidence from the Jawf Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussain Al-Khalifah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Al-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Schwerdtner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (361), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping an ancient qanat system in a northern Arabian urbanized oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.31-51. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12685-017-0203-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et modalités du peuplement d'une oasis du Nord-Ouest de l'Arabie. Sept campagnes (2010-2017) sur le site de Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.11-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The afterlife of Egyptian statues: a cache of religious objects in the temple of Ptah at Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abd Al-Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (359), pp.1189-1204. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Kharj 2011–2012. 1st and 2nd seasons of the Saudi-French Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.147-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine de Ptah à Karnak. Nouvelles données de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed Sayed Elnasseh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de Karnak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.93-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubian technology in northern Arabia: Impact on interregional variability of Middle Paleolithic industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the fourth season (2011) of the Madâ’in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew T. Fiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Al-Sabhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, 109-145, pl. 5.1-5.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple « primitif » de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Biston-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early temple of Ptah at Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple &amp;quot;primitif&amp;quot; de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ali Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Biston-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.125-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueting in a Northern Arabian Oasis: A Nabataean Triclinium at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Schools of Oriental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 375, pp.13-34. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5615/bullamerschoorie.375.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lihyān to the Nabataeans: Dating the End of the Iron Age in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.297-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabataean or not? The ancient necropolis of Dumat. First stage: a reassessment of al-Dayel's excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.186-213. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma II, The 2011 report of the Saudi-Italian-French archaeological project at Dûmat al-Jandal, Saudi Arabia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aurino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Al-Arjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saudi Commission for Tourism and Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième et quatrième campagnes de la mission Qatabân à Hasî, Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.227-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalismes céramiques en Jordanie à l'âge du Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (2), pp.202-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des investigations archéologiques de la mission d’étude du temple d’Opet à Karnak (2006-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152 (3), pp.1305-1359. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2008.92362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02590716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique aux lignes peintes. Étude d'un fossile directeur de l'âge du Bronze ancien au Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.13-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des céramiques et évolution sociale en Palestine de la fin du IVè au IIIè millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux vestiges des sanctuaires du Moyen Empire à Karnak. Les fouilles récentes des cours du VIe pylône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 160, pp.26-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnak. Au coeur du temple d'Amon-Rê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 411, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaudin et les premières campagnes de fouilles à Yortan et à Aphrodisias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Final results and perspectives (2020-2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bone meet GIS: Contributing to the study of the lifestyle evolution in the ancient oasis of al-Badʿ (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulelah Al-Tarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Dec 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Production in Dadan (al-ʿUlā) and Khaybar Oases during the Bronze Age: A Regional Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zayed National Museum; International Association for the Study of Ancient Arabia, Dec 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05548082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Eating Flesh is unprovoked murder”. Long-term faunal consumption in al-Bad‘ Oasis, Saudi Arabia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulelah Al-Tarib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of Southwest Asia and Adjacent Areas (ASWA) 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Carl Friedrich von Siemens, May 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term faunal consumption in al-Bad‘ Oasis (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AZAP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-scale Late Pleistocene-Holocene geomorphological and palaeoenvironmental evolution in NW Arabia : the case of the Khaybar region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Preusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Bronze Age Settlement and Necropolis in al-Bad‘ Oasis (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Bint Dam: A spectacular Hydraulic Monument of Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Preserving Epigraphic and Archaeological Heritage: The Case of Al-Ha’it Oasis in Ha’il province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Tourism and Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ha’il, Oct 2025, Hail, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Regional Ceramic Traditions in Northwest Arabia: From the Bronze to the Iron Age. New insights from Dadan and Khaybar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Arcaheology of the Ancient Near-East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05547993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary investigation of funerary structures in Northwestern Saudi Arabia: Insights from the Khaybar region (Late Chalcolithic to Late Bronze Age)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech of the Representative of the Symposium participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Faw Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Oct 2024, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedentarization in North-West Arabia during the Bronze Age. Insights from Khaybar and other regional oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northwest Arabia during Late Antiquity: crisis or transformation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 57th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04630138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Dupinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qaryat al-Faw Oasis over the Long Term. Results of the Saudi Heritage Commission Archaeological Mapping Project (2021-2022).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Faw Archaeological Area. Scientific Symposium on the Cultural Landscape of Al-Faw Archaeological Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The field of possibilities: Early crops in north-western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement change and continuity through the Islamic period in the Khaybar Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaybar, a land of complex legacies from prehistory to modern time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla, Wonder of Arabia Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFalula; RCU, Feb 2024, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Sculpture of Camels and Equids in the Desert. The Camel Site Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla, Wonder of Arabia Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula; RCU, Feb 2024, Beijing/Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Seasons 7 & 8 (Fall 2023 & Winter 2024) and main results of the eight field seasons (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OAsis Workshop - 6th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Bronze Age Town in Khaybar Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Press Conference (Royal Commision for AlUla)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commision for AlUla, Nov 2024, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 5 and 6 (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de résidences scientifiques de l’Ambassade de France à Riyad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAC, ambassade de France à Riyadh, Sep 2023, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla Autumn 2023 Evening Talks RCU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commisison for AlUla (RCU); Ministry of Education Bldg in Aziziyah, Oct 2023, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience in the desert: the 4.2 BP climatic event and the walled oasis complex in North-Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla World Archaeology Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commission for AlUla (RCU), Sep 2023, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASOR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASOR, Nov 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’évolution des paysages oasiens sur la longue durée. La question des oasis fortifiées d’Arabie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Vivre sur des marges désertiques : paysages et sociétés oasiens d’Egypte et d’Arabie dans l’Antiquité » (9e édition des Journées de l’Histoire 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, Institut du Monde Arabe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie des oasis d’Arabie septentrionale. Nouvelles données et problématiques de recherche sur la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Paris 1 Panthéon-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. B. Mutin, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University, Nov 2023, Columbus (Ohio), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Walled Oasis Phenomenon&amp;quot; in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Sabéennes XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oasis d’al-Badʿ, l’ancienne Madyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Riyadh, Arabie saoudite. pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 3 and 4 (2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula Workshop 4 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Al-Maliki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingrid Périssé; Abdullah AlZahrani, Dec 2022, Riyadh, Arabie saoudite. pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingrid Périssé; Abdullah AlZahrani, Dec 2022, Riyadh, Arabie saoudite. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Neolithic Reliefs of Camels and Equids. The Camel Site Archaeological Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camel Carving Site and Its Cultural Significance from a World Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission of the Saudi Ministry of Culture, Sep 2022, Sakaka, Jouf, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Riyadh, Saudi Arabia. pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project. Objectives and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFALULA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFALULA, Apr 2021, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project : First Preliminary Results (Year 1, 2020-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCU Archaeological Team Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site Archaeological Project. New results and future orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Virtual Forum on the Archeological Discoveries in Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Saudi Ministry of Culture, Nov 2021, Online, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AlBad (Ancient Madyan) Archaeological Project (2017-2020 seasons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Virtual Forum on the Archeological Discoveries in Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Saudi Ministry of Culture, Nov 2021, Online, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIG à l’échelle d’un site : un outil pour la cartographie et l’analyse des vestiges et des occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Technicotop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 8167 Orient &amp; Méditerranée, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Project. Objectives and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 54. Special Session Revealing cultural landscapes in northwest Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cordoba, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oasis de l’Arabie du nord-ouest : éléments de réflexion et place de Khaybar à l'époque préislamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéorient, MOM, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major archaeological discoveries in northern Arabia. The oasis of Dûmat al-Jandal (ancient Adummatu) and its surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Saudi Arabia Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King Abdullah University of Science and Technology (KAUST), Feb 2020, Jeddah, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel site. A Monumental Prehistoric Site in Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saudi Arabia National Museum, Feb 2020, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier une oasis d’Arabie septentrionale. Pratiques méthodologiques et premiers résultats sur le site d’al-Bad’ (supposée ancienne Madian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences - Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISTRA, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The western rampart in Dûmat al-Jandal oasis. How to protect an urban and agricultural landscape in Pre-Islamic Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur l’Arabie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARSCAN, Jun 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madian, al-Bad’ and the archaeology of Neom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence. Résidence de l’ambassadeur de France à Riyadh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France, SCAC, Sep 2019, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent archaeological discoveries in the Jawf Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jouf University, Oct 2019, Sakaka, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des oasis d’Arabie. Étude de cas : al-Bad‘ et Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Amis de Larsa, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflection on some rock art traditions of large-sized camels in western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leiden, Jul 2019, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oasis d’al-Bad’ et le pays de Madian. Premier état de la réflexion et résultats des campagnes 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 (F. Villeneuve), Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un culte des dromadaires en Arabie ? La découverte du Camel Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pleinière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex RESMED, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hidden major Nabataean oasis in Saudi Arabia : al-Bad’ (supposed ancient Madian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King Saud University, Nov 2018, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nabataeans in the Jawf Region (Northern Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Petra and the Nabataean Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jordan, Jun 2018, Petra, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caches &amp;quot;sacrées&amp;quot; dans l’Égypte ancienne à la lumière d’une découverte récente dans le temple de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1, Arscan (P. Butterlin), Sep 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept campagnes (2010-2017) dans l’oasis de Dûmat al-Jandal. Principaux résultats de la composante française de la mission archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 (F. Villeneuve), Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et modalités du peuplement d’une oasis du nord-ouest de l’Arabie saoudite. Sept campagnes (2010-2017) sur le site de Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et Belles-lettres, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in Madā'in Sālih/Hegra during the late pre-Islamic period. The excavations of Area 1 in the ancient city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Museum, Aug 2017, Londres, United Kingdom. pp.47-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility in Dûmat al-Jandal (Northwestern Arabia) : the ’Camel Site’ Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 2018. Mobility in Ancient Arabia Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Apr 2018, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancient North Arabian inscriptions from the Dūmat al-Jandal (Saudi Arabia) area and their archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Museum, Aug 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven Archaeological Seasons in the Oasis of Dûmat al-Jandal (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st KSA Antiquities Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Saudi Ministry of Culture, Nov 2017, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First season at Al-Bad, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office of the governor of the region of Al-Bad’, Nov 2017, AlBad, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collect, transport, protect. Brief characterization of the ancient and modern hydraulic structures of an oasis in Northern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIes Rencontres internationales d’archéologie et d’histoire d’Antibes : From refugia to oases : Living in arid environments from prehistoric times to the present day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Antibes, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes récentes à la frontière orientale du royaume nabatéen : l’ancienne Dumat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France, Mar 2017, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caches &amp;quot;cultuelles&amp;quot; dans l’Égypte antique à la lumière d’une découverte récente au temple de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association égyptologique du Gard, Jan 2017, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal. Oasis du nord de l’Arabie et carrefour caravanier sur les pistes transarabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Troubadours, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une oasis antique et moderne : approche méthodologique et principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 (G. Gernez), Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Known and unknown archaeological monuments in the Dūmat al-Jandal oasis in Saudi Arabia : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of Arabian Studies, 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Londres, United Kingdom. pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Saudi-Italian-French Archaeological Project at Dumat al-Jandal: 2010 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Dayil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Al Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marcolongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sabéennes 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Moscow, Russia. pp.131-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on the Pre-Islamic Ceramics from the Khaybar Oasis (Saudi Arabia). First Technological and Morphological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art [Arabian]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, , 2023, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badʿ (al-) [ancient Madian]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, , 2023, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ṭuwayr (al-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, 2023, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bâtiment A de Ḥaṣī (Yémen) : palais des princes haṣbaḥides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iwona Gajda; Françoise Briquel Chatonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabie – Arabies. Volume offert à Christian Julien Robin par ses collègues, ses élèves et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.377-408, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dūmat al-Jandal [ancient Adummatu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, 2023, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification of ‘sacred’ caches in ancient Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ali Abady Mahmoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélia Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statues in Context. Production, Meaning and (Re)uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-196, 2019, 978-90-429-3807-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02479292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site. Rock reliefs of life-sized camels and equids in the Arabian desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Capodiferro; Sara Colantonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads of Arabia (Rome)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa, pp.63-73, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il &amp;quot;Camel Site&amp;quot;. Rilievi rupestri di cammelli a grandezza naturale nel deserto Arabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Capodiferro; Sara Colantonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads of Arabia. Tesori archeologici dell’Arabia Saudita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa, pp.63-73, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology transfer or local invention ? A water collecting system in the northern arabian desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Schwerdtner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Purdue, Julien Charbonnier, Lamya Khalidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.251-268, 2018, 2-904110-60-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opet Temple courtyard excavations: a new zooarchaeological study for Karnak (Luxor, Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjan Mashkour and Mark Beech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9. In honour of Hans-Peter Uerpmann and François Poplin. edited by Marjan Mashkour and Mark Beech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.378-387, 2017, 978-1-78297-844-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of four seasons of survey in the Province of Najrān (Saudi Arabia) – 2007-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ṣāliḥ Muḥammad Āl Murayḥ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Arabia and its Neighbours. Phenomena of Intercultural Contacts 14. RENCONTRES SABEENNES (ABADY XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Yamāma (Area N6): Sounding 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémie Schiettecatte; Abdelaziz al-Ghazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Kharj I. Report on two excavation seasons in the oasis of al-Kharj (2011–2012). Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saudi Commission for Tourism and Antiquities, pp.145-166, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of four seasons of survey in the Province of Najrān (Saudi Arabia) – 2007-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Âl Murih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Gerlach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Arabia and its Neighbours. Phenomena of Intercultural Contacts. Proceedings of the 14th Rencontres Sabéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reichert Verlag, pp.11-46, 2015, Archäologische Berichte aus dem Yemen, XIV, 9783954900879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sanctuaire rupestre au dieu dhū-Samāwī à ʿān Halkān (Arabie Saoudite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa'Îd Al-Sa'Îd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sachet &amp; Christian Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieux et déesses d'Arabie. Images et représentations. Actes de la table ronde tenue au Collège de France (Paris) les 1er et 2 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.119-128, 2012, Orient &amp; Méditerranée 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour du Xe pylône à Karnak. Les fouilles de Michel Azim de 1975 à 1977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, BiGen 75, 9782724710113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stopover in the Steppe. The rock carvings of ʿĀn Jamal near Ḥimà (Region of Najrān, Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa'id Fayiz al-Sa'id</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Robin; Jérémie Schiettecatte; Sa id Fāyiz al-Sa‘īd; Mounir Arbach; Guillaume Charloux; Hédi Dridi. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres; Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.472, 2022, 978-2-87754-688-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اليمن موطن الآثار</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre français d’archéologie et de sciences sociales. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple de Ptah à Karnak III. La favissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français d'archéologie orientale, 55, 2019, Bibliothèque générale, 978-2-7247-0744-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen. Terre d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Geuthner; CEFAS, 2016, 9782705339395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Third Excavation Season (2010) of the Madâ'in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daifallah Al Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Nehmé, D. al-Talhi, F. Villeneuve. Riyadh, Saudi Commission for Tourism and Antiquities, 326 p., 2014, Series of Archaeological Refereed Studies, 23, 978-603-8136-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvis du temple d'Opet à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Oboussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BiGen, Ifao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvis du temple d’Opet à Karnak. Exploration archéologique (2006-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Oboussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO; Cfeetk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BiGen 41, 9782724706086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnak avant la XVIIIe dynastie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soleb, 2011, études d'égyptologie 11, 978-2-9181-57-02-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art rupestre en Arabie. Une histoire oubliée des peuples du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 407, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaybar through time. First results of the Khaybar Longue Durée Archaeological Project (2020−2021) in the light of historical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (Supplement), Archaeopress, pp.57-84, 2022, Revealing Cultural Landscapes in Northwest Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site reliefs — an investigation of the site’s original layout and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (Supplement), Archaeopress, pp.105-128, 2022, Revealing Cultural Landscapes in Northwest Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 6. The 2015-2016 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 5. The 2014-2015 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 4. The 2013 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 3. The 2012 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 2. The 2011 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal. 2800 years of History in the Kingdom of Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Fourth Excavation Season (2011) of the Madâ'in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu Wazizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delhopital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the second season (2009) of the Madâ'in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daifallah Al Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Anzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00548747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 1. 2010 Report of the Saudi-Italian-French Archaeological Project at Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report of the First season of the Saudi-French mission in al-Yamāma. Al-Kharj area (20 September-21 October 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozan Al-Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième campagne de la Mission archéologique franco-saʿūdienne dans la région de Najrān. Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Qatabān. Rapport de la 4e campagne de fouille sur le site de Ḥaṣī (Yémen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième campagne de la Mission archéologique franco-saʿūdienne dans la région de Najrān. Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Islamic Pottery from the Oasis of Khaybar - Saudi Arabia. First Technological and Morphological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 55</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926106v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat et urbanisation de la Palestine à l'âge du Bronze ancien. Apport de l'étude des céramiques à la structure sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Panthéon-Sorbonne - Paris I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00684308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId407"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="507308C6"/>
+    <w:nsid w:val="AAF0F210"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12DD7989"/>
+    <w:nsid w:val="114E0D50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C7EC8FE"/>
+    <w:nsid w:val="A832A8C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4E7E3C86"/>
+    <w:nsid w:val="710AF2D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="521246B0"/>
+    <w:nsid w:val="3C0DDDB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="97E4B50F"/>
+    <w:nsid w:val="D8513578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3E50D0BC"/>
+    <w:nsid w:val="17424EAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D1A7FD25"/>
+    <w:nsid w:val="4586BC56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="39BBBA6A"/>
+    <w:nsid w:val="2D393DDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D6DA00D6"/>
+    <w:nsid w:val="0FCCF1F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="62731E3C"/>
+    <w:nsid w:val="D0314A31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C514E190"/>
+    <w:nsid w:val="2DDAD5B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1998,51 +1998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-charloux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0051-7803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109153634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orient-mediterranee.com/spip.php?article3791" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ancientarabia.huma-num.fr/dictionary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cy/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfeetk.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orient-mediterranee.com/spip.php?article727" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labex-resmed.fr/dumat-al-jandal-al-jawf-arabie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://whitelevy.dotster.com/whiteLevy/grantees/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shh.mpg.de/1066447/guagnin-gerda-henkel-award" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clio.fr/prixclio/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenationalnews.com/news/gulf/2024/09/19/amazing-secrets-of-the-nabataeans-in-arabia-revealed-in-groundbreaking-study/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr/presse/decouverte-dimmenses-fortifications-datees-de-4000-ans-dans-le-nord-ouest-de-larabie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afalula.com/la-decouverte-dun-long-rempart-protegeant-loasis-de-khaybar-revolutionne-lhistoire-de-la-peninsule-arabique/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gulf-insider.com/discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newsweek.com/archaeologists-find-nine-mile-long-ancient-fortification-desert-oasis-1860406" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phys.org/news/2024-01-discovery-immense-fortifications-dating-years.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencetimes.com/articles/48159/20240114/4-000-year-old-9-mile-long-rampart-enclosing-saudi.htm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smithsonianmag.com/smart-news/this-arabian-walled-oasis-was-built-4000-years-ago-to-protect-from-raiders-180983607/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techzle.com/a-bronze-age-desert-fortress" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenewstribune.com/news/nation-world/world/article284183418.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caminteresse.fr/histoire/une-immense-oasis-fortifiee-de-4-000-ans-decouverte-dans-le-desert-darabie-11191968/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futura-sciences.com/sciences/actualites/archeologie-decouverte-oasis-entouree-immense-muraille-14-km-il-y-4-000-ans-110695/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lejournaldesarts.fr/patrimoine/un-mur-denceinte-de-4-000-ans-mis-au-jour-en-arabie-saoudite-170411" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lequotidiendelart.com/articles/25063-d%C3%A9couverte-d-une-oasis-fortifi%C3%A9e-en-arabie-saoudite.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science-et-vie.com/science-et-culture/fortications-immenses-oasis-arabie-4000-ans-123123.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepost.fr/ancienne-oasis-fortifiee-arabie-saoudite/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skynews.icu/science/572520-4000-year-old-ancient-fortification-unearthed-in-northwest-arabia/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skynews.icu/science/551254-discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenationalnews.com/weekend/2024/01/19/4000-year-old-defensive-wall-found-at-site-of-prophet-mohammed-battlefield/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lefigaro.fr/voyages/en-arabie-saoudite-l-extraordinaire-site-archeologique-de-khaybar-revele-au-monde-20221130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexpress.fr/monde/proche-moyen-orient/en-arabie-saoudite-avec-les-archeologues-francais-a-la-recherche-de-la-memoire-du-pays-GACCD4W725AHJDMLIUOPZCAQZ4/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lejournal.cnrs.fr/diaporamas/des-dromadaires-aux-pieds-dargile" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en/rock-art-life-sized-sculptures-dromedaries-found-saudi-arabia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2018/02/15/science/camels-sculptures-desert-saudi-arabia.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceinter.fr/histoire/des-sculptures-novatrices-de-dromadaires-decouvertes-en-arabie-saoudite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nationalgeographic.com.es/historia/actualidad/descubren-grandes-relieves-dromedarios-unas-rocas-arabia-saudi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haaretz.com/archaeology/MAGAZINE-2-000-year-old-life-size-camel-art-found-in-heart-of-saudi-arabian-des-1.5812024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lejournaldesarts.fr/patrimoine/premieres-recherches-sur-les-mysterieuses-sculptures-rupestres-en-arabie-saoudite-136159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lapresse.ca/sciences/decouvertes/201802/27/01-5155419-mysteres-et-sculptures-de-chameaux-dans-le-desert-saoudien.php" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asianage.com/world/middle-east/280218/rock-art-and-mystery-ancient-camel-sculptures-in-saudi-desert.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://premium.lefigaro.fr/culture/2018/03/01/03004-20180301ARTFIG00009-arabie-saoudite-le-mystere-des-chameaux-sculptes-il-y-a-plus-de-2000-ans-reste-entier.php" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gulfnews.com/news/gulf/saudi-arabia/2-000-year-old-sculpture-found-in-saudi-desert-1.2181812" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elmundo.es/ciencia-y-salud/ciencia/2018/02/20/5a8b013d268e3ebd738b47fb.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.descopera.ro/istorie/16987790-descoperire-fara-precedent-in-desertul-din-arabia-saudita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infogyor.hu/hirek/olvas/permalink:eletnagysagu-teveszobrok-a-sivatag-kozepen-2018-02-15-154128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laregione.ch/culture/arte/1241359/carovana-di-cammelli-scolpita-nella-roccia-in-arabia-saudita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedaily.com/releases/2018/02/180213084405.htm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hubertraguet.com/actualite/actualites-photographiques-selection/parution-reportage-photographique-camel-site-dans-carnets-de-science/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenationalnews.com/gulf-news/2021/11/08/saudi-arabia-could-have-hundreds-of-thousands-of-archaeological-finds/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfeetk.cnrs.fr/index.php?page=Modele%203D%20de%20la%20favissa%20du%20temple%20de%20Ptah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DArglBiUkgc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Zzz7XRdbSAc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n0MA1WnFkpg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9OhmodqNwdg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefigaro.fr/culture/2015/03/04/03004-20150304ARTFIG00305-karnak-decouverte-de-38-objets-de-culte-au-temple-de-ptah.php" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livescience.com/60484-egyptian-statues-found-in-pit.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livescience.com/60485-photos-ancient-egyptian-sphinx-buried-in-pit.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lalibreriaculturale.altervista.org/scoperta-una-ricca-favissa-a-karnak/?doing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lIatWR1frSU" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcphillips" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chung-To" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; H Hilbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dinies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02234-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guadagnini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.70003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Alonazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer A Sahlah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alorini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04763715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309963" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04669001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot-D&#233;mereau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Badaiwi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04386852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guermont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104355" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cristofoli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Alanizi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Prioletta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed A Badaiwi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; Hilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Sahlah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Oniri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2023.2258702" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835681v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady Mahmoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Almadhi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03805564v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guagnin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petraglia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alsharekh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.95" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103165" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728911v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M. Alsharekh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alqaeed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03654116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01559-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03312398v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M.S. Elnasseh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.73" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M Alsharekh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835642v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172350v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Almalki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alqaeed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/AAE.12177" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Norris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602668v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.129522" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.81" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100318v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03116210v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602802v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Loreto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Al-Khalifah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Al-Malki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Schwerdtner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.221" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courbon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Testa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-017-0203-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed Sayed Elnasseh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829347v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamandu Hilbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.047" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591970v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd Al-Aziz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.137" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885056v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Hammad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829201v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew T. Fiema" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Sabhan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Biston-Moulin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503415v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877732v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ali Abady Mahmoud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5615/bullamerschoorie.375.0013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169599v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169488v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12044" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TH2WNT8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217876v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Loreto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arbach" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aurino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Al-Arjan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117612v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02590716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2008.92362" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117571v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356499v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03918173v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548082v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280156v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547993v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717682v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717608v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566268v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630138v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717602v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566280v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373704v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373709v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373670v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373692v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373685v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373729v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373696v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903930v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925608v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903885v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Al-Maliki" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903906v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904007v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926112v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926110v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926123v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crassard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926108v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926119v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925833v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926117v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926153v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926149v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926138v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926132v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926146v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926144v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926155v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926156v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926180v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926164v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926171v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926160v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926183v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169512v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Gerber" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926175v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926195v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926348v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926337v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926187v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926343v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926206v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926210v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914975v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Dayil" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Al Maliki" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcolongo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843002v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03937234v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566308v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0016" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566321v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0190" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566327v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0122" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311080v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566315v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0045" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479292v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10908" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500392v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500422v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169588v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169594v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839035v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387592v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih &#194;l Murih" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997269v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#7778;&#257;li&#7717; Mu&#7717;ammad &#256;l Muray&#7717;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745546v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'&#206;d Al-Sa'&#206;d" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916980v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/?nb=10&amp;amp;w=tout" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901404v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'id Fayiz al-Sa'id" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/publications/une-halte-dans-la-steppe-les-gravures-rupestres-de-an-jamal-pres-de-%e1%b8%a5ima-regionde-najran-arabie-saoudite/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144372v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387525v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542793v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daifallah Al Talhi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aug&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553227v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oboussier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932041v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Angevin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931546v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03923858v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974398v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Stewart" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974134v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chung-To" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04222169v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445483v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492991v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492932v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509443v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997895v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548747v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Anzi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997906v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671451v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu Wazizeh" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670367v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozan Al-Khatib" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581437v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581438v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581420v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926106v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00684308v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-charloux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0051-7803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109153634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orient-mediterranee.com/spip.php?article3791" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ancientarabia.huma-num.fr/dictionary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cy/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfeetk.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orient-mediterranee.com/spip.php?article727" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labex-resmed.fr/dumat-al-jandal-al-jawf-arabie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://whitelevy.dotster.com/whiteLevy/grantees/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shh.mpg.de/1066447/guagnin-gerda-henkel-award" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clio.fr/prixclio/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenationalnews.com/news/gulf/2024/09/19/amazing-secrets-of-the-nabataeans-in-arabia-revealed-in-groundbreaking-study/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr/presse/decouverte-dimmenses-fortifications-datees-de-4000-ans-dans-le-nord-ouest-de-larabie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afalula.com/la-decouverte-dun-long-rempart-protegeant-loasis-de-khaybar-revolutionne-lhistoire-de-la-peninsule-arabique/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gulf-insider.com/discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newsweek.com/archaeologists-find-nine-mile-long-ancient-fortification-desert-oasis-1860406" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phys.org/news/2024-01-discovery-immense-fortifications-dating-years.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencetimes.com/articles/48159/20240114/4-000-year-old-9-mile-long-rampart-enclosing-saudi.htm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smithsonianmag.com/smart-news/this-arabian-walled-oasis-was-built-4000-years-ago-to-protect-from-raiders-180983607/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techzle.com/a-bronze-age-desert-fortress" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenewstribune.com/news/nation-world/world/article284183418.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caminteresse.fr/histoire/une-immense-oasis-fortifiee-de-4-000-ans-decouverte-dans-le-desert-darabie-11191968/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futura-sciences.com/sciences/actualites/archeologie-decouverte-oasis-entouree-immense-muraille-14-km-il-y-4-000-ans-110695/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lejournaldesarts.fr/patrimoine/un-mur-denceinte-de-4-000-ans-mis-au-jour-en-arabie-saoudite-170411" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lequotidiendelart.com/articles/25063-d%C3%A9couverte-d-une-oasis-fortifi%C3%A9e-en-arabie-saoudite.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science-et-vie.com/science-et-culture/fortications-immenses-oasis-arabie-4000-ans-123123.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepost.fr/ancienne-oasis-fortifiee-arabie-saoudite/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skynews.icu/science/572520-4000-year-old-ancient-fortification-unearthed-in-northwest-arabia/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skynews.icu/science/551254-discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenationalnews.com/weekend/2024/01/19/4000-year-old-defensive-wall-found-at-site-of-prophet-mohammed-battlefield/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lefigaro.fr/voyages/en-arabie-saoudite-l-extraordinaire-site-archeologique-de-khaybar-revele-au-monde-20221130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexpress.fr/monde/proche-moyen-orient/en-arabie-saoudite-avec-les-archeologues-francais-a-la-recherche-de-la-memoire-du-pays-GACCD4W725AHJDMLIUOPZCAQZ4/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lejournal.cnrs.fr/diaporamas/des-dromadaires-aux-pieds-dargile" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en/rock-art-life-sized-sculptures-dromedaries-found-saudi-arabia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2018/02/15/science/camels-sculptures-desert-saudi-arabia.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceinter.fr/histoire/des-sculptures-novatrices-de-dromadaires-decouvertes-en-arabie-saoudite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nationalgeographic.com.es/historia/actualidad/descubren-grandes-relieves-dromedarios-unas-rocas-arabia-saudi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haaretz.com/archaeology/MAGAZINE-2-000-year-old-life-size-camel-art-found-in-heart-of-saudi-arabian-des-1.5812024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lejournaldesarts.fr/patrimoine/premieres-recherches-sur-les-mysterieuses-sculptures-rupestres-en-arabie-saoudite-136159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lapresse.ca/sciences/decouvertes/201802/27/01-5155419-mysteres-et-sculptures-de-chameaux-dans-le-desert-saoudien.php" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asianage.com/world/middle-east/280218/rock-art-and-mystery-ancient-camel-sculptures-in-saudi-desert.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://premium.lefigaro.fr/culture/2018/03/01/03004-20180301ARTFIG00009-arabie-saoudite-le-mystere-des-chameaux-sculptes-il-y-a-plus-de-2000-ans-reste-entier.php" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gulfnews.com/news/gulf/saudi-arabia/2-000-year-old-sculpture-found-in-saudi-desert-1.2181812" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elmundo.es/ciencia-y-salud/ciencia/2018/02/20/5a8b013d268e3ebd738b47fb.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.descopera.ro/istorie/16987790-descoperire-fara-precedent-in-desertul-din-arabia-saudita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infogyor.hu/hirek/olvas/permalink:eletnagysagu-teveszobrok-a-sivatag-kozepen-2018-02-15-154128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laregione.ch/culture/arte/1241359/carovana-di-cammelli-scolpita-nella-roccia-in-arabia-saudita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedaily.com/releases/2018/02/180213084405.htm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hubertraguet.com/actualite/actualites-photographiques-selection/parution-reportage-photographique-camel-site-dans-carnets-de-science/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenationalnews.com/gulf-news/2021/11/08/saudi-arabia-could-have-hundreds-of-thousands-of-archaeological-finds/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfeetk.cnrs.fr/index.php?page=Modele%203D%20de%20la%20favissa%20du%20temple%20de%20Ptah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DArglBiUkgc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Zzz7XRdbSAc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n0MA1WnFkpg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9OhmodqNwdg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefigaro.fr/culture/2015/03/04/03004-20150304ARTFIG00305-karnak-decouverte-de-38-objets-de-culte-au-temple-de-ptah.php" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livescience.com/60484-egyptian-statues-found-in-pit.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livescience.com/60485-photos-ancient-egyptian-sphinx-buried-in-pit.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lalibreriaculturale.altervista.org/scoperta-una-ricca-favissa-a-karnak/?doing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lIatWR1frSU" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc&#8217;h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02481-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; H Hilbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dinies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02234-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcphillips" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chung-To" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guadagnini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.70003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Alonazi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04669001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot-D&#233;mereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Badaiwi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larch&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12252" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer A Sahlah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alorini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04763715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309963" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04386852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guermont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104355" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; Hilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Sahlah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Oniri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2023.2258702" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cristofoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Alanizi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Prioletta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed A Badaiwi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03654116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guagnin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01559-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728911v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M. Alsharekh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alsharekh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103165" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03805564v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petraglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.95" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835681v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady Mahmoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Almadhi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alqaeed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602776v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03312398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M.S. Elnasseh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.73" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M Alsharekh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172350v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Almalki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alqaeed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/AAE.12177" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Norris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.129522" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.81" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03116210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169553v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Loreto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Al-Khalifah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Al-Malki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Schwerdtner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.221" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169466v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courbon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Testa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-017-0203-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367677v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd Al-Aziz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.137" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Hammad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed Sayed Elnasseh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829347v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamandu Hilbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.047" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew T. Fiema" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Sabhan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Biston-Moulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503415v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877732v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ali Abady Mahmoud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5615/bullamerschoorie.375.0013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169599v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169488v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TH2WNT8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217876v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Loreto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arbach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aurino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Al-Arjan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828879v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670447v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117612v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02590716v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2008.92362" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356539v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03918173v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601599v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603556v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wouters" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulelah Al-Tarib" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548082v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601941v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564647v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quante" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preusser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280156v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547993v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564655v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717602v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630138v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717682v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717608v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566268v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566280v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717601v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916841v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373696v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373709v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373716v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373704v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373670v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373692v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373685v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925608v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903930v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925630v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903885v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Al-Maliki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926099v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904007v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926123v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crassard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926108v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926110v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926119v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925833v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926134v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926126v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926153v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926138v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926132v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926155v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926156v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926160v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926171v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926180v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926183v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Gerber" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926175v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926210v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926191v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926206v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquaire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926343v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926348v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926337v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926187v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861786v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843002v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914975v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Dayil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Al Maliki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcolongo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03937234v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566321v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0190" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566308v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0016" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566327v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0122" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311080v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566315v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0045" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479292v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10908" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500392v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500422v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169588v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169594v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997269v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#7778;&#257;li&#7717; Mu&#7717;ammad &#256;l Muray&#7717;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839035v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387592v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih &#194;l Murih" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745546v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'&#206;d Al-Sa'&#206;d" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916980v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/?nb=10&amp;amp;w=tout" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901404v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'id Fayiz al-Sa'id" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/publications/une-halte-dans-la-steppe-les-gravures-rupestres-de-an-jamal-pres-de-%e1%b8%a5ima-regionde-najran-arabie-saoudite/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515223v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144372v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387525v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542793v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daifallah Al Talhi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aug&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553227v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oboussier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932041v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Angevin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931546v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03923858v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974134v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chung-To" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974398v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Stewart" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04222169v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445483v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492991v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492932v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509443v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997895v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671451v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu Wazizeh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548747v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Anzi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997906v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670367v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozan Al-Khatib" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581437v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581420v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581438v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926106v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00684308v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>