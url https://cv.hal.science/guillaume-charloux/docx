--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Charloux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0051-7803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109153634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les oasis de l’Arabie : évolution des peuplements sur la longue durée et interactions Homme-paysage (ancien et moderne).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'âge du Bronze dans l'Arabie du nord-ouest.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’émergence des cités caravanières en péninsule arabique : processus de formation des civilisations antiques et développement des routes de commerce.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’origine des temples de Karnak : recherches sur les édifices antérieurs aux monuments du Nouvel Empire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les caches sacrées dans l’Égypte ancienne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'art rupestre en Arabie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pilotage de programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de la Mission &amp;quot;Oasis de l'Arabie déserte&amp;quot; (Al-Bad, Camel Site et Himà, à la suite de Dûmat al-Jandal et al-Kharj), soutenue par le CNRS, la Saudi Commission for Tourism and National Heritage (SCTH), le MEAE, la King Saud University (KSU), le LabEx Resmed, l'ambassade de France à Riyadh, depuis 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de la mission archéologique de Khaybar (Khaybar Longue durée Archaeological Project [Khaybar LDAP], RCU, Afalula, CNRS), avec Rémy Crassard et Munirah AlMushwah depuis 2020 (8 campagnes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de la mission archéologique d'al-Bad (ancienne Madian / Madyan), avec Samer Sahlah (université du roi Saud, KSU) depuis 2017, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.orient-mediterranee.com/spip.php?article3791</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (10 campagnes).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises et évaluations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé de la Commission consultative des fouilles du Ministère des Affaires étrangère, depuis 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre &amp;quot;expert métier&amp;quot; des commissions régionales d'interclassements de la BAP D du CNRS en 2017 et 2024 (DR2), 2023-2024 (DR6).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert chargé de l'évaluation de l'UMIFRE IFPO - Institut français du Proche-Orient en 2022-2023 par l'HCERES, au sein d'un comité dirigé par Mme C. Verdeil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultant pour RCHeritage (2019 : Neom ; 2021-2022 : Qaryat al-Faw).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre scientifique du LABEX Resmed entre 2010 et 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours externe 42, IR BAP D (CEAlex) en 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapporteur d’articles pour des revues et actes de colloques : Antiquity, Arabian Archaeology and Epigraphy, PSAS, BIFAO, FIFAO, Water History, Orient Express, BAH IFPO, Collantib, Vicino Oriente, Arabian Humanities.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise de projets : Freie Univ. (2016), AAP/MOM (2018), Fonds National Suisse (2022).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques diverses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Section editor, THE THEMATIC DICTIONARY OF ANCIENT ARABIA & Atlas online, Maparabia (Dir. J. Schiettecatte). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ancientarabia.huma-num.fr/dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au Cefrepa et au CFEETK.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité du site Web de l'UMR 8167 (resp. I. Prieto), correspondant pages web des missions archéologiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la revue Arabian Humanities, Cefrepa, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/cy/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités scientifiques et responsabilités administratives passées ou annexes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la cellule archéologique de l'UMR 8167, 2007-2014 et de septembre 2016 à avril 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme Hydroasis, lauréat AAP OPUS 2019, Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du service archéologique du Centre franco-égyptien d'études des temples de Karnak (CFEETK, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cfeetk.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de 2014 à 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de la mission archéologique de Dûmat al-Jandal (Arabie Saoudite) avec Romolo Loreto (université L'Orientale de Naples) de 2010 à 2017. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.orient-mediterranee.com/spip.php?article727</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (7 campagnes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du projet Dûmat al-Jandal (al-Jawf, Arabie Saoudite) : Transformations des lieux de culte et mutations archéologiques liées à l'arrivée de l'Islam soutenu depuis 2011 par le LabEx Resmed (&amp;quot; Investissement d'Avenir &amp;quot;, ANR-10-LABX-72). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.labex-resmed.fr/dumat-al-jandal-al-jawf-arabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable (avec R. Angevin) du programme de publication des fouilles de la cour du Xe pylône à Karnak (Michel Azim, 1975-1977) soutenu par le programme Shelby White and Leon Levy du musée sémitique de l'université Harvard,  </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://whitelevy.dotster.com/whiteLevy/grantees/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2015 à 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Responsable (avec Chr. Thiers) du projet Expressions du pouvoir royal à Karnak. Entre édification de l’espace sacré et construction du territoire urbain, le temple de Ptah à l’étude soutenu par le LabEx Archimède (&amp;quot; Investissement d'Avenir &amp;quot;, ANR-11-LABX-0032-01), de 2015 à 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet EMOAD 2014-2015 (Emergence des oasis de l'Arabie déserte), programme Convergence Paris 4, Investissement d'avenir (dir. J. Schiettecatte).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du sous-volet A2 &amp;quot;Paysages et édifices&amp;quot; du LABEX Resmed (avec Jean-Yves Carrez) entre 2010 et 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultant pour RCHeritage (2019 : Neom ; 2021-2022 : Qaryat al-Faw).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions et allocations de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2025 : Label Archéologie de l’Académie des Inscriptions des Belles-Lettres décerné à la Mission Oasis de l’Arabie déserte.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Lauréat avec Maria Guagnin d'une bourse de la fondation Gerda Henkel pour l'étude du Camel site, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.shh.mpg.de/1066447/guagnin-gerda-henkel-award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 : Lauréat du 1er Prix CLIO pour la recherche archéologique française à l’étranger, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.clio.fr/prixclio/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 : Lauréat d'une allocation de recherche décernée par le programme Shelby White and Leon Levy du musée sémitique de l'université Harvard </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://whitelevy.dotster.com/whiteLevy/grantees/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Lauréat du prix de la fondation Paule Dumesnil décerné par l'AIBL pour l'étude archéologique et épigraphique de l'oasis de Dûmat al-Jandal (Arabie Saoudite)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Lauréat du prix de la fondation américaine Michela Schiff Giorgini pour la première campagne de fouilles archéologiques du temple d’Opet à Karnak</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Bourse « mois chercheur » du CRFJ (mai 2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Lauréat du prix de la fondation Louis de Clercq, décerné par l’Académie des Inscriptions et Belles-Lettres, pour la thèse Artisanat et urbanisation de la Palestine à l’âge du Bronze ancien. Apport de l’étude des céramiques à la structure sociale, sous la direction de J.-D. Forest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Bourse de la fondation Schiff Giorgini (février, mai et juin 2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 : Bourse bilatérale professionnelle du Ministère des Affaires Étrangères français et de l’État égyptien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 : Bourse Lavoisier du Ministère des Affaires Étrangères, accordée par l’Académie des inscriptions et belles-lettres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Doctorat d’Archéologie, université Paris 1, Panthéon-Sorbonne : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanat et urbanisation de la Palestine à l’âge du Bronze ancien. Apport de l’étude des céramiques à la structure sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, soutenue le 14 mars 2006, mention très honorable avec les félicitations du jury à l’unanimité, sous la direction de J.-D. Forest ; président du jury : S. Cleuziou). Doctorant attaché à l’équipe « Du village à l’état au Proche-Orient ancien », ArScan - UMR 7041, Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Diplôme de l’École Biblique et Archéologique Française de Jérusalem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude technologique des poteries de l’âge du Bronze ancien I, provenant de Tell el-Fâr’ah, près Naplouse : la nécropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de P. de Miroschedji et J.-B. Humbert), Bourse Lavoisier du Ministère des Affaires Étrangères, décernée par l’Académie des Inscriptions et Belles-Lettres. Rapport de M. Caquot dans les CRAIBL 146, 2002, p. 995-997</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 : Diplôme d’Études Approfondies en Archéologie, université Paris 1, Panthéon-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’artisanat et l’urbanisation de la Palestine à l’Âge du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de J.-D. Forest et P. de Miroschedji</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : Diplôme d’Études Supérieures, Muséologie, École du Louvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Gaudin (1858-1921), donateur des Musées Nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de A. Caubet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 : Diplôme de Premier Cycle, Histoire de l’art, École du Louvre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994 : Baccalauréat préparé au Lycée militaire de Saint-Cyr-l’École</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coencadrement de thèse avec G. Tallet (université Paris 1) depuis 2024 : Vartin R., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation des animaux dans l’art rupestre en Arabie : analyse stylistique, spatiale et textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paris 1, Programme Jaussen & Savignac.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de Master : Vartin R. 2024, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations bovines dans l’art rupestre de l’Arabie saoudite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mémoire de Master 2, École du Louvre, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse : G. Chung-To (2021-2024, dir. J.-P. van Satëvel), F. Ofaissan (2018-2023, dir. L. Nehmé & J. Rohmer), C. Marquaire (2018, dir. L. Nehmé)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de thèse de doctorat : M. Routhiau, Toulouse, univ. Toulouse 2, 29 avril 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de Master : C. Marquaire (2015-2016), E. Noyer (2018), L. Bigot (2019-2020)(Prof. F. Villeneuve), S. Boudia (2022) (J.-P. Van Staëvel).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d'étudiants en master (terrain et rédaction) : C. Marquaire (2015-2016), L. Bigot (2018-2019).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d'une post-doctorante du LabEx Archimède, S. Boulet, à Karnak (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d'un ingénieur en archéologie du LabEx Archimède, B. Durand, à Karnak (2014-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement et formation avancée d'inspecteurs/Archéologues égyptiens du MoA (M. Ali al-Abady Mahmoud et A.S. ElNasseh), 2014-2016 à Karnak, puis 2017 à Dûmat al-Jandal et 2018 à al-Bad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recrutement et encadrement de chercheurs et ingénieurs CNRS dans le cadre du projet archéologique Khaybar LDAP (RCU/AFALULA/CNRS) : 2021-2024: G. Chung-To, K. Guadagnini, S. MacPhillips, S. Shabo; 2025: R. Perarnau, M.A. Rabbani.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de chercheurs, stagiaires, bénévoles, ouvriers et inspecteurs égyptiens, saoudiens, yéménites et français depuis 2001</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation d’évènements et de formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur du Seminar for Arabian Studies 2024 à Paris (resp. J. Schiettecatte).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur de la Journée d'accueil et de formation des doctorants et post-doctorants de l'UMR 8167, 2016, 2017 et 2018 avec Jérôme Haquet (cellule archéologique de l'UMR Orient et Méditerranée).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matinée sur l'archéologie de l'Arabie saoudite, à Ivry-sur-Seine, avec le soutien du SCAC de l'ambassade de France à Riyadh (H. Rozier et L Gillard), le 28 juin 2018 (invité Samer Sahlah, professeur et responsable du département d'archéologie du collège du tourism et des antiquités de la King Saud University, Riyadh) et 25 juin 2019 (invité Abdallah al-Zahrani, directeur de l'archéologie du Royaume d'Arabie saoudite et directeur du musée national, SCTH, Riyadh).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rencontres sabéennes XIII, le 4-6 juin 2009 à la fondation Cino Del Duca, Paris. Co-organisation avec I. Gajda, J. Schiettecatte et F. Bron, présidence de C. Robin.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exposition « 40 ans d’archéologie française au Yémen » à Sanaa (CEFAS) en octobre 2010, membre du Comité d'organisation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : initiateur de la formation CNRS sur la prévention des risques professionnels sur les chantiers archéologiques à l’étranger (avec Yann Auger et Janine Wybier, CNPS - formation nationale INSHS).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interviews, vidéos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenationalnews.com/news/gulf/2024/09/19/amazing-secrets-of-the-nabataeans-in-arabia-revealed-in-groundbreaking-study/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cnrs.fr/fr/presse/decouverte-dimmenses-fortifications-datees-de-4000-ans-dans-le-nord-ouest-de-larabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.afalula.com/la-decouverte-dun-long-rempart-protegeant-loasis-de-khaybar-revolutionne-lhistoire-de-la-peninsule-arabique/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gulf-insider.com/discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.newsweek.com/archaeologists-find-nine-mile-long-ancient-fortification-desert-oasis-1860406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://phys.org/news/2024-01-discovery-immense-fortifications-dating-years.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencetimes.com/articles/48159/20240114/4-000-year-old-9-mile-long-rampart-enclosing-saudi.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.smithsonianmag.com/smart-news/this-arabian-walled-oasis-was-built-4000-years-ago-to-protect-from-raiders-180983607/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://techzle.com/a-bronze-age-desert-fortress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenewstribune.com/news/nation-world/world/article284183418.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.caminteresse.fr/histoire/une-immense-oasis-fortifiee-de-4-000-ans-decouverte-dans-le-desert-darabie-11191968/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.futura-sciences.com/sciences/actualites/archeologie-decouverte-oasis-entouree-immense-muraille-14-km-il-y-4-000-ans-110695/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lejournaldesarts.fr/patrimoine/un-mur-denceinte-de-4-000-ans-mis-au-jour-en-arabie-saoudite-170411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lequotidiendelart.com/articles/25063-d%C3%A9couverte-d-une-oasis-fortifi%C3%A9e-en-arabie-saoudite.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.science-et-vie.com/science-et-culture/fortications-immenses-oasis-arabie-4000-ans-123123.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciencepost.fr/ancienne-oasis-fortifiee-arabie-saoudite/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://skynews.icu/science/572520-4000-year-old-ancient-fortification-unearthed-in-northwest-arabia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://skynews.icu/science/551254-discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenationalnews.com/weekend/2024/01/19/4000-year-old-defensive-wall-found-at-site-of-prophet-mohammed-battlefield/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'à 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lefigaro.fr/voyages/en-arabie-saoudite-l-extraordinaire-site-archeologique-de-khaybar-revele-au-monde-20221130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lexpress.fr/monde/proche-moyen-orient/en-arabie-saoudite-avec-les-archeologues-francais-a-la-recherche-de-la-memoire-du-pays-GACCD4W725AHJDMLIUOPZCAQZ4/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lejournal.cnrs.fr/diaporamas/des-dromadaires-aux-pieds-dargile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cnrs.fr/en/rock-art-life-sized-sculptures-dromedaries-found-saudi-arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.nytimes.com/2018/02/15/science/camels-sculptures-desert-saudi-arabia.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.franceinter.fr/histoire/des-sculptures-novatrices-de-dromadaires-decouvertes-en-arabie-saoudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.nationalgeographic.com.es/historia/actualidad/descubren-grandes-relieves-dromedarios-unas-rocas-arabia-saudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_12385/6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.haaretz.com/archaeology/MAGAZINE-2-000-year-old-life-size-camel-art-found-in-heart-of-saudi-arabian-des-1.5812024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lejournaldesarts.fr/patrimoine/premieres-recherches-sur-les-mysterieuses-sculptures-rupestres-en-arabie-saoudite-136159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lapresse.ca/sciences/decouvertes/201802/27/01-5155419-mysteres-et-sculptures-de-chameaux-dans-le-desert-saoudien.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.asianage.com/world/middle-east/280218/rock-art-and-mystery-ancient-camel-sculptures-in-saudi-desert.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://premium.lefigaro.fr/culture/2018/03/01/03004-20180301ARTFIG00009-arabie-saoudite-le-mystere-des-chameaux-sculptes-il-y-a-plus-de-2000-ans-reste-entier.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://gulfnews.com/news/gulf/saudi-arabia/2-000-year-old-sculpture-found-in-saudi-desert-1.2181812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.elmundo.es/ciencia-y-salud/ciencia/2018/02/20/5a8b013d268e3ebd738b47fb.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.descopera.ro/istorie/16987790-descoperire-fara-precedent-in-desertul-din-arabia-saudita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.infogyor.hu/hirek/olvas/permalink:eletnagysagu-teveszobrok-a-sivatag-kozepen-2018-02-15-154128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.laregione.ch/culture/arte/1241359/carovana-di-cammelli-scolpita-nella-roccia-in-arabia-saudita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedaily.com/releases/2018/02/180213084405.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.hubertraguet.com/actualite/actualites-photographiques-selection/parution-reportage-photographique-camel-site-dans-carnets-de-science/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenationalnews.com/gulf-news/2021/11/08/saudi-arabia-could-have-hundreds-of-thousands-of-archaeological-finds/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cfeetk.cnrs.fr/index.php?page=Modele%203D%20de%20la%20favissa%20du%20temple%20de%20Ptah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=DArglBiUkgc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=Zzz7XRdbSAc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=n0MA1WnFkpg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=9OhmodqNwdg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lefigaro.fr/culture/2015/03/04/03004-20150304ARTFIG00305-karnak-decouverte-de-38-objets-de-culte-au-temple-de-ptah.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.livescience.com/60484-egyptian-statues-found-in-pit.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.livescience.com/60485-photos-ancient-egyptian-sphinx-buried-in-pit.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lalibreriaculturale.altervista.org/scoperta-una-ricca-favissa-a-karnak/?doing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_wp_cron=1524470944.2691199779510498046875</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=lIatWR1frSU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouillera, fouillera pas ?, ou les incertitudes de l’archéologie française en Egypte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Note dans les « nouvelles de l’égyptologie », Bulletin de la Société Française d’Egyptologie 162, 2005, p. 4</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Farès H. 30 juin 2004, « Karnak fascine toujours », Al-Ahram Hebdo.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Villeneuve E. août 2003, « Les murs du temple livrent leurs secrets », Le Monde de la Bible 54, p.58.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age funerary practices in the Khaybar oasis, Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (5), pp.109. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-026-02481-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian Neolithic agropastoral communities from Asifir, Northwestern Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dinies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.130. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-025-02234-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into Early Islamic Hydro‐Agricultural Strategies in Northwest Arabia: A Geoarchaeological Study of al‐Bint Dam (Sadd al‐Bint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (5), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.70030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Production at the Khaybar Walled Oasis During the Mid/Late Third-Early Second Millennium BCE: Evidence for a Burnished Ware Horizon in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Walled Oases Complex in north-west Arabia: evidence for a long-term settlement model in the desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Alonazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Project Gallery, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nabataean monumental rock‐cut tombs of Mughāyir Shuʿayb and al‐Aṣīfir in the oasis of al‐Badʿ (Saudi Arabia): Preliminary architectural study and spatial organisation of the necropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bigot-Démereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Badaiwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Larché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in Al-Bad‘ (Tabuk Province), Season 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Alorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bronze Age town in the Khaybar walled oasis: Debating early urbanization in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0309963. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fortifications monumentales vieilles de 4000 ans dans l'oasis de Khaybar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 628, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Year 1 (2020-2021, Seasons One and Two)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ramparts of Khaybar. Multiproxy investigation for reconstructing a Bronze Age walled oasis in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Bronze Age stone tool assemblage from al-Badʿ Oasis in northern Arabia: a technological and functional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Oniri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00758914.2023.2258702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protohistoric and antique landscapes of Qaryat al-Faw. The Saudi Heritage Commission Archaeological Mapping Project (2021–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Alanizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Darchambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Prioletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.45-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protohistoric and Antique Landscapes of Qaryat al-Faw. The Saudi Heritage Commission Archaeological Mapping Project (2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Alonazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Darchambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.45-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in al-Badʻ (Tabuk Province), 2019 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, 25-36, 192-214 (plates)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route de l'encens et pistes caravanières en Arabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 415 (Janvier-février 2023), pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceological analysis of lithics from the Camel Site, al-Jawf, Saudi Arabia: an experimental approach to identifying mineral processing activities using silcrete tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Clemente-Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.93. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01559-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumental Sandstone Reliefs from the Neolithic: New Insights from the Camel Site in Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ancient Near East Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, X (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03728911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-sized Neolithic camel sculptures in Arabia: A scientific assessment of the craftsmanship and age of the Camel Site reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103165. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rock art tradition of life-sized, naturalistic engravings of camels in Northern Arabia: new insights on the mobility of Neolithic populations in the Nafud Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (389), pp.1301-1309. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2022.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in al-Bad' (Tabuk Province) - 2018 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Badaiwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saud Almadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site First field season, 2018 report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alqaeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression rupestre en Arabie. Une histoire oubliée des peuples du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in Al-Bad' (Tabuk Province) - 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shifting Nile and the origins and development of ancient Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M.S. Elnasseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (382), pp.919-939. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2021.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Camel Site et ses sculptures préhistoriques monumentales de dromadaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “walled oases” phenomenon. A study of the ramparts in Dūmat al‐Jandal and other pre‐Islamic sites in north‐western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Almalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alqaeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/AAE.12177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03172350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire iconographique du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dromadaires gravés en grandes dimensions. Un art rupestre monumental méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madian revealed ? Assessing the history and archaeology of the oasis of al-Badʿ in north-western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.SEC.5.129522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marking the sacral landscape of a north Arabian oasis: a sixth-millennium BC monumental stone platform and surrounding burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (375), pp.601-621. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Palaeolithic sites around Al-Badʾ, north-western Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on at-Tuwayr, an Eastern Nabataean site ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jordan Journal for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Third International Conference on Petra and Nabataean Culture, 14 (4), pp.97-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-sized camel depictions in western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.85-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Hausleiter A., Eichmann R. et al-Najem M. (éd.) 2018. Taymā’ I. Archaeological exploration, palaeoenvironment, cultural contacts. Oxford : Archaeopress, Deutsches Archäologisches Institut Orient-Abteilung et Saudi Commission for Tourism and National Heritage. 267 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal. 2010-2011 Seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.108-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of rock relief in ancient Arabia: new evidence from the Jawf Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussain Al-Khalifah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Al-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Schwerdtner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (361), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping an ancient qanat system in a northern Arabian urbanized oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.31-51. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12685-017-0203-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et modalités du peuplement d'une oasis du Nord-Ouest de l'Arabie. Sept campagnes (2010-2017) sur le site de Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.11-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The afterlife of Egyptian statues: a cache of religious objects in the temple of Ptah at Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abd Al-Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (359), pp.1189-1204. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Kharj 2011–2012. 1st and 2nd seasons of the Saudi-French Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.147-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine de Ptah à Karnak. Nouvelles données de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed Sayed Elnasseh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de Karnak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.93-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubian technology in northern Arabia: Impact on interregional variability of Middle Paleolithic industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the fourth season (2011) of the Madâ’in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew T. Fiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Al-Sabhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, 109-145, pl. 5.1-5.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple « primitif » de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Biston-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early temple of Ptah at Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple &amp;quot;primitif&amp;quot; de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ali Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Biston-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.125-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueting in a Northern Arabian Oasis: A Nabataean Triclinium at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Schools of Oriental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 375, pp.13-34. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5615/bullamerschoorie.375.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lihyān to the Nabataeans: Dating the End of the Iron Age in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.297-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabataean or not? The ancient necropolis of Dumat. First stage: a reassessment of al-Dayel's excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.186-213. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma II, The 2011 report of the Saudi-Italian-French archaeological project at Dûmat al-Jandal, Saudi Arabia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aurino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Al-Arjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saudi Commission for Tourism and Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième et quatrième campagnes de la mission Qatabân à Hasî, Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.227-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalismes céramiques en Jordanie à l'âge du Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (2), pp.202-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des investigations archéologiques de la mission d’étude du temple d’Opet à Karnak (2006-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152 (3), pp.1305-1359. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2008.92362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02590716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique aux lignes peintes. Étude d'un fossile directeur de l'âge du Bronze ancien au Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.13-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des céramiques et évolution sociale en Palestine de la fin du IVè au IIIè millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux vestiges des sanctuaires du Moyen Empire à Karnak. Les fouilles récentes des cours du VIe pylône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 160, pp.26-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnak. Au coeur du temple d'Amon-Rê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 411, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaudin et les premières campagnes de fouilles à Yortan et à Aphrodisias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Final results and perspectives (2020-2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bone meet GIS: Contributing to the study of the lifestyle evolution in the ancient oasis of al-Badʿ (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulelah Al-Tarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Dec 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Production in Dadan (al-ʿUlā) and Khaybar Oases during the Bronze Age: A Regional Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zayed National Museum; International Association for the Study of Ancient Arabia, Dec 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05548082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Eating Flesh is unprovoked murder”. Long-term faunal consumption in al-Bad‘ Oasis, Saudi Arabia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulelah Al-Tarib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of Southwest Asia and Adjacent Areas (ASWA) 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Carl Friedrich von Siemens, May 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term faunal consumption in al-Bad‘ Oasis (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AZAP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-scale Late Pleistocene-Holocene geomorphological and palaeoenvironmental evolution in NW Arabia : the case of the Khaybar region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Preusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Bronze Age Settlement and Necropolis in al-Bad‘ Oasis (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Bint Dam: A spectacular Hydraulic Monument of Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Preserving Epigraphic and Archaeological Heritage: The Case of Al-Ha’it Oasis in Ha’il province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Tourism and Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ha’il, Oct 2025, Hail, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Regional Ceramic Traditions in Northwest Arabia: From the Bronze to the Iron Age. New insights from Dadan and Khaybar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Arcaheology of the Ancient Near-East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05547993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary investigation of funerary structures in Northwestern Saudi Arabia: Insights from the Khaybar region (Late Chalcolithic to Late Bronze Age)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech of the Representative of the Symposium participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Faw Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Oct 2024, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedentarization in North-West Arabia during the Bronze Age. Insights from Khaybar and other regional oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northwest Arabia during Late Antiquity: crisis or transformation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 57th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04630138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Dupinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qaryat al-Faw Oasis over the Long Term. Results of the Saudi Heritage Commission Archaeological Mapping Project (2021-2022).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Faw Archaeological Area. Scientific Symposium on the Cultural Landscape of Al-Faw Archaeological Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The field of possibilities: Early crops in north-western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement change and continuity through the Islamic period in the Khaybar Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaybar, a land of complex legacies from prehistory to modern time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla, Wonder of Arabia Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFalula; RCU, Feb 2024, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Sculpture of Camels and Equids in the Desert. The Camel Site Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla, Wonder of Arabia Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula; RCU, Feb 2024, Beijing/Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Seasons 7 & 8 (Fall 2023 & Winter 2024) and main results of the eight field seasons (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OAsis Workshop - 6th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Bronze Age Town in Khaybar Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Press Conference (Royal Commision for AlUla)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commision for AlUla, Nov 2024, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 5 and 6 (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de résidences scientifiques de l’Ambassade de France à Riyad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAC, ambassade de France à Riyadh, Sep 2023, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla Autumn 2023 Evening Talks RCU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commisison for AlUla (RCU); Ministry of Education Bldg in Aziziyah, Oct 2023, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience in the desert: the 4.2 BP climatic event and the walled oasis complex in North-Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla World Archaeology Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commission for AlUla (RCU), Sep 2023, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASOR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASOR, Nov 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’évolution des paysages oasiens sur la longue durée. La question des oasis fortifiées d’Arabie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Vivre sur des marges désertiques : paysages et sociétés oasiens d’Egypte et d’Arabie dans l’Antiquité » (9e édition des Journées de l’Histoire 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, Institut du Monde Arabe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie des oasis d’Arabie septentrionale. Nouvelles données et problématiques de recherche sur la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Paris 1 Panthéon-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. B. Mutin, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University, Nov 2023, Columbus (Ohio), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Walled Oasis Phenomenon&amp;quot; in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Sabéennes XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oasis d’al-Badʿ, l’ancienne Madyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Riyadh, Arabie saoudite. pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 3 and 4 (2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula Workshop 4 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Al-Maliki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingrid Périssé; Abdullah AlZahrani, Dec 2022, Riyadh, Arabie saoudite. pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingrid Périssé; Abdullah AlZahrani, Dec 2022, Riyadh, Arabie saoudite. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Neolithic Reliefs of Camels and Equids. The Camel Site Archaeological Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camel Carving Site and Its Cultural Significance from a World Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission of the Saudi Ministry of Culture, Sep 2022, Sakaka, Jouf, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Riyadh, Saudi Arabia. pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project. Objectives and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFALULA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFALULA, Apr 2021, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project : First Preliminary Results (Year 1, 2020-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCU Archaeological Team Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site Archaeological Project. New results and future orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Virtual Forum on the Archeological Discoveries in Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Saudi Ministry of Culture, Nov 2021, Online, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AlBad (Ancient Madyan) Archaeological Project (2017-2020 seasons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Virtual Forum on the Archeological Discoveries in Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Saudi Ministry of Culture, Nov 2021, Online, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIG à l’échelle d’un site : un outil pour la cartographie et l’analyse des vestiges et des occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Technicotop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 8167 Orient &amp; Méditerranée, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Project. Objectives and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 54. Special Session Revealing cultural landscapes in northwest Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cordoba, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oasis de l’Arabie du nord-ouest : éléments de réflexion et place de Khaybar à l'époque préislamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéorient, MOM, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major archaeological discoveries in northern Arabia. The oasis of Dûmat al-Jandal (ancient Adummatu) and its surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Saudi Arabia Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King Abdullah University of Science and Technology (KAUST), Feb 2020, Jeddah, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel site. A Monumental Prehistoric Site in Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saudi Arabia National Museum, Feb 2020, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier une oasis d’Arabie septentrionale. Pratiques méthodologiques et premiers résultats sur le site d’al-Bad’ (supposée ancienne Madian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences - Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISTRA, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The western rampart in Dûmat al-Jandal oasis. How to protect an urban and agricultural landscape in Pre-Islamic Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur l’Arabie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARSCAN, Jun 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madian, al-Bad’ and the archaeology of Neom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence. Résidence de l’ambassadeur de France à Riyadh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France, SCAC, Sep 2019, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent archaeological discoveries in the Jawf Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jouf University, Oct 2019, Sakaka, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des oasis d’Arabie. Étude de cas : al-Bad‘ et Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Amis de Larsa, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflection on some rock art traditions of large-sized camels in western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leiden, Jul 2019, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oasis d’al-Bad’ et le pays de Madian. Premier état de la réflexion et résultats des campagnes 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 (F. Villeneuve), Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un culte des dromadaires en Arabie ? La découverte du Camel Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pleinière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex RESMED, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hidden major Nabataean oasis in Saudi Arabia : al-Bad’ (supposed ancient Madian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King Saud University, Nov 2018, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nabataeans in the Jawf Region (Northern Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Petra and the Nabataean Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jordan, Jun 2018, Petra, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caches &amp;quot;sacrées&amp;quot; dans l’Égypte ancienne à la lumière d’une découverte récente dans le temple de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1, Arscan (P. Butterlin), Sep 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept campagnes (2010-2017) dans l’oasis de Dûmat al-Jandal. Principaux résultats de la composante française de la mission archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 (F. Villeneuve), Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et modalités du peuplement d’une oasis du nord-ouest de l’Arabie saoudite. Sept campagnes (2010-2017) sur le site de Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et Belles-lettres, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in Madā'in Sālih/Hegra during the late pre-Islamic period. The excavations of Area 1 in the ancient city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Museum, Aug 2017, Londres, United Kingdom. pp.47-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility in Dûmat al-Jandal (Northwestern Arabia) : the ’Camel Site’ Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 2018. Mobility in Ancient Arabia Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Apr 2018, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancient North Arabian inscriptions from the Dūmat al-Jandal (Saudi Arabia) area and their archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Museum, Aug 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven Archaeological Seasons in the Oasis of Dûmat al-Jandal (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st KSA Antiquities Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Saudi Ministry of Culture, Nov 2017, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First season at Al-Bad, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office of the governor of the region of Al-Bad’, Nov 2017, AlBad, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collect, transport, protect. Brief characterization of the ancient and modern hydraulic structures of an oasis in Northern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIes Rencontres internationales d’archéologie et d’histoire d’Antibes : From refugia to oases : Living in arid environments from prehistoric times to the present day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Antibes, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes récentes à la frontière orientale du royaume nabatéen : l’ancienne Dumat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France, Mar 2017, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caches &amp;quot;cultuelles&amp;quot; dans l’Égypte antique à la lumière d’une découverte récente au temple de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association égyptologique du Gard, Jan 2017, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal. Oasis du nord de l’Arabie et carrefour caravanier sur les pistes transarabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Troubadours, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une oasis antique et moderne : approche méthodologique et principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 (G. Gernez), Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Known and unknown archaeological monuments in the Dūmat al-Jandal oasis in Saudi Arabia : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of Arabian Studies, 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Londres, United Kingdom. pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Saudi-Italian-French Archaeological Project at Dumat al-Jandal: 2010 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Dayil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Al Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marcolongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sabéennes 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Moscow, Russia. pp.131-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on the Pre-Islamic Ceramics from the Khaybar Oasis (Saudi Arabia). First Technological and Morphological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art [Arabian]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, , 2023, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badʿ (al-) [ancient Madian]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, , 2023, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ṭuwayr (al-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, 2023, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bâtiment A de Ḥaṣī (Yémen) : palais des princes haṣbaḥides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iwona Gajda; Françoise Briquel Chatonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabie – Arabies. Volume offert à Christian Julien Robin par ses collègues, ses élèves et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.377-408, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dūmat al-Jandal [ancient Adummatu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, 2023, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification of ‘sacred’ caches in ancient Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ali Abady Mahmoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélia Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statues in Context. Production, Meaning and (Re)uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-196, 2019, 978-90-429-3807-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02479292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site. Rock reliefs of life-sized camels and equids in the Arabian desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Capodiferro; Sara Colantonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads of Arabia (Rome)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa, pp.63-73, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il &amp;quot;Camel Site&amp;quot;. Rilievi rupestri di cammelli a grandezza naturale nel deserto Arabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Capodiferro; Sara Colantonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads of Arabia. Tesori archeologici dell’Arabia Saudita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa, pp.63-73, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology transfer or local invention ? A water collecting system in the northern arabian desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Schwerdtner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Purdue, Julien Charbonnier, Lamya Khalidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.251-268, 2018, 2-904110-60-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opet Temple courtyard excavations: a new zooarchaeological study for Karnak (Luxor, Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjan Mashkour and Mark Beech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9. In honour of Hans-Peter Uerpmann and François Poplin. edited by Marjan Mashkour and Mark Beech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.378-387, 2017, 978-1-78297-844-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of four seasons of survey in the Province of Najrān (Saudi Arabia) – 2007-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ṣāliḥ Muḥammad Āl Murayḥ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Arabia and its Neighbours. Phenomena of Intercultural Contacts 14. RENCONTRES SABEENNES (ABADY XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Yamāma (Area N6): Sounding 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémie Schiettecatte; Abdelaziz al-Ghazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Kharj I. Report on two excavation seasons in the oasis of al-Kharj (2011–2012). Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saudi Commission for Tourism and Antiquities, pp.145-166, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of four seasons of survey in the Province of Najrān (Saudi Arabia) – 2007-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Âl Murih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Gerlach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Arabia and its Neighbours. Phenomena of Intercultural Contacts. Proceedings of the 14th Rencontres Sabéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reichert Verlag, pp.11-46, 2015, Archäologische Berichte aus dem Yemen, XIV, 9783954900879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sanctuaire rupestre au dieu dhū-Samāwī à ʿān Halkān (Arabie Saoudite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa'Îd Al-Sa'Îd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sachet &amp; Christian Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieux et déesses d'Arabie. Images et représentations. Actes de la table ronde tenue au Collège de France (Paris) les 1er et 2 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.119-128, 2012, Orient &amp; Méditerranée 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour du Xe pylône à Karnak. Les fouilles de Michel Azim de 1975 à 1977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, BiGen 75, 9782724710113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stopover in the Steppe. The rock carvings of ʿĀn Jamal near Ḥimà (Region of Najrān, Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa'id Fayiz al-Sa'id</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Robin; Jérémie Schiettecatte; Sa id Fāyiz al-Sa‘īd; Mounir Arbach; Guillaume Charloux; Hédi Dridi. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres; Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.472, 2022, 978-2-87754-688-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اليمن موطن الآثار</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre français d’archéologie et de sciences sociales. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple de Ptah à Karnak III. La favissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français d'archéologie orientale, 55, 2019, Bibliothèque générale, 978-2-7247-0744-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen. Terre d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Geuthner; CEFAS, 2016, 9782705339395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Third Excavation Season (2010) of the Madâ'in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daifallah Al Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Nehmé, D. al-Talhi, F. Villeneuve. Riyadh, Saudi Commission for Tourism and Antiquities, 326 p., 2014, Series of Archaeological Refereed Studies, 23, 978-603-8136-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvis du temple d'Opet à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Oboussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BiGen, Ifao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvis du temple d’Opet à Karnak. Exploration archéologique (2006-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Oboussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO; Cfeetk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BiGen 41, 9782724706086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnak avant la XVIIIe dynastie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soleb, 2011, études d'égyptologie 11, 978-2-9181-57-02-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art rupestre en Arabie. Une histoire oubliée des peuples du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 407, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaybar through time. First results of the Khaybar Longue Durée Archaeological Project (2020−2021) in the light of historical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (Supplement), Archaeopress, pp.57-84, 2022, Revealing Cultural Landscapes in Northwest Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site reliefs — an investigation of the site’s original layout and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (Supplement), Archaeopress, pp.105-128, 2022, Revealing Cultural Landscapes in Northwest Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 6. The 2015-2016 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 5. The 2014-2015 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 4. The 2013 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 3. The 2012 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 2. The 2011 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal. 2800 years of History in the Kingdom of Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Fourth Excavation Season (2011) of the Madâ'in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu Wazizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delhopital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the second season (2009) of the Madâ'in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daifallah Al Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Anzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00548747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 1. 2010 Report of the Saudi-Italian-French Archaeological Project at Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report of the First season of the Saudi-French mission in al-Yamāma. Al-Kharj area (20 September-21 October 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozan Al-Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième campagne de la Mission archéologique franco-saʿūdienne dans la région de Najrān. Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Qatabān. Rapport de la 4e campagne de fouille sur le site de Ḥaṣī (Yémen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième campagne de la Mission archéologique franco-saʿūdienne dans la région de Najrān. Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Islamic Pottery from the Oasis of Khaybar - Saudi Arabia. First Technological and Morphological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 55</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926106v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat et urbanisation de la Palestine à l'âge du Bronze ancien. Apport de l'étude des céramiques à la structure sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Panthéon-Sorbonne - Paris I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00684308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId407"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Charloux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0051-7803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109153634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les oasis de l’Arabie : évolution des peuplements sur la longue durée et interactions Homme-paysage (ancien et moderne).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'âge du Bronze dans l'Arabie du nord-ouest.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’émergence des cités caravanières en péninsule arabique : processus de formation des civilisations antiques et développement des routes de commerce.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’origine des temples de Karnak : recherches sur les édifices antérieurs aux monuments du Nouvel Empire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les caches sacrées dans l’Égypte ancienne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'art rupestre en Arabie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pilotage de programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de la Mission &amp;quot;Oasis de l'Arabie déserte&amp;quot; (Al-Bad, Camel Site et Himà, Dûmat al-Jandal et al-Kharj), soutenue par le CNRS, la Saudi Commission for Tourism and National Heritage (SCTH), le MEAE, la King Saud University (KSU), le LabEx Resmed, l'ambassade de France à Riyadh, depuis 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de la mission archéologique de Khaybar (Khaybar Longue durée Archaeological Project [Khaybar LDAP], RCU, Afalula, CNRS), avec Rémy Crassard et Munirah AlMushwah depuis 2020 (8 campagnes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de la mission archéologique d'al-Bad (ancienne Madian / Madyan), avec Samer Sahlah (université du roi Saud, KSU) depuis 2017, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.orient-mediterranee.com/spip.php?article3791</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (10 campagnes).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertises et évaluations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé de la Commission consultative des fouilles du Ministère des Affaires étrangère, depuis 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre &amp;quot;expert métier&amp;quot; des commissions régionales d'interclassements de la BAP D du CNRS en 2017 et 2024-2026 (DR2), 2023-2024 (DR6).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert chargé de l'évaluation de l'UMIFRE IFPO - Institut français du Proche-Orient en 2022-2023 par l'HCERES, au sein d'un comité dirigé par Mme C. Verdeil.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultant pour RCHeritage (2019 : Neom ; 2021-2022 : Qaryat al-Faw).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre scientifique du LABEX Resmed entre 2010 et 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury de concours externe 42, IR BAP D (CEAlex) en 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapporteur d’articles pour des revues et actes de colloques : Antiquity, Arabian Archaeology and Epigraphy, PSAS, BIFAO, FIFAO, Water History, Orient Express, BAH IFPO, Collantib, Vicino Oriente, Arabian Humanities, Paléorient.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise de projets : Freie Univ. (2016), AAP/MOM (2018), Fonds National Suisse (2022).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités scientifiques diverses</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Section editor, THE THEMATIC DICTIONARY OF ANCIENT ARABIA & Atlas online, Maparabia (Dir. J. Schiettecatte). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ancientarabia.huma-num.fr/dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au Cefrepa et au CFEETK.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité du site Web de l'UMR 8167 (resp. I. Prieto), correspondant pages web des missions archéologiques.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la revue Arabian Humanities, Cefrepa, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/cy/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités scientifiques et responsabilités administratives passées ou annexes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la cellule archéologique de l'UMR 8167, 2007-2014 et de septembre 2016 à avril 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du programme Hydroasis, lauréat AAP OPUS 2019, Sorbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du service archéologique du Centre franco-égyptien d'études des temples de Karnak (CFEETK, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cfeetk.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) de 2014 à 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur de la mission archéologique de Dûmat al-Jandal (Arabie Saoudite) avec Romolo Loreto (université L'Orientale de Naples) de 2010 à 2017. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.orient-mediterranee.com/spip.php?article727</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (7 campagnes).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du projet Dûmat al-Jandal (al-Jawf, Arabie Saoudite) : Transformations des lieux de culte et mutations archéologiques liées à l'arrivée de l'Islam soutenu depuis 2011 par le LabEx Resmed (&amp;quot; Investissement d'Avenir &amp;quot;, ANR-10-LABX-72). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.labex-resmed.fr/dumat-al-jandal-al-jawf-arabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable (avec R. Angevin) du programme de publication des fouilles de la cour du Xe pylône à Karnak (Michel Azim, 1975-1977) soutenu par le programme Shelby White and Leon Levy du musée sémitique de l'université Harvard,  </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://whitelevy.dotster.com/whiteLevy/grantees/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de 2015 à 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-Responsable (avec Chr. Thiers) du projet Expressions du pouvoir royal à Karnak. Entre édification de l’espace sacré et construction du territoire urbain, le temple de Ptah à l’étude soutenu par le LabEx Archimède (&amp;quot; Investissement d'Avenir &amp;quot;, ANR-11-LABX-0032-01), de 2015 à 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet EMOAD 2014-2015 (Emergence des oasis de l'Arabie déserte), programme Convergence Paris 4, Investissement d'avenir (dir. J. Schiettecatte).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du sous-volet A2 &amp;quot;Paysages et édifices&amp;quot; du LABEX Resmed (avec Jean-Yves Carrez) entre 2010 et 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Consultant pour RCHeritage (2019 : Neom ; 2021-2022 : Qaryat al-Faw).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinctions et allocations de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026-2027, 2024-2025 : Label Archéologie de l’Académie des Inscriptions des Belles-Lettres décerné à la Mission Oasis de l’Arabie déserte.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025, 2017 : Lauréat du 1er Prix CLIO pour la recherche archéologique française à l’étranger, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.clio.fr/prixclio/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 : Lauréat avec Maria Guagnin d'une bourse de la fondation Gerda Henkel pour l'étude du Camel site, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.shh.mpg.de/1066447/guagnin-gerda-henkel-award</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 : Lauréat d'une allocation de recherche décernée par le programme Shelby White and Leon Levy du musée sémitique de l'université Harvard </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://whitelevy.dotster.com/whiteLevy/grantees/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 : Lauréat du prix de la fondation Paule Dumesnil décerné par l'AIBL pour l'étude archéologique et épigraphique de l'oasis de Dûmat al-Jandal (Arabie Saoudite)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Lauréat du prix de la fondation américaine Michela Schiff Giorgini pour la première campagne de fouilles archéologiques du temple d’Opet à Karnak</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007 : Bourse « mois chercheur » du CRFJ (mai 2007)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Lauréat du prix de la fondation Louis de Clercq, décerné par l’Académie des Inscriptions et Belles-Lettres, pour la thèse Artisanat et urbanisation de la Palestine à l’âge du Bronze ancien. Apport de l’étude des céramiques à la structure sociale, sous la direction de J.-D. Forest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Bourse de la fondation Schiff Giorgini (février, mai et juin 2006)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002-2003 : Bourse bilatérale professionnelle du Ministère des Affaires Étrangères français et de l’État égyptien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001-2002 : Bourse Lavoisier du Ministère des Affaires Étrangères, accordée par l’Académie des inscriptions et belles-lettres</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 : Doctorat d’Archéologie, université Paris 1, Panthéon-Sorbonne : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artisanat et urbanisation de la Palestine à l’âge du Bronze ancien. Apport de l’étude des céramiques à la structure sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, soutenue le 14 mars 2006, mention très honorable avec les félicitations du jury à l’unanimité, sous la direction de J.-D. Forest ; président du jury : S. Cleuziou). Doctorant attaché à l’équipe « Du village à l’état au Proche-Orient ancien », ArScan - UMR 7041, Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2002 : Diplôme de l’École Biblique et Archéologique Française de Jérusalem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude technologique des poteries de l’âge du Bronze ancien I, provenant de Tell el-Fâr’ah, près Naplouse : la nécropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de P. de Miroschedji et J.-B. Humbert), Bourse Lavoisier du Ministère des Affaires Étrangères, décernée par l’Académie des Inscriptions et Belles-Lettres. Rapport de M. Caquot dans les CRAIBL 146, 2002, p. 995-997</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 : Diplôme d’Études Approfondies en Archéologie, université Paris 1, Panthéon-Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’artisanat et l’urbanisation de la Palestine à l’Âge du Bronze ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de J.-D. Forest et P. de Miroschedji</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998 : Diplôme d’Études Supérieures, Muséologie, École du Louvre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Gaudin (1858-1921), donateur des Musées Nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de A. Caubet</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 : Diplôme de Premier Cycle, Histoire de l’art, École du Louvre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994 : Baccalauréat préparé au Lycée militaire de Saint-Cyr-l’École</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coencadrement de thèse avec G. Tallet (université Paris 1) depuis 2024 : Vartin R., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation des animaux dans l’art rupestre en Arabie : analyse stylistique, spatiale et textuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Paris 1, Programme Jaussen & Savignac.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction de Master : Vartin R. 2024, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations bovines dans l’art rupestre de l’Arabie saoudite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mémoire de Master 2, École du Louvre, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité de suivi de thèse : G. Chung-To (2021-2024, dir. J.-P. van Satëvel), F. Ofaissan (2018-2023, dir. L. Nehmé & J. Rohmer), C. Marquaire (2018, dir. L. Nehmé), C. Furstos (2025-2026, dir. J.-P. Van Staëvel)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de thèse de doctorat : M. Routhiau, Toulouse, univ. Toulouse 2, 29 avril 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Jury de Master : C. Marquaire (2015-2016), E. Noyer (2018), L. Bigot (2019-2020)(Prof. F. Villeneuve), S. Boudia (2022) (J.-P. Van Staëvel).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d'étudiants en master (terrain et rédaction) : C. Marquaire (2015-2016), L. Bigot (2018-2019), R. Vartin (2023-2024).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d'une post-doctorante du LabEx Archimède, S. Boulet, à Karnak (2015-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d'un ingénieur en archéologie du LabEx Archimède, B. Durand, à Karnak (2014-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement et formation avancée d'inspecteurs/Archéologues égyptiens du MoA (M. Ali al-Abady Mahmoud et A.S. ElNasseh), 2014-2016 à Karnak, puis 2017 à Dûmat al-Jandal et 2018 à al-Bad.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recrutement et encadrement de chercheurs et ingénieurs CNRS dans le cadre du projet archéologique Khaybar LDAP (RCU/AFALULA/CNRS) : 2021-2024: G. Chung-To, K. Guadagnini, S. MacPhillips, S. Shabo; 2025: R. Perarnau, M.A. Rabbani.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement de chercheurs, stagiaires, bénévoles, ouvriers et inspecteurs égyptiens, saoudiens, yéménites et français depuis 2001</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation d’évènements et de formations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisateur du Seminar for Arabian Studies 2024 à Paris (resp. J. Schiettecatte).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisateur de la Journée d'accueil et de formation des doctorants et post-doctorants de l'UMR 8167, 2016, 2017 et 2018 avec Jérôme Haquet (cellule archéologique de l'UMR Orient et Méditerranée).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Matinée sur l'archéologie de l'Arabie saoudite, à Ivry-sur-Seine, avec le soutien du SCAC de l'ambassade de France à Riyadh (H. Rozier et L Gillard), le 28 juin 2018 (invité Samer Sahlah, professeur et responsable du département d'archéologie du collège du tourism et des antiquités de la King Saud University, Riyadh) et 25 juin 2019 (invité Abdallah al-Zahrani, directeur de l'archéologie du Royaume d'Arabie saoudite et directeur du musée national, SCTH, Riyadh).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rencontres sabéennes XIII, le 4-6 juin 2009 à la fondation Cino Del Duca, Paris. Co-organisation avec I. Gajda, J. Schiettecatte et F. Bron, présidence de C. Robin.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Exposition « 40 ans d’archéologie française au Yémen » à Sanaa (CEFAS) en octobre 2010, membre du Comité d'organisation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 : initiateur de la formation CNRS sur la prévention des risques professionnels sur les chantiers archéologiques à l’étranger (avec Yann Auger et Janine Wybier, CNPS - formation nationale INSHS).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interviews, vidéos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenationalnews.com/news/gulf/2024/09/19/amazing-secrets-of-the-nabataeans-in-arabia-revealed-in-groundbreaking-study/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cnrs.fr/fr/presse/decouverte-dimmenses-fortifications-datees-de-4000-ans-dans-le-nord-ouest-de-larabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.afalula.com/la-decouverte-dun-long-rempart-protegeant-loasis-de-khaybar-revolutionne-lhistoire-de-la-peninsule-arabique/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.gulf-insider.com/discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.newsweek.com/archaeologists-find-nine-mile-long-ancient-fortification-desert-oasis-1860406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://phys.org/news/2024-01-discovery-immense-fortifications-dating-years.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencetimes.com/articles/48159/20240114/4-000-year-old-9-mile-long-rampart-enclosing-saudi.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.smithsonianmag.com/smart-news/this-arabian-walled-oasis-was-built-4000-years-ago-to-protect-from-raiders-180983607/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://techzle.com/a-bronze-age-desert-fortress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenewstribune.com/news/nation-world/world/article284183418.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.caminteresse.fr/histoire/une-immense-oasis-fortifiee-de-4-000-ans-decouverte-dans-le-desert-darabie-11191968/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.futura-sciences.com/sciences/actualites/archeologie-decouverte-oasis-entouree-immense-muraille-14-km-il-y-4-000-ans-110695/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lejournaldesarts.fr/patrimoine/un-mur-denceinte-de-4-000-ans-mis-au-jour-en-arabie-saoudite-170411</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lequotidiendelart.com/articles/25063-d%C3%A9couverte-d-une-oasis-fortifi%C3%A9e-en-arabie-saoudite.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.science-et-vie.com/science-et-culture/fortications-immenses-oasis-arabie-4000-ans-123123.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sciencepost.fr/ancienne-oasis-fortifiee-arabie-saoudite/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://skynews.icu/science/572520-4000-year-old-ancient-fortification-unearthed-in-northwest-arabia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://skynews.icu/science/551254-discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenationalnews.com/weekend/2024/01/19/4000-year-old-defensive-wall-found-at-site-of-prophet-mohammed-battlefield/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jusqu'à 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lefigaro.fr/voyages/en-arabie-saoudite-l-extraordinaire-site-archeologique-de-khaybar-revele-au-monde-20221130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lexpress.fr/monde/proche-moyen-orient/en-arabie-saoudite-avec-les-archeologues-francais-a-la-recherche-de-la-memoire-du-pays-GACCD4W725AHJDMLIUOPZCAQZ4/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lejournal.cnrs.fr/diaporamas/des-dromadaires-aux-pieds-dargile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cnrs.fr/en/rock-art-life-sized-sculptures-dromedaries-found-saudi-arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.nytimes.com/2018/02/15/science/camels-sculptures-desert-saudi-arabia.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.franceinter.fr/histoire/des-sculptures-novatrices-de-dromadaires-decouvertes-en-arabie-saoudite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.nationalgeographic.com.es/historia/actualidad/descubren-grandes-relieves-dromedarios-unas-rocas-arabia-saudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_12385/6</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.haaretz.com/archaeology/MAGAZINE-2-000-year-old-life-size-camel-art-found-in-heart-of-saudi-arabian-des-1.5812024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.lejournaldesarts.fr/patrimoine/premieres-recherches-sur-les-mysterieuses-sculptures-rupestres-en-arabie-saoudite-136159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lapresse.ca/sciences/decouvertes/201802/27/01-5155419-mysteres-et-sculptures-de-chameaux-dans-le-desert-saoudien.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.asianage.com/world/middle-east/280218/rock-art-and-mystery-ancient-camel-sculptures-in-saudi-desert.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://premium.lefigaro.fr/culture/2018/03/01/03004-20180301ARTFIG00009-arabie-saoudite-le-mystere-des-chameaux-sculptes-il-y-a-plus-de-2000-ans-reste-entier.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://gulfnews.com/news/gulf/saudi-arabia/2-000-year-old-sculpture-found-in-saudi-desert-1.2181812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.elmundo.es/ciencia-y-salud/ciencia/2018/02/20/5a8b013d268e3ebd738b47fb.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.descopera.ro/istorie/16987790-descoperire-fara-precedent-in-desertul-din-arabia-saudita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.infogyor.hu/hirek/olvas/permalink:eletnagysagu-teveszobrok-a-sivatag-kozepen-2018-02-15-154128</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.laregione.ch/culture/arte/1241359/carovana-di-cammelli-scolpita-nella-roccia-in-arabia-saudita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedaily.com/releases/2018/02/180213084405.htm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.hubertraguet.com/actualite/actualites-photographiques-selection/parution-reportage-photographique-camel-site-dans-carnets-de-science/</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.thenationalnews.com/gulf-news/2021/11/08/saudi-arabia-could-have-hundreds-of-thousands-of-archaeological-finds/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cfeetk.cnrs.fr/index.php?page=Modele%203D%20de%20la%20favissa%20du%20temple%20de%20Ptah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=DArglBiUkgc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=Zzz7XRdbSAc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=n0MA1WnFkpg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=9OhmodqNwdg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lefigaro.fr/culture/2015/03/04/03004-20150304ARTFIG00305-karnak-decouverte-de-38-objets-de-culte-au-temple-de-ptah.php</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.livescience.com/60484-egyptian-statues-found-in-pit.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.livescience.com/60485-photos-ancient-egyptian-sphinx-buried-in-pit.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lalibreriaculturale.altervista.org/scoperta-una-ricca-favissa-a-karnak/?doing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_wp_cron=1524470944.2691199779510498046875</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=lIatWR1frSU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouillera, fouillera pas ?, ou les incertitudes de l’archéologie française en Egypte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Note dans les « nouvelles de l’égyptologie », Bulletin de la Société Française d’Egyptologie 162, 2005, p. 4</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Farès H. 30 juin 2004, « Karnak fascine toujours », Al-Ahram Hebdo.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Villeneuve E. août 2003, « Les murs du temple livrent leurs secrets », Le Monde de la Bible 54, p.58.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Reconnaissance in the Oasis of al‐Ḥāʾiṭ, Ancient Fadak/Padakku (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Shammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Al-Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naif Al-Shudukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.70022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age funerary practices in the Khaybar oasis, Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (5), pp.109. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-026-02481-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphic and chronological evidence for overlapping Bronze Age tomb types in the Khaybar region, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73, pp.105812. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Arabian Neolithic agropastoral communities from Asifir, Northwestern Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dinies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.130. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-025-02234-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights Into Early Islamic Hydro‐Agricultural Strategies in Northwest Arabia: A Geoarchaeological Study of al‐Bint Dam (Sadd al‐Bint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (5), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.70030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Production at the Khaybar Walled Oasis During the Mid/Late Third-Early Second Millennium BCE: Evidence for a Burnished Ware Horizon in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.70003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Walled Oases Complex in north-west Arabia: evidence for a long-term settlement model in the desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Alonazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Project Gallery, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2025.10125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nabataean monumental rock‐cut tombs of Mughāyir Shuʿayb and al‐Aṣīfir in the oasis of al‐Badʿ (Saudi Arabia): Preliminary architectural study and spatial organisation of the necropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bigot-Démereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Badaiwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Larché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bronze Age town in the Khaybar walled oasis: Debating early urbanization in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (10), pp.e0309963. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in Al-Bad‘ (Tabuk Province), Season 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Alorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fortifications monumentales vieilles de 4000 ans dans l'oasis de Khaybar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 628, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Year 1 (2020-2021, Seasons One and Two)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.135-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ramparts of Khaybar. Multiproxy investigation for reconstructing a Bronze Age walled oasis in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protohistoric and antique landscapes of Qaryat al-Faw. The Saudi Heritage Commission Archaeological Mapping Project (2021–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Alanizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Darchambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Prioletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.45-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protohistoric and Antique Landscapes of Qaryat al-Faw. The Saudi Heritage Commission Archaeological Mapping Project (2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Creissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Alonazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Darchambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.45-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in al-Badʻ (Tabuk Province), 2019 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, 25-36, 192-214 (plates)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route de l'encens et pistes caravanières en Arabie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 415 (Janvier-février 2023), pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Bronze Age stone tool assemblage from al-Badʿ Oasis in northern Arabia: a technological and functional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Oniri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Levant: The Journal of the Council for British Research in the Levant </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00758914.2023.2258702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumental Sandstone Reliefs from the Neolithic: New Insights from the Camel Site in Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ancient Near East Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, X (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03728911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in al-Bad' (Tabuk Province) - 2018 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Badaiwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saud Almadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rock art tradition of life-sized, naturalistic engravings of camels in Northern Arabia: new insights on the mobility of Neolithic populations in the Nafud Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Petraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (389), pp.1301-1309. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2022.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-sized Neolithic camel sculptures in Arabia: A scientific assessment of the craftsmanship and age of the Camel Site reliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.103165. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site First field season, 2018 report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Alqaeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceological analysis of lithics from the Camel Site, al-Jawf, Saudi Arabia: an experimental approach to identifying mineral processing activities using silcrete tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Clemente-Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.93. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-022-01559-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Archaeological Project in Al-Bad' (Tabuk Province) - 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Camel Site et ses sculptures préhistoriques monumentales de dromadaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.32-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shifting Nile and the origins and development of ancient Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M.S. Elnasseh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (382), pp.919-939. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2021.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “walled oases” phenomenon. A study of the ramparts in Dūmat al‐Jandal and other pre‐Islamic sites in north‐western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Almalki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Alqaeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/AAE.12177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03172350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire iconographique du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dromadaires gravés en grandes dimensions. Un art rupestre monumental méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madian revealed ? Assessing the history and archaeology of the oasis of al-Badʿ in north-western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.SEC.5.129522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression rupestre en Arabie. Une histoire oubliée des peuples du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-sized camel depictions in western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.85-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on at-Tuwayr, an Eastern Nabataean site ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jordan Journal for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Third International Conference on Petra and Nabataean Culture, 14 (4), pp.97-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Palaeolithic sites around Al-Badʾ, north-western Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandú H Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed A Badaiwi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marking the sacral landscape of a north Arabian oasis: a sixth-millennium BC monumental stone platform and surrounding burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (375), pp.601-621. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Hausleiter A., Eichmann R. et al-Najem M. (éd.) 2018. Taymā’ I. Archaeological exploration, palaeoenvironment, cultural contacts. Oxford : Archaeopress, Deutsches Archäologisches Institut Orient-Abteilung et Saudi Commission for Tourism and National Heritage. 267 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal. 2010-2011 Seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, pp.108-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The art of rock relief in ancient Arabia: new evidence from the Jawf Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussain Al-Khalifah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Al-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Schwerdtner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (361), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping an ancient qanat system in a northern Arabian urbanized oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1), pp.31-51. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12685-017-0203-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et modalités du peuplement d'une oasis du Nord-Ouest de l'Arabie. Sept campagnes (2010-2017) sur le site de Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.11-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Kharj 2011–2012. 1st and 2nd seasons of the Saudi-French Archaeological Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.147-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The afterlife of Egyptian statues: a cache of religious objects in the temple of Ptah at Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abd Al-Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (359), pp.1189-1204. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubian technology in northern Arabia: Impact on interregional variability of Middle Paleolithic industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine de Ptah à Karnak. Nouvelles données de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mohamed Sayed Elnasseh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de Karnak</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.93-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the fourth season (2011) of the Madâ’in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew T. Fiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Al-Sabhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, 109-145, pl. 5.1-5.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early temple of Ptah at Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01503415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple « primitif » de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Biston-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple &amp;quot;primitif&amp;quot; de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ali Abady Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Biston-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 117, pp.125-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueting in a Northern Arabian Oasis: A Nabataean Triclinium at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Schools of Oriental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 375, pp.13-34. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5615/bullamerschoorie.375.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lihyān to the Nabataeans: Dating the End of the Iron Age in Northwest Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.297-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabataean or not? The ancient necropolis of Dumat. First stage: a reassessment of al-Dayel's excavations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.186-213. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma II, The 2011 report of the Saudi-Italian-French archaeological project at Dûmat al-Jandal, Saudi Arabia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aurino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Al-Arjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saudi Commission for Tourism and Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionalismes céramiques en Jordanie à l'âge du Bronze ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116 (2), pp.202-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième et quatrième campagnes de la mission Qatabân à Hasî, Yémen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.227-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des investigations archéologiques de la mission d’étude du temple d’Opet à Karnak (2006-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 152 (3), pp.1305-1359. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/crai.2008.92362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02590716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique aux lignes peintes. Étude d'un fossile directeur de l'âge du Bronze ancien au Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.13-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production des céramiques et évolution sociale en Palestine de la fin du IVè au IIIè millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux vestiges des sanctuaires du Moyen Empire à Karnak. Les fouilles récentes des cours du VIe pylône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 160, pp.26-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnak. Au coeur du temple d'Amon-Rê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 411, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gaudin et les premières campagnes de fouilles à Yortan et à Aphrodisias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Final results and perspectives (2020-2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-scale Late Pleistocene-Holocene geomorphological and palaeoenvironmental evolution in NW Arabia : the case of the Khaybar region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Preusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term faunal consumption in al-Bad‘ Oasis (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AZAP Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Eating Flesh is unprovoked murder”. Long-term faunal consumption in al-Bad‘ Oasis, Saudi Arabia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulelah Al-Tarib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of Southwest Asia and Adjacent Areas (ASWA) 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Carl Friedrich von Siemens, May 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Production in Dadan (al-ʿUlā) and Khaybar Oases during the Bronze Age: A Regional Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zayed National Museum; International Association for the Study of Ancient Arabia, Dec 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05548082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Bronze Age Settlement and Necropolis in al-Bad‘ Oasis (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Bint Dam: A spectacular Hydraulic Monument of Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Preserving Epigraphic and Archaeological Heritage: The Case of Al-Ha’it Oasis in Ha’il province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Tourism and Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Ha’il, Oct 2025, Hail, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Regional Ceramic Traditions in Northwest Arabia: From the Bronze to the Iron Age. New insights from Dadan and Khaybar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on the Arcaheology of the Ancient Near-East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05547993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary investigation of funerary structures in Northwestern Saudi Arabia: Insights from the Khaybar region (Late Chalcolithic to Late Bronze Age)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05564655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bone meet GIS: Contributing to the study of the lifestyle evolution in the ancient oasis of al-Badʿ (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Sahlah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulelah Al-Tarib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Dec 2025, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northwest Arabia during Late Antiquity: crisis or transformation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 57th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04630138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Dupinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedentarization in North-West Arabia during the Bronze Age. Insights from Khaybar and other regional oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noisette Bec Drelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modwene Poulmarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settlement change and continuity through the Islamic period in the Khaybar Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Guadagnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaybar, a land of complex legacies from prehistory to modern time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla, Wonder of Arabia Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFalula; RCU, Feb 2024, Pékin (Beijing), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The field of possibilities: Early crops in north-western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elora Chambraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Alsuhaibani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qaryat al-Faw Oasis over the Long Term. Results of the Saudi Heritage Commission Archaeological Mapping Project (2021-2022).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Faw Archaeological Area. Scientific Symposium on the Cultural Landscape of Al-Faw Archaeological Area</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Seasons 7 & 8 (Fall 2023 & Winter 2024) and main results of the eight field seasons (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OAsis Workshop - 6th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Sculpture of Camels and Equids in the Desert. The Camel Site Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla, Wonder of Arabia Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula; RCU, Feb 2024, Beijing/Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a Bronze Age Town in Khaybar Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Press Conference (Royal Commision for AlUla)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commision for AlUla, Nov 2024, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech of the Representative of the Symposium participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Faw Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Oct 2024, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de résidences scientifiques de l’Ambassade de France à Riyad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAC, ambassade de France à Riyadh, Sep 2023, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience in the desert: the 4.2 BP climatic event and the walled oasis complex in North-Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla World Archaeology Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commission for AlUla (RCU), Sep 2023, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlUla Autumn 2023 Evening Talks RCU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Commisison for AlUla (RCU); Ministry of Education Bldg in Aziziyah, Oct 2023, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASOR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASOR, Nov 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’évolution des paysages oasiens sur la longue durée. La question des oasis fortifiées d’Arabie septentrionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Vivre sur des marges désertiques : paysages et sociétés oasiens d’Egypte et d’Arabie dans l’Antiquité » (9e édition des Journées de l’Histoire 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, Institut du Monde Arabe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie des oasis d’Arabie septentrionale. Nouvelles données et problématiques de recherche sur la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Paris 1 Panthéon-Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. B. Mutin, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bronze Age rampart of Khaybar and the issue of walled oases in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ohio State University, Nov 2023, Columbus (Ohio), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 5 and 6 (2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afalula, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oasis d’al-Badʿ, l’ancienne Madyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Riyadh, Arabie saoudite. pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Walled Oasis Phenomenon&amp;quot; in Northwestern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Sabéennes XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project: Results from Seasons 3 and 4 (2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afalula Workshop 4 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingrid Périssé; Abdullah AlZahrani, Dec 2022, Riyadh, Arabie saoudite. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Al-Maliki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingrid Périssé; Abdullah AlZahrani, Dec 2022, Riyadh, Arabie saoudite. pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Neolithic Reliefs of Camels and Equids. The Camel Site Archaeological Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camel Carving Site and Its Cultural Significance from a World Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission of the Saudi Ministry of Culture, Sep 2022, Sakaka, Jouf, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vingtième anniversaire de la coopération archéologique franco-saoudienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Riyadh, Saudi Arabia. pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project. Objectives and First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFALULA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFALULA, Apr 2021, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project : First Preliminary Results (Year 1, 2020-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCU Archaeological Team Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, AlUla, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AlBad (Ancient Madyan) Archaeological Project (2017-2020 seasons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Virtual Forum on the Archeological Discoveries in Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Saudi Ministry of Culture, Nov 2021, Online, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site Archaeological Project. New results and future orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Virtual Forum on the Archeological Discoveries in Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Saudi Ministry of Culture, Nov 2021, Online, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIG à l’échelle d’un site : un outil pour la cartographie et l’analyse des vestiges et des occupations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Technicotop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 8167 Orient &amp; Méditerranée, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Project. Objectives and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 54. Special Session Revealing cultural landscapes in northwest Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cordoba, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oasis de l’Arabie du nord-ouest : éléments de réflexion et place de Khaybar à l'époque préislamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéorient, MOM, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel site. A Monumental Prehistoric Site in Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saudi Arabia National Museum, Feb 2020, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major archaeological discoveries in northern Arabia. The oasis of Dûmat al-Jandal (ancient Adummatu) and its surroundings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Saudi Arabia Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King Abdullah University of Science and Technology (KAUST), Feb 2020, Jeddah, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The western rampart in Dûmat al-Jandal oasis. How to protect an urban and agricultural landscape in Pre-Islamic Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur l’Arabie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARSCAN, Jun 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madian, al-Bad’ and the archaeology of Neom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence. Résidence de l’ambassadeur de France à Riyadh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France, SCAC, Sep 2019, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier une oasis d’Arabie septentrionale. Pratiques méthodologiques et premiers résultats sur le site d’al-Bad’ (supposée ancienne Madian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interdisciplinaires et Interprofessionnelles Géosciences - Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISTRA, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent archaeological discoveries in the Jawf Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jouf University, Oct 2019, Sakaka, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oasis d’al-Bad’ et le pays de Madian. Premier état de la réflexion et résultats des campagnes 2017-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 (F. Villeneuve), Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des oasis d’Arabie. Étude de cas : al-Bad‘ et Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Amis de Larsa, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un culte des dromadaires en Arabie ? La découverte du Camel Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pleinière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex RESMED, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reflection on some rock art traditions of large-sized camels in western Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leiden, Jul 2019, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hidden major Nabataean oasis in Saudi Arabia : al-Bad’ (supposed ancient Madian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer A Sahlah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, King Saud University, Nov 2018, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept campagnes (2010-2017) dans l’oasis de Dûmat al-Jandal. Principaux résultats de la composante française de la mission archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 (F. Villeneuve), Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caches &amp;quot;sacrées&amp;quot; dans l’Égypte ancienne à la lumière d’une découverte récente dans le temple de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1, Arscan (P. Butterlin), Sep 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nabataeans in the Jawf Region (Northern Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Petra and the Nabataean Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jordan, Jun 2018, Petra, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et modalités du peuplement d’une oasis du nord-ouest de l’Arabie saoudite. Sept campagnes (2010-2017) sur le site de Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et Belles-lettres, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in Madā'in Sālih/Hegra during the late pre-Islamic period. The excavations of Area 1 in the ancient city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Studer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Museum, Aug 2017, Londres, United Kingdom. pp.47-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility in Dûmat al-Jandal (Northwestern Arabia) : the ’Camel Site’ Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE 2018. Mobility in Ancient Arabia Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Apr 2018, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caches &amp;quot;cultuelles&amp;quot; dans l’Égypte antique à la lumière d’une découverte récente au temple de Ptah à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association égyptologique du Gard, Jan 2017, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal. Oasis du nord de l’Arabie et carrefour caravanier sur les pistes transarabiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Troubadours, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une oasis antique et moderne : approche méthodologique et principaux résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 (G. Gernez), Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes récentes à la frontière orientale du royaume nabatéen : l’ancienne Dumat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France, Mar 2017, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First season at Al-Bad, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office of the governor of the region of Al-Bad’, Nov 2017, AlBad, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collect, transport, protect. Brief characterization of the ancient and modern hydraulic structures of an oasis in Northern Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIes Rencontres internationales d’archéologie et d’histoire d’Antibes : From refugia to oases : Living in arid environments from prehistoric times to the present day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Antibes, Oct 2017, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven Archaeological Seasons in the Oasis of Dûmat al-Jandal (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st KSA Antiquities Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heritage Commission, Saudi Ministry of Culture, Nov 2017, Riyadh, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancient North Arabian inscriptions from the Dūmat al-Jandal (Saudi Arabia) area and their archaeological context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Museum, Aug 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oasis of al-Kharj through time: first results of archaeological fieldwork in the province of Riyadh (Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamandu Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.285-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Saudi-Italian-French Archaeological Project at Dumat al-Jandal: 2010 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Dayil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Al Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marcolongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sabéennes 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Moscow, Russia. pp.131-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Known and unknown archaeological monuments in the Dūmat al-Jandal oasis in Saudi Arabia : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of Arabian Studies, 45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Londres, United Kingdom. pp.41-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on the Pre-Islamic Ceramics from the Khaybar Oasis (Saudi Arabia). First Technological and Morphological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badʿ (al-) [ancient Madian]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, , 2023, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock Art [Arabian]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, , 2023, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ṭuwayr (al-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, 2023, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dūmat al-Jandal [ancient Adummatu]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic dictionary of ancient Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, On line, 2023, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60667/tdaa-0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bâtiment A de Ḥaṣī (Yémen) : palais des princes haṣbaḥides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iwona Gajda; Françoise Briquel Chatonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabie – Arabies. Volume offert à Christian Julien Robin par ses collègues, ses élèves et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geuthner, pp.377-408, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classification of ‘sacred’ caches in ancient Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ali Abady Mahmoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélia Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statues in Context. Production, Meaning and (Re)uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-196, 2019, 978-90-429-3807-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02479292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site. Rock reliefs of life-sized camels and equids in the Arabian desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Capodiferro; Sara Colantonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads of Arabia (Rome)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa, pp.63-73, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il &amp;quot;Camel Site&amp;quot;. Rilievi rupestri di cammelli a grandezza naturale nel deserto Arabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Capodiferro; Sara Colantonio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roads of Arabia. Tesori archeologici dell’Arabia Saudita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electa, pp.63-73, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology transfer or local invention ? A water collecting system in the northern arabian desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Marquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Schwerdtner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Purdue, Julien Charbonnier, Lamya Khalidi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des refuges aux oasis : vivre en milieu aride de la Préhistoire à aujourd’hui. XXXVIIIe rencontres internationales d’archéologie et d’histoire d’Antibes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.251-268, 2018, 2-904110-60-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opet Temple courtyard excavations: a new zooarchaeological study for Karnak (Luxor, Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjan Mashkour and Mark Beech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9. In honour of Hans-Peter Uerpmann and François Poplin. edited by Marjan Mashkour and Mark Beech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.378-387, 2017, 978-1-78297-844-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Yamāma (Area N6): Sounding 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémie Schiettecatte; Abdelaziz al-Ghazzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Kharj I. Report on two excavation seasons in the oasis of al-Kharj (2011–2012). Saudi Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saudi Commission for Tourism and Antiquities, pp.145-166, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of four seasons of survey in the Province of Najrān (Saudi Arabia) – 2007-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Âl Murih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Gerlach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Arabia and its Neighbours. Phenomena of Intercultural Contacts. Proceedings of the 14th Rencontres Sabéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reichert Verlag, pp.11-46, 2015, Archäologische Berichte aus dem Yemen, XIV, 9783954900879</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of four seasons of survey in the Province of Najrān (Saudi Arabia) – 2007-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Dridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ṣāliḥ Muḥammad Āl Murayḥ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Arabia and its Neighbours. Phenomena of Intercultural Contacts 14. RENCONTRES SABEENNES (ABADY XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sanctuaire rupestre au dieu dhū-Samāwī à ʿān Halkān (Arabie Saoudite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa'Îd Al-Sa'Îd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sachet &amp; Christian Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dieux et déesses d'Arabie. Images et représentations. Actes de la table ronde tenue au Collège de France (Paris) les 1er et 2 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.119-128, 2012, Orient &amp; Méditerranée 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour du Xe pylône à Karnak. Les fouilles de Michel Azim de 1975 à 1977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, BiGen 75, 9782724710113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stopover in the Steppe. The rock carvings of ʿĀn Jamal near Ḥimà (Region of Najrān, Saudi Arabia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa'id Fayiz al-Sa'id</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Robin; Jérémie Schiettecatte; Sa id Fāyiz al-Sa‘īd; Mounir Arbach; Guillaume Charloux; Hédi Dridi. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres; Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.472, 2022, 978-2-87754-688-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03901404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اليمن موطن الآثار</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre français d’archéologie et de sciences sociales. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temple de Ptah à Karnak III. La favissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut français d'archéologie orientale, 55, 2019, Bibliothèque générale, 978-2-7247-0744-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02144372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yémen. Terre d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Geuthner; CEFAS, 2016, 9782705339395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Third Excavation Season (2010) of the Madâ'in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daifallah Al Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Nehmé, D. al-Talhi, F. Villeneuve. Riyadh, Saudi Commission for Tourism and Antiquities, 326 p., 2014, Series of Archaeological Refereed Studies, 23, 978-603-8136-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvis du temple d'Opet à Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Oboussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BiGen, Ifao</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvis du temple d’Opet à Karnak. Exploration archéologique (2006-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Oboussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO; Cfeetk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, BiGen 41, 9782724706086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnak avant la XVIIIe dynastie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soleb, 2011, études d'égyptologie 11, 978-2-9181-57-02-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art rupestre en Arabie. Une histoire oubliée des peuples du désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 407, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaybar through time. First results of the Khaybar Longue Durée Archaeological Project (2020−2021) in the light of historical sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chung-To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (Supplement), Archaeopress, pp.57-84, 2022, Revealing Cultural Landscapes in Northwest Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Camel Site reliefs — an investigation of the site’s original layout and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Guagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah M. Alsharekh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51 (Supplement), Archaeopress, pp.105-128, 2022, Revealing Cultural Landscapes in Northwest Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 6. The 2015-2016 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 5. The 2014-2015 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 4. The 2013 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 2. The 2011 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 3. The 2012 Report of the Saudi–Italian–French Archaeological Project at Dûmat al-Jandal, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûmat al-Jandal. 2800 years of History in the Kingdom of Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Fourth Excavation Season (2011) of the Madâ'in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu Wazizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delhopital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûma 1. 2010 Report of the Saudi-Italian-French Archaeological Project at Dûmat al-Jandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romolo Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the second season (2009) of the Madâ'in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daifallah Al Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Anzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00548747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report of the First season of the Saudi-French mission in al-Yamāma. Al-Kharj area (20 September-21 October 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdalaziz Al-Ghazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozan Al-Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième campagne de la Mission archéologique franco-saʿūdienne dans la région de Najrān. Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième campagne de la Mission archéologique franco-saʿūdienne dans la région de Najrān. Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Qatabān. Rapport de la 4e campagne de fouille sur le site de Ḥaṣī (Yémen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Julien Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Schiettecatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Arbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Islamic Pottery from the Oasis of Khaybar - Saudi Arabia. First Technological and Morphological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Shabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 55</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926106v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artisanat et urbanisation de la Palestine à l'âge du Bronze ancien. Apport de l'étude des céramiques à la structure sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Panthéon-Sorbonne - Paris I, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00684308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAF0F210"/>
+    <w:nsid w:val="E9AC9D56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="114E0D50"/>
+    <w:nsid w:val="DCBC3248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A832A8C3"/>
+    <w:nsid w:val="EF3C808A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="710AF2D8"/>
+    <w:nsid w:val="B7A9C2A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3C0DDDB2"/>
+    <w:nsid w:val="939747C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D8513578"/>
+    <w:nsid w:val="183558B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="17424EAF"/>
+    <w:nsid w:val="C2A3A713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1142,51 +1142,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4586BC56"/>
+    <w:nsid w:val="1062767D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1290,51 +1290,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2D393DDF"/>
+    <w:nsid w:val="CEA26D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1438,51 +1438,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0FCCF1F0"/>
+    <w:nsid w:val="46CAA531"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1586,51 +1586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D0314A31"/>
+    <w:nsid w:val="8BC03F92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1734,51 +1734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2DDAD5B9"/>
+    <w:nsid w:val="042620CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1998,51 +1998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-charloux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0051-7803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109153634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orient-mediterranee.com/spip.php?article3791" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ancientarabia.huma-num.fr/dictionary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cy/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfeetk.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orient-mediterranee.com/spip.php?article727" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labex-resmed.fr/dumat-al-jandal-al-jawf-arabie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://whitelevy.dotster.com/whiteLevy/grantees/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shh.mpg.de/1066447/guagnin-gerda-henkel-award" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clio.fr/prixclio/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenationalnews.com/news/gulf/2024/09/19/amazing-secrets-of-the-nabataeans-in-arabia-revealed-in-groundbreaking-study/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr/presse/decouverte-dimmenses-fortifications-datees-de-4000-ans-dans-le-nord-ouest-de-larabie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afalula.com/la-decouverte-dun-long-rempart-protegeant-loasis-de-khaybar-revolutionne-lhistoire-de-la-peninsule-arabique/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gulf-insider.com/discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newsweek.com/archaeologists-find-nine-mile-long-ancient-fortification-desert-oasis-1860406" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phys.org/news/2024-01-discovery-immense-fortifications-dating-years.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencetimes.com/articles/48159/20240114/4-000-year-old-9-mile-long-rampart-enclosing-saudi.htm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smithsonianmag.com/smart-news/this-arabian-walled-oasis-was-built-4000-years-ago-to-protect-from-raiders-180983607/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techzle.com/a-bronze-age-desert-fortress" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenewstribune.com/news/nation-world/world/article284183418.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caminteresse.fr/histoire/une-immense-oasis-fortifiee-de-4-000-ans-decouverte-dans-le-desert-darabie-11191968/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futura-sciences.com/sciences/actualites/archeologie-decouverte-oasis-entouree-immense-muraille-14-km-il-y-4-000-ans-110695/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lejournaldesarts.fr/patrimoine/un-mur-denceinte-de-4-000-ans-mis-au-jour-en-arabie-saoudite-170411" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lequotidiendelart.com/articles/25063-d%C3%A9couverte-d-une-oasis-fortifi%C3%A9e-en-arabie-saoudite.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science-et-vie.com/science-et-culture/fortications-immenses-oasis-arabie-4000-ans-123123.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepost.fr/ancienne-oasis-fortifiee-arabie-saoudite/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skynews.icu/science/572520-4000-year-old-ancient-fortification-unearthed-in-northwest-arabia/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skynews.icu/science/551254-discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenationalnews.com/weekend/2024/01/19/4000-year-old-defensive-wall-found-at-site-of-prophet-mohammed-battlefield/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lefigaro.fr/voyages/en-arabie-saoudite-l-extraordinaire-site-archeologique-de-khaybar-revele-au-monde-20221130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexpress.fr/monde/proche-moyen-orient/en-arabie-saoudite-avec-les-archeologues-francais-a-la-recherche-de-la-memoire-du-pays-GACCD4W725AHJDMLIUOPZCAQZ4/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lejournal.cnrs.fr/diaporamas/des-dromadaires-aux-pieds-dargile" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en/rock-art-life-sized-sculptures-dromedaries-found-saudi-arabia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2018/02/15/science/camels-sculptures-desert-saudi-arabia.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceinter.fr/histoire/des-sculptures-novatrices-de-dromadaires-decouvertes-en-arabie-saoudite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nationalgeographic.com.es/historia/actualidad/descubren-grandes-relieves-dromedarios-unas-rocas-arabia-saudi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haaretz.com/archaeology/MAGAZINE-2-000-year-old-life-size-camel-art-found-in-heart-of-saudi-arabian-des-1.5812024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lejournaldesarts.fr/patrimoine/premieres-recherches-sur-les-mysterieuses-sculptures-rupestres-en-arabie-saoudite-136159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lapresse.ca/sciences/decouvertes/201802/27/01-5155419-mysteres-et-sculptures-de-chameaux-dans-le-desert-saoudien.php" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asianage.com/world/middle-east/280218/rock-art-and-mystery-ancient-camel-sculptures-in-saudi-desert.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://premium.lefigaro.fr/culture/2018/03/01/03004-20180301ARTFIG00009-arabie-saoudite-le-mystere-des-chameaux-sculptes-il-y-a-plus-de-2000-ans-reste-entier.php" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gulfnews.com/news/gulf/saudi-arabia/2-000-year-old-sculpture-found-in-saudi-desert-1.2181812" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elmundo.es/ciencia-y-salud/ciencia/2018/02/20/5a8b013d268e3ebd738b47fb.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.descopera.ro/istorie/16987790-descoperire-fara-precedent-in-desertul-din-arabia-saudita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infogyor.hu/hirek/olvas/permalink:eletnagysagu-teveszobrok-a-sivatag-kozepen-2018-02-15-154128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laregione.ch/culture/arte/1241359/carovana-di-cammelli-scolpita-nella-roccia-in-arabia-saudita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedaily.com/releases/2018/02/180213084405.htm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hubertraguet.com/actualite/actualites-photographiques-selection/parution-reportage-photographique-camel-site-dans-carnets-de-science/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenationalnews.com/gulf-news/2021/11/08/saudi-arabia-could-have-hundreds-of-thousands-of-archaeological-finds/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfeetk.cnrs.fr/index.php?page=Modele%203D%20de%20la%20favissa%20du%20temple%20de%20Ptah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DArglBiUkgc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Zzz7XRdbSAc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n0MA1WnFkpg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9OhmodqNwdg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefigaro.fr/culture/2015/03/04/03004-20150304ARTFIG00305-karnak-decouverte-de-38-objets-de-culte-au-temple-de-ptah.php" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livescience.com/60484-egyptian-statues-found-in-pit.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livescience.com/60485-photos-ancient-egyptian-sphinx-buried-in-pit.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lalibreriaculturale.altervista.org/scoperta-una-ricca-favissa-a-karnak/?doing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lIatWR1frSU" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc&#8217;h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02481-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; H Hilbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dinies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02234-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291399v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcphillips" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chung-To" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263843v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guadagnini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.70003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Alonazi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10125" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04669001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot-D&#233;mereau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Badaiwi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larch&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12252" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer A Sahlah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alorini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04763715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309963" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04386852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guermont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104355" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; Hilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Sahlah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Oniri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2023.2258702" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cristofoli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Alanizi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Prioletta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed A Badaiwi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03654116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guagnin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01559-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728911v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M. Alsharekh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alsharekh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103165" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03805564v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petraglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.95" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835681v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady Mahmoud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Almadhi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alqaeed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602776v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03312398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M.S. Elnasseh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.73" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M Alsharekh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172350v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Almalki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alqaeed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/AAE.12177" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Norris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.129522" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.81" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100318v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602796v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03116210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169553v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Loreto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Al-Khalifah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Al-Malki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Schwerdtner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.221" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169466v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courbon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Testa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-017-0203-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367677v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd Al-Aziz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.137" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Hammad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed Sayed Elnasseh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829347v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamandu Hilbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.047" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew T. Fiema" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Sabhan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Biston-Moulin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503415v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877732v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ali Abady Mahmoud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5615/bullamerschoorie.375.0013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169599v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169488v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TH2WNT8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217876v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Loreto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arbach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aurino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Al-Arjan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828879v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670447v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117612v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02590716v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2008.92362" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185227v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356539v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03918173v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601599v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603556v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wouters" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulelah Al-Tarib" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548082v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601941v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564647v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quante" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preusser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280156v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547993v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564655v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916815v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717602v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630138v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717682v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717608v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566268v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566280v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717601v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916841v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373696v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373709v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373716v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373704v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373670v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373692v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373685v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373729v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925608v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903930v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925630v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903885v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Al-Maliki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926099v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904007v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926123v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crassard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926108v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926110v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926119v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925833v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926134v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926126v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926153v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926138v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926132v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926155v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926156v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926160v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926171v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926180v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926183v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169512v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Gerber" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926175v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926210v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926191v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926206v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquaire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926343v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926348v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926337v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926187v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861786v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843002v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914975v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Dayil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Al Maliki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcolongo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03937234v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566321v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0190" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566308v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0016" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566327v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0122" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311080v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566315v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0045" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479292v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10908" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500392v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500422v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169588v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169594v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997269v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#7778;&#257;li&#7717; Mu&#7717;ammad &#256;l Muray&#7717;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839035v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387592v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih &#194;l Murih" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745546v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'&#206;d Al-Sa'&#206;d" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916980v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/?nb=10&amp;amp;w=tout" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901404v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'id Fayiz al-Sa'id" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/publications/une-halte-dans-la-steppe-les-gravures-rupestres-de-an-jamal-pres-de-%e1%b8%a5ima-regionde-najran-arabie-saoudite/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515223v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144372v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387525v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542793v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daifallah Al Talhi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aug&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553227v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oboussier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932041v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Angevin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931546v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03923858v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974134v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chung-To" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974398v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Stewart" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04222169v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445483v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492991v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492932v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509443v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997895v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671451v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu Wazizeh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548747v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Anzi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997906v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670367v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozan Al-Khatib" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581437v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581420v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581438v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926106v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00684308v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-charloux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0051-7803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109153634" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orient-mediterranee.com/spip.php?article3791" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ancientarabia.huma-num.fr/dictionary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cy/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfeetk.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orient-mediterranee.com/spip.php?article727" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labex-resmed.fr/dumat-al-jandal-al-jawf-arabie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://whitelevy.dotster.com/whiteLevy/grantees/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clio.fr/prixclio/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shh.mpg.de/1066447/guagnin-gerda-henkel-award" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenationalnews.com/news/gulf/2024/09/19/amazing-secrets-of-the-nabataeans-in-arabia-revealed-in-groundbreaking-study/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/fr/presse/decouverte-dimmenses-fortifications-datees-de-4000-ans-dans-le-nord-ouest-de-larabie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afalula.com/la-decouverte-dun-long-rempart-protegeant-loasis-de-khaybar-revolutionne-lhistoire-de-la-peninsule-arabique/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gulf-insider.com/discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.newsweek.com/archaeologists-find-nine-mile-long-ancient-fortification-desert-oasis-1860406" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phys.org/news/2024-01-discovery-immense-fortifications-dating-years.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencetimes.com/articles/48159/20240114/4-000-year-old-9-mile-long-rampart-enclosing-saudi.htm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.smithsonianmag.com/smart-news/this-arabian-walled-oasis-was-built-4000-years-ago-to-protect-from-raiders-180983607/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://techzle.com/a-bronze-age-desert-fortress" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenewstribune.com/news/nation-world/world/article284183418.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.caminteresse.fr/histoire/une-immense-oasis-fortifiee-de-4-000-ans-decouverte-dans-le-desert-darabie-11191968/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.futura-sciences.com/sciences/actualites/archeologie-decouverte-oasis-entouree-immense-muraille-14-km-il-y-4-000-ans-110695/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lejournaldesarts.fr/patrimoine/un-mur-denceinte-de-4-000-ans-mis-au-jour-en-arabie-saoudite-170411" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lequotidiendelart.com/articles/25063-d%C3%A9couverte-d-une-oasis-fortifi%C3%A9e-en-arabie-saoudite.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science-et-vie.com/science-et-culture/fortications-immenses-oasis-arabie-4000-ans-123123.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencepost.fr/ancienne-oasis-fortifiee-arabie-saoudite/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skynews.icu/science/572520-4000-year-old-ancient-fortification-unearthed-in-northwest-arabia/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skynews.icu/science/551254-discovery-of-immense-fortifications-dating-back-4000-years-in-northwestern-arabia/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenationalnews.com/weekend/2024/01/19/4000-year-old-defensive-wall-found-at-site-of-prophet-mohammed-battlefield/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lefigaro.fr/voyages/en-arabie-saoudite-l-extraordinaire-site-archeologique-de-khaybar-revele-au-monde-20221130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexpress.fr/monde/proche-moyen-orient/en-arabie-saoudite-avec-les-archeologues-francais-a-la-recherche-de-la-memoire-du-pays-GACCD4W725AHJDMLIUOPZCAQZ4/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lejournal.cnrs.fr/diaporamas/des-dromadaires-aux-pieds-dargile" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en/rock-art-life-sized-sculptures-dromedaries-found-saudi-arabia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2018/02/15/science/camels-sculptures-desert-saudi-arabia.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceinter.fr/histoire/des-sculptures-novatrices-de-dromadaires-decouvertes-en-arabie-saoudite" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nationalgeographic.com.es/historia/actualidad/descubren-grandes-relieves-dromedarios-unas-rocas-arabia-saudi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.haaretz.com/archaeology/MAGAZINE-2-000-year-old-life-size-camel-art-found-in-heart-of-saudi-arabian-des-1.5812024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lejournaldesarts.fr/patrimoine/premieres-recherches-sur-les-mysterieuses-sculptures-rupestres-en-arabie-saoudite-136159" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lapresse.ca/sciences/decouvertes/201802/27/01-5155419-mysteres-et-sculptures-de-chameaux-dans-le-desert-saoudien.php" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asianage.com/world/middle-east/280218/rock-art-and-mystery-ancient-camel-sculptures-in-saudi-desert.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://premium.lefigaro.fr/culture/2018/03/01/03004-20180301ARTFIG00009-arabie-saoudite-le-mystere-des-chameaux-sculptes-il-y-a-plus-de-2000-ans-reste-entier.php" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gulfnews.com/news/gulf/saudi-arabia/2-000-year-old-sculpture-found-in-saudi-desert-1.2181812" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elmundo.es/ciencia-y-salud/ciencia/2018/02/20/5a8b013d268e3ebd738b47fb.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.descopera.ro/istorie/16987790-descoperire-fara-precedent-in-desertul-din-arabia-saudita" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infogyor.hu/hirek/olvas/permalink:eletnagysagu-teveszobrok-a-sivatag-kozepen-2018-02-15-154128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laregione.ch/culture/arte/1241359/carovana-di-cammelli-scolpita-nella-roccia-in-arabia-saudita" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedaily.com/releases/2018/02/180213084405.htm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hubertraguet.com/actualite/actualites-photographiques-selection/parution-reportage-photographique-camel-site-dans-carnets-de-science/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thenationalnews.com/gulf-news/2021/11/08/saudi-arabia-could-have-hundreds-of-thousands-of-archaeological-finds/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfeetk.cnrs.fr/index.php?page=Modele%203D%20de%20la%20favissa%20du%20temple%20de%20Ptah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=DArglBiUkgc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Zzz7XRdbSAc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n0MA1WnFkpg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=9OhmodqNwdg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lefigaro.fr/culture/2015/03/04/03004-20150304ARTFIG00305-karnak-decouverte-de-38-objets-de-culte-au-temple-de-ptah.php" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livescience.com/60484-egyptian-statues-found-in-pit.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livescience.com/60485-photos-ancient-egyptian-sphinx-buried-in-pit.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lalibreriaculturale.altervista.org/scoperta-una-ricca-favissa-a-karnak/?doing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=lIatWR1frSU" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Hajj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Shammari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Al-Rashidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif Al-Shudukhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.70022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc&#8217;h" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Shabo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02481-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guadagnini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105812" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; H Hilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dinies" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02234-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcphillips" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chung-To" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Colin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263843v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.70003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Alonazi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10125" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04669001v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bigot-D&#233;mereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Badaiwi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Larch&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12252" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04763715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309963" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519420v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer A Sahlah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alorini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04696031v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04386852v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guermont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104355" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cristofoli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creissen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Alanizi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Darchambeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Prioletta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792490v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed A Badaiwi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323170v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04232651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamand&#250; Hilbert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Sahlah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Oniri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00758914.2023.2258702" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03728911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guagnin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M. Alsharekh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady Mahmoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Almadhi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03805564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petraglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alsharekh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.95" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678382v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835623v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alqaeed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03654116v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01559-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah M Alsharekh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03312398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M.S. Elnasseh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.73" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Almalki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alqaeed" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/AAE.12177" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602790v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Norris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602668v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.SEC.5.129522" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602776v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03116210v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602796v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100318v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862815v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cotty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.81" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602802v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romolo Loreto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169481v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Al-Khalifah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Al-Malki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Schwerdtner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.221" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169466v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Courbon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Testa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12685-017-0203-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Schiettecatte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalaziz Al-Hammad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591970v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abd Al-Aziz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.137" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamandu Hilbert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed Sayed Elnasseh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829201v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew T. Fiema" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Sabhan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503415v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501159v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Biston-Moulin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877732v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ali Abady Mahmoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169486v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5615/bullamerschoorie.375.0013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rohmer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169488v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12044" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0TH2WNT8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217876v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Loreto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arbach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aurino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Al-Arjan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828879v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Al-Ghazzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117612v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670447v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dridi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Julien Robin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Arbach" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02590716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/crai.2008.92362" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117571v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185227v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356499v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lano&#235;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356539v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03918173v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601599v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quante" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preusser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601590v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601941v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wouters" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulelah Al-Tarib" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280156v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564673v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547993v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05564655v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603556v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630138v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717602v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717608v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566268v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717635v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Chambraud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Alsuhaibani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717682v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717601v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566280v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916841v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916815v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373709v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373704v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373716v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373670v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373692v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373685v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373729v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373696v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903930v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925608v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925630v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903906v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903885v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Al-Maliki" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926099v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904007v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926123v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crassard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926108v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926112v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926110v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926119v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03925833v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926117v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926126v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926134v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926149v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926138v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926153v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926132v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926155v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926146v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926144v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926160v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926180v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926164v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926171v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926183v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169512v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Gerber" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926175v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926348v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926337v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926343v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926191v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926206v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquaire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926195v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926210v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861786v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914975v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Dayil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Al Maliki" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcolongo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843002v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03937234v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566308v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0016" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566321v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0190" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566327v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0122" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566315v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60667/tdaa-0045" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04311080v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479292v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10908" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500392v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500422v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169588v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169594v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839035v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387592v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Gajda" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih &#194;l Murih" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997269v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#7778;&#257;li&#7717; Mu&#7717;ammad &#256;l Muray&#7717;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745546v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'&#206;d Al-Sa'&#206;d" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916980v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/?nb=10&amp;amp;w=tout" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901404v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'id Fayiz al-Sa'id" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aibl.fr/publications/une-halte-dans-la-steppe-les-gravures-rupestres-de-an-jamal-pres-de-%e1%b8%a5ima-regionde-najran-arabie-saoudite/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515223v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144372v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387525v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542793v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daifallah Al Talhi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aug&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553227v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oboussier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932041v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Angevin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931546v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03923858v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974134v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chung-To" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974398v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Stewart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04222169v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445483v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492991v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509443v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492932v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997895v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671451v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu Wazizeh" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997906v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548747v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Anzi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670367v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozan Al-Khatib" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581437v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581438v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581420v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926106v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00684308v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>