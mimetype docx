--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -100,373 +100,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation-equivariant graph neural networks for learning glassy liquids representations</w:t>
+                <w:t xml:space="preserve">Growing Tiny Networks: Spotting Expressivity Bottlenecks and Fixing Them Optimally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Saverio Pezzicoli</w:t>
+                <w:t xml:space="preserve">Manon Verbockhaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théo Rudkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pascal Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868206v3</w:t>
+                <w:t xml:space="preserve">hal-04591472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit GNN solver for Poisson-like problems</w:t>
+                <w:t xml:space="preserve">Rotation-equivariant graph neural networks for learning glassy liquids representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Nastorg</w:t>
+                <w:t xml:space="preserve">Francesco Saverio Pezzicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Pascal Landes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2024.10.036⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.5.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919611v1</w:t>
+                <w:t xml:space="preserve">hal-03868206v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing Tiny Networks: Spotting Expressivity Bottlenecks and Fixing Them Optimally</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An implicit GNN solver for Poisson-like problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nastorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Verbockhaven</w:t>
+                <w:t xml:space="preserve">Thibault Faney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Rudkiewicz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176, pp.270-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2024.10.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591472v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep convolutional and conditional neural networks for large-scale genomic data generation</w:t>
               </w:r>
@@ -746,51 +746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Kumler Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -880,51 +880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -997,51 +997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1248,51 +1248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1352,51 +1352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Neural Networks to Correct Satellite Image Classification Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1456,51 +1456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise rigid curve deformation via a Finsler steepest descent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1586,51 +1586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Video Segmentation with Shape Growth or Shrinkage Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1694,51 +1694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Temporal Coherence for Fire Mapping from MODIS Spaceborne Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Earthzine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1789,51 +1789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Gamal Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Zerubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1871,51 +1871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorisation automatique d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1940,51 +1940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Gradients: Priors on Minimization Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,727 +2096,727 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias in genome-wide association test statistics due to omitted interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth strategies for arbitrary DAG neural architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merve Nur Güler</w:t>
+                <w:t xml:space="preserve">Stella Douka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Verbockhaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Rudkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tõnu Kollo</w:t>
+                <w:t xml:space="preserve">Stéphane Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Märt Möls</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+                <w:t xml:space="preserve">François P. Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB 2026 - 30th Annual International Conference on Research in Computational Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Thessaloniki, Greece. </w:t>
+              <w:t xml:space="preserve">ESANN 2025 - 33th European Symposium on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bruges, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.11.21.689603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/esann/2025.ES2025-112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474710v1</w:t>
+                <w:t xml:space="preserve">hal-04902059v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth strategies for arbitrary DAG neural architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bias in genome-wide association test statistics due to omitted interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Yelmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Douka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Théo Rudkiewicz</w:t>
+                <w:t xml:space="preserve">Merve Nur Güler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rivaud</w:t>
+                <w:t xml:space="preserve">Tõnu Kollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François P. Landes</w:t>
+                <w:t xml:space="preserve">Märt Möls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2025 - 33th European Symposium on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Bruges, Belgium. </w:t>
+              <w:t xml:space="preserve">RECOMB 2026 - 30th Annual International Conference on Research in Computational Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Thessaloniki, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/esann/2025.ES2025-112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.11.21.689603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902059v2</w:t>
+                <w:t xml:space="preserve">hal-05474710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level GNN Preconditioner for Solving Large Scale Problems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Time and State Dependent Neural Delay Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Monsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ML-DE@ECAI 2024 : Machine Learning Meets Differential Equations: From Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Santiago de compostela, Galicia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447099v1</w:t>
+                <w:t xml:space="preserve">hal-04794450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and State Dependent Neural Delay Differential Equations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards creating longer genetic sequences with GANs: Generation in principal component space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Szatkownik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Yelmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ML-DE@ECAI 2024 : Machine Learning Meets Differential Equations: From Theory to Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Santiago de compostela, Galicia, Spain</w:t>
+              <w:t xml:space="preserve">MLCB 2023 - 18th Conference on Machine Learning in Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794450v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards creating longer genetic sequences with GANs: Generation in principal component space</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-Level GNN Preconditioner for Solving Large Scale Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nastorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Faney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLCB 2023 - 18th Conference on Machine Learning in Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, San Francisco, United States. pp.486-495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW63119.2024.00101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419057v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-end learning of dynamical systems with the Mori-Zwanzig formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Monsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Monsel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2835,359 +2835,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DS-GPS : A Deep Statistical Graph Poisson Solver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Nastorg</w:t>
+                <w:t xml:space="preserve">Inferring effective population sizes of bacterial populations while accounting for unknown recombination and selection: a deep learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Madison Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Schoenauer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
+                <w:t xml:space="preserve">Jazeps Medina-Tretmanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ávila-Arcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - Machine Learning and the Physical Sciences, workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, New-Orleans, United States</w:t>
+              <w:t xml:space="preserve">ECML PKDD 2022 - Machine Learning for Microbial Genomics workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864015v1</w:t>
+                <w:t xml:space="preserve">hal-05554282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring effective population sizes of bacterial populations while accounting for unknown recombination and selection: a deep learning approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jazeps Medina-Tretmanis</w:t>
+                <w:t xml:space="preserve">DS-GPS : A Deep Statistical Graph Poisson Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nastorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ávila-Arcos</w:t>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Faney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2022 - Machine Learning for Microbial Genomics workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - Machine Learning and the Physical Sciences, workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, New-Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554282v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DS-GPS : A Deep Statistical Graph Poisson Solver (for faster CFD simulations)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nastorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Faney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and the Physical Sciences workshop, NeurIPS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, New-Orleans, United States</w:t>
@@ -3242,77 +3242,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Varasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones des Langages Applicatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Saint Médard d’Excideuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3350,77 +3350,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMUS: A Framework to Build Formal Specifications for Deep Perception Systems Using Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Santiago de Compostela, Spain. pp.2497-2504, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3467,51 +3467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisy Supervision for Correcting Misaligned Cadaster Maps Without Perfect Ground Truth Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3558,51 +3558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input Similarity from the Neural Network Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3692,51 +3692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Khalel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Tasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3777,1151 +3777,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning and Updating Cadaster Maps with Aerial Images by Multi-Task, Multi-Resolution Deep Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimizing deep video representation to match brain activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Perth, Australia</w:t>
+              <w:t xml:space="preserve">CCN 2018 - Conference on Cognitive Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923568v1</w:t>
+                <w:t xml:space="preserve">hal-01868735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018 Climate Informatics Hackathon: Hurricane Intensity Forecast</w:t>
+                <w:t xml:space="preserve">Fused Deep Learning for Hurricane Track Forecast from Reanalysis Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boucaud</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Monteleoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Climate Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Boulder, CO, United States. pp.4</w:t>
+              <w:t xml:space="preserve">Climate Informatics Workshop Proceedings 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Boulder, United States. pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924336v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Hurricane Track Forecasting from Aligned Spatio-temporal Climate Datasets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multimodal image alignment through a multiscale chain of neural networks with application to remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Zampieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Monteleoni</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling and decision-making in the spatiotemporal domain NIPS workhop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.679-696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01270-0_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905408v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused Deep Learning for Hurricane Track Forecast from Reanalysis Data</w:t>
+                <w:t xml:space="preserve">Deep Learning for Hurricane Track Forecasting from Aligned Spatio-temporal Climate Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Monteleoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Informatics Workshop Proceedings 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Boulder, United States. pp.69-72</w:t>
+              <w:t xml:space="preserve">Modeling and decision-making in the spatiotemporal domain NIPS workhop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851001v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal image alignment through a multiscale chain of neural networks with application to remote sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aligning and Updating Cadaster Maps with Aerial Images by Multi-Task, Multi-Resolution Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Perth, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849389v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing deep video representation to match brain activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Richard</w:t>
+                <w:t xml:space="preserve">The 2018 Climate Informatics Hackathon: Hurricane Intensity Forecast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Pinho</w:t>
+                <w:t xml:space="preserve">David Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Kégl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCN 2018 - Conference on Cognitive Computational Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Climate Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Boulder, CO, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868735v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution image classification with convolutional networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">SPI-DNA: End-to-end Deep Learning Approach for Demographic History Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alliez</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
+              <w:t xml:space="preserve">Paris-Saclay Junior Conference on Data Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660754v1</w:t>
+                <w:t xml:space="preserve">hal-01679385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Semantic Labeling Methods Generalize to Any City? The Inria Aerial Image Labeling Benchmark</w:t>
+                <w:t xml:space="preserve">Polygonization of Remote Sensing Classification Maps by Mesh Approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.3226-3229, </w:t>
+              <w:t xml:space="preserve">ICIP 2017 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.560-564, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468452v1</w:t>
+                <w:t xml:space="preserve">hal-01530460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygonization of Remote Sensing Classification Maps by Mesh Approximation</w:t>
+                <w:t xml:space="preserve">Can Semantic Labeling Methods Generalize to Any City? The Inria Aerial Image Labeling Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2017 - IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.560-564, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.3226-3229, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530460v1</w:t>
+                <w:t xml:space="preserve">hal-01468452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPI-DNA: End-to-end Deep Learning Approach for Demographic History Inference</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High-resolution image classification with convolutional networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flora Jay</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paris-Saclay Junior Conference on Data Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Orsay, France</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679385v1</w:t>
+                <w:t xml:space="preserve">hal-01660754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Convolutional Neural Networks For Remote Sensing Image Classification</w:t>
               </w:r>
@@ -4933,51 +4933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5041,51 +5041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th British Machine Vision Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5123,51 +5123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonparametric model for Brain Tumor Segmentation and Volumetry in Longitudinal MR Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Alberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5261,51 +5261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5324,567 +5324,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Representation of Videos with Spatio-Temporal Fibers</w:t>
+                <w:t xml:space="preserve">Multiple Object Tracking by Efficient Graph Partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratnesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Colorado, United States</w:t>
+              <w:t xml:space="preserve">ACCV - 12th Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michael S. Brown and Tat-Jen Cham and Yasuyuki Matsushita, Nov 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911012v1</w:t>
+                <w:t xml:space="preserve">hal-01061450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Object Tracking by Efficient Graph Partitioning</w:t>
+                <w:t xml:space="preserve">Hierarchical Representation of Videos with Spatio-Temporal Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratnesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCV - 12th Asian Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michael S. Brown and Tat-Jen Cham and Yasuyuki Matsushita, Nov 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061450v1</w:t>
+                <w:t xml:space="preserve">hal-00911012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient optimizer for simple point process models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enforcing Monotonous Shape Growth or Shrinkage in Video Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josiane Zerubia</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern H. Menze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE, Computational Imaging XI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMVC - British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bristol, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801448v1</w:t>
+                <w:t xml:space="preserve">hal-00856634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing Monotonous Shape Growth or Shrinkage in Video Segmentation</w:t>
+                <w:t xml:space="preserve">A Graph-Cut-Based Method for Spatio-Temporal Segmentation of Fire from Satellite Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bjoern H. Menze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC - British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE IGARSS - International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856634v1</w:t>
+                <w:t xml:space="preserve">hal-00845691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Cut-Based Method for Spatio-Temporal Segmentation of Fire from Satellite Observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An efficient optimizer for simple point process models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gamal Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Zerubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IGARSS - International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE, Computational Imaging XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Burlingame, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2009238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845691v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Match Appearances by Correlations in a Covariance Metric Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Corvee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5951,290 +5951,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast multiple birth and cut algorithm using belief propagation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Cognitive Vision System for Nuclear Fusion Device Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Moncada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Travere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2011 (International Conference on Image Processing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">8th International Conference, ICVS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00592446v1</w:t>
+                <w:t xml:space="preserve">hal-00609876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cognitive Vision System for Nuclear Fusion Device Monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A fast multiple birth and cut algorithm using belief propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gamal Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Zerubia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference, ICVS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sophia Antipolis, France. pp.163-172</w:t>
+              <w:t xml:space="preserve">ICIP 2011 (International Conference on Image Processing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609876v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00592446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaustive Family of Energies Minimizable Exactly by a Graph Cut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Colorado Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6272,51 +6272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting Level Set Gradients to Shape Gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Radke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6354,51 +6354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Shape Metrics based on Deformations and Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on Non-Rigid Shape Analysis and Deformable Image Alignment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6423,51 +6423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Image Colorization via Multimodal Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6518,51 +6518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-Based Shape Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6667,90 +6667,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and State Dependent Neural Delay Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Monsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Monsel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ML-DE@ECAI 2024 : Machine Learning Meets Differential Equations: From Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Santiago de compostela, Galicia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6788,51 +6788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Deep Learning Approach for Demographic History Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6902,51 +6902,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Methods for Automatic Image Colorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilja Bezrukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7027,51 +7027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel methods in medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7126,51 +7126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations of Shape Metrics and Application to Shape Warping and Empirical Shape Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7404,890 +7404,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Equivalence between Bayesian Priors and Penalties in Variational Inference</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Latent generative modeling of long genetic sequences with GANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Szatkownik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Furtlehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Ollivier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burak Yelmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466702v2</w:t>
+                <w:t xml:space="preserve">hal-04801130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent generative modeling of long genetic sequences with GANs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Neural DDEs with Learnable Delays for Partially Observed Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Monsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801130v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural DDEs with Learnable Delays for Partially Observed Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Monsel</w:t>
+                <w:t xml:space="preserve">An Equivalence between Bayesian Priors and Penalties in Variational Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Menier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+                <w:t xml:space="preserve">Yann Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715748v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Implicit GNN Solver for Poisson-like problems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Designing losses for data-free training of normalizing flows on Boltzmann distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Felardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970501v3</w:t>
+                <w:t xml:space="preserve">hal-03936982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing losses for data-free training of normalizing flows on Boltzmann distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time and State Dependent Neural Delay Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Monsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hénin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03936982v1</w:t>
+                <w:t xml:space="preserve">hal-04125875v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and State Dependent Neural Delay Differential Equations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Implicit GNN Solver for Poisson-like problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nastorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Faney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125875v3</w:t>
+                <w:t xml:space="preserve">hal-03970501v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning model for gas-liquid interface reconstruction in CFD numerical simulations</w:t>
+                <w:t xml:space="preserve">Docent: A content-based recommendation system to discover contemporary art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamon Nakano</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Fosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Mennaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Rebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Calligaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Farge Di Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721729v1</w:t>
+                <w:t xml:space="preserve">hal-04415857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docent: A content-based recommendation system to discover contemporary art</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning model for gas-liquid interface reconstruction in CFD numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamon Nakano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Faney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Calligaro</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04415857v1</w:t>
+                <w:t xml:space="preserve">hal-03721729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCO Verification: Division of Input Space into COnvex polytopes for neural network verification</w:t>
               </w:r>
@@ -8299,64 +8299,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Varasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8387,77 +8387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical Scaling Layers for Stable Network Pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8488,77 +8488,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMUS: A Framework to Build Formal Specifications for Deep Perception Systems Using Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8576,64 +8576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse to fine non-rigid registration: a chain of scale-specific neural networks for multimodal image alignment with application to remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Zampieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8677,51 +8677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Iterative Processes with Recurrent Neural Networks to Correct Satellite Image Classification Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8765,64 +8765,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training recurrent networks online without backtracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8898,51 +8898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Sophia Antipolis. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8990,51 +8990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffray Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chefd'Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9082,51 +9082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations of shape metrics and application to shape warping and empirical shape statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9202,51 +9202,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-based shape statistics for image segmentation with priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Ecole Polytechnique X, 2006. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9442,51 +9442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868206v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saverio Pezzicoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascal Landes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.5.136" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nastorg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alessandro Bucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Faney" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2024.10.036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591472v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verbockhaven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rudkiewicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Yelmen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Decelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lea Boulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Szatkownik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.07.530442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352910v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Madison Bray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jobic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac765" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329437v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kumler Bonfanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.00001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13224" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maggiori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2740362" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G&#243;mez Ur&#237;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Strumia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Koperski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Konig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17071528" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2016.2612821" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2697453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849885v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nardi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ifb/355" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brucker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Menze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Eldin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-9966-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05474710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur G&#252;ler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#245;nu Kollo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rt M&#246;ls" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.21.689603" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902059v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Douka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04447099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794450v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Monsel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419057v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03864015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554282v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazeps Medina-Tretmanis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;vila-Arcos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03861311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard-Satabin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Varasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chihani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200383" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02065211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Felardos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276549v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Khalel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tasar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899851" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boucaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monteleoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Zampieri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01270-0_40" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868735v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660754v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468452v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127684" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296343" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182776v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205916v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Alberts" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Weber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182772v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911012v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnesh Kumar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801448v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009238" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856634v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern H. Menze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Bak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corvee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33712-3_58" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592446v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moncada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Travere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bremond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Radke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#246;lkopf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1661428" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Bezrukov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Altun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117516v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;reux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466702v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolinski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715748v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970501v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125875v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721729v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamon Nakano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fosset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Mennaoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calligaro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Farge Di Maria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227439v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374956v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718263v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388551v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228954v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Adde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chefd'Hotel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071766v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00457462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591472v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verbockhaven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rudkiewicz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868206v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saverio Pezzicoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascal Landes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.5.136" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nastorg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alessandro Bucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Faney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2024.10.036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Yelmen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Decelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lea Boulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Szatkownik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.07.530442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352910v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Madison Bray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jobic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac765" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329437v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kumler Bonfanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.00001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13224" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maggiori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2740362" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G&#243;mez Ur&#237;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Strumia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Koperski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Konig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17071528" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2016.2612821" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2697453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849885v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nardi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ifb/355" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brucker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Menze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Eldin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-9966-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902059v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Douka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05474710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur G&#252;ler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#245;nu Kollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rt M&#246;ls" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.21.689603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Monsel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04447099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazeps Medina-Tretmanis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;vila-Arcos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03864015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03861311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard-Satabin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Varasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chihani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200383" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02065211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Felardos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276549v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Khalel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tasar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899851" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monteleoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Zampieri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01270-0_40" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923568v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boucaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127684" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182776v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205916v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Alberts" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Weber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182772v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061450v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnesh Kumar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern H. Menze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009238" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Bak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corvee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33712-3_58" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moncada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Travere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bremond" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592446v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Radke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#246;lkopf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1661428" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Bezrukov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Altun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117516v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;reux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715748v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466702v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolinski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936982v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125875v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970501v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fosset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Mennaoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calligaro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Farge Di Maria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamon Nakano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227439v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374956v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718263v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388551v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228954v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Adde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chefd'Hotel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071766v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00457462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>