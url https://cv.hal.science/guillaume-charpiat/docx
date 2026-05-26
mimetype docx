--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -100,373 +100,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing Tiny Networks: Spotting Expressivity Bottlenecks and Fixing Them Optimally</w:t>
+                <w:t xml:space="preserve">Rotation-equivariant graph neural networks for learning glassy liquids representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Verbockhaven</w:t>
+                <w:t xml:space="preserve">Francesco Saverio Pezzicoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Rudkiewicz</w:t>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chevallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+                <w:t xml:space="preserve">François Pascal Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.5.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591472v2</w:t>
+                <w:t xml:space="preserve">hal-03868206v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation-equivariant graph neural networks for learning glassy liquids representations</w:t>
+                <w:t xml:space="preserve">An implicit GNN solver for Poisson-like problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Saverio Pezzicoli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Matthieu Nastorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Faney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.5.136⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176, pp.270-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2024.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868206v3</w:t>
+                <w:t xml:space="preserve">hal-04919611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit GNN solver for Poisson-like problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growing Tiny Networks: Spotting Expressivity Bottlenecks and Fixing Them Optimally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Faney</w:t>
+                <w:t xml:space="preserve">Manon Verbockhaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Théo Rudkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919611v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep convolutional and conditional neural networks for large-scale genomic data generation</w:t>
               </w:r>
@@ -714,278 +714,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352910v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Cyclone Track Forecasting using Fused Deep Learning from Aligned Reanalysis Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning for population size history inference: Design, comparison and combination with approximate Bayesian computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+                <w:t xml:space="preserve">Jean Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mo Yang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flora Jay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fdata.2020.00001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (8), pp.2645-2660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329437v2</w:t>
+                <w:t xml:space="preserve">hal-02942328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for population size history inference: Design, comparison and combination with approximate Bayesian computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Sanchez</w:t>
+                <w:t xml:space="preserve">Tropical Cyclone Track Forecasting using Fused Deep Learning from Aligned Reanalysis Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+                <w:t xml:space="preserve">Christina Kumler Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Jay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Balázs Kégl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (8), pp.2645-2660. </w:t>
+              <w:t xml:space="preserve">Frontiers in Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fdata.2020.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942328v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Semantic Labeling with Convolutional Neural Networks</w:t>
               </w:r>
@@ -997,51 +997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1248,51 +1248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1352,51 +1352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Neural Networks to Correct Satellite Image Classification Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1456,51 +1456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise rigid curve deformation via a Finsler steepest descent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1586,51 +1586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Video Segmentation with Shape Growth or Shrinkage Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1694,51 +1694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Temporal Coherence for Fire Mapping from MODIS Spaceborne Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Earthzine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1789,51 +1789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Gamal Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Zerubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1871,51 +1871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorisation automatique d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interstices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1940,51 +1940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Gradients: Priors on Minimization Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2115,64 +2115,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth strategies for arbitrary DAG neural architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Douka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Verbockhaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Rudkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2288,51 +2288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tõnu Kollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Märt Möls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECOMB 2026 - 30th Annual International Conference on Research in Computational Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Thessaloniki, Greece. </w:t>
@@ -2409,51 +2409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ML-DE@ECAI 2024 : Machine Learning Meets Differential Equations: From Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Santiago de compostela, Galicia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2504,77 +2504,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Szatkownik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Yelmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLCB 2023 - 18th Conference on Machine Learning in Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2599,103 +2599,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Level GNN Preconditioner for Solving Large Scale Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nastorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Faney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, San Francisco, United States. pp.486-495, </w:t>
@@ -2772,51 +2772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering (CSE23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2841,51 +2841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring effective population sizes of bacterial populations while accounting for unknown recombination and selection: a deep learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2966,103 +2966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DS-GPS : A Deep Statistical Graph Poisson Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nastorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Faney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2022 - Machine Learning and the Physical Sciences, workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, New-Orleans, United States</w:t>
@@ -3091,103 +3091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DS-GPS : A Deep Statistical Graph Poisson Solver (for faster CFD simulations)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nastorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Faney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and the Physical Sciences workshop, NeurIPS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, New-Orleans, United States</w:t>
@@ -3242,51 +3242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Varasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3350,51 +3350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMUS: A Framework to Build Formal Specifications for Deep Perception Systems Using Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3467,51 +3467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisy Supervision for Correcting Misaligned Cadaster Maps Without Perfect Ground Truth Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3558,51 +3558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input Similarity from the Neural Network Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3692,51 +3692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Khalel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onur Tasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3777,770 +3777,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing deep video representation to match brain activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fused Deep Learning for Hurricane Track Forecast from Reanalysis Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Kégl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Richard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+                <w:t xml:space="preserve">Claire Monteleoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCN 2018 - Conference on Cognitive Computational Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Climate Informatics Workshop Proceedings 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Boulder, United States. pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868735v1</w:t>
+                <w:t xml:space="preserve">hal-01851001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused Deep Learning for Hurricane Track Forecast from Reanalysis Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multimodal image alignment through a multiscale chain of neural networks with application to remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Zampieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Monteleoni</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Informatics Workshop Proceedings 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.679-696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01270-0_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851001v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal image alignment through a multiscale chain of neural networks with application to remote sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing deep video representation to match brain activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Zampieri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ana Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCN 2018 - Conference on Cognitive Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Philadelphia, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849389v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Hurricane Track Forecasting from Aligned Spatio-temporal Climate Datasets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Aligning and Updating Cadaster Maps with Aerial Images by Multi-Task, Multi-Resolution Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Monteleoni</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling and decision-making in the spatiotemporal domain NIPS workhop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905408v1</w:t>
+                <w:t xml:space="preserve">hal-01923568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning and Updating Cadaster Maps with Aerial Images by Multi-Task, Multi-Resolution Deep Learning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 2018 Climate Informatics Hackathon: Hurricane Intensity Forecast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Kégl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Perth, Australia</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Climate Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Boulder, CO, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923568v1</w:t>
+                <w:t xml:space="preserve">hal-01924336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2018 Climate Informatics Hackathon: Hurricane Intensity Forecast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Deep Learning for Hurricane Track Forecasting from Aligned Spatio-temporal Climate Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giffard-Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Kégl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Monteleoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Climate Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Boulder, CO, United States. pp.4</w:t>
+              <w:t xml:space="preserve">Modeling and decision-making in the spatiotemporal domain NIPS workhop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924336v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPI-DNA: End-to-end Deep Learning Approach for Demographic History Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris-Saclay Junior Conference on Data Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4591,51 +4591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4676,252 +4676,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Semantic Labeling Methods Generalize to Any City? The Inria Aerial Image Labeling Benchmark</w:t>
+                <w:t xml:space="preserve">High-resolution image classification with convolutional networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468452v1</w:t>
+                <w:t xml:space="preserve">hal-01660754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution image classification with convolutional networks</w:t>
+                <w:t xml:space="preserve">Can Semantic Labeling Methods Generalize to Any City? The Inria Aerial Image Labeling Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Geoscience and Remote Sensing (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.3226-3229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660754v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Convolutional Neural Networks For Remote Sensing Image Classification</w:t>
               </w:r>
@@ -4933,51 +4933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5041,51 +5041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th British Machine Vision Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5123,51 +5123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonparametric model for Brain Tumor Segmentation and Volumetry in Longitudinal MR Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Alberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5261,51 +5261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5343,51 +5343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Object Tracking by Efficient Graph Partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratnesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5438,51 +5438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Representation of Videos with Spatio-Temporal Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratnesh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5533,51 +5533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcing Monotonous Shape Growth or Shrinkage in Video Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,51 +5641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-Cut-Based Method for Spatio-Temporal Segmentation of Fire from Satellite Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IGARSS - International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5723,51 +5723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient optimizer for simple point process models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Gamal Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5840,51 +5840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Match Appearances by Correlations in a Covariance Metric Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Corvee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6108,51 +6108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Gamal Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Zerubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6190,51 +6190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaustive Family of Energies Minimizable Exactly by a Graph Cut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Colorado Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6272,51 +6272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting Level Set Gradients to Shape Gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Radke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6354,51 +6354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Shape Metrics based on Deformations and Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on Non-Rigid Shape Analysis and Deformable Image Alignment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6423,51 +6423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Image Colorization via Multimodal Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6518,51 +6518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-Based Shape Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6706,51 +6706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ML-DE@ECAI 2024 : Machine Learning Meets Differential Equations: From Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Santiago de compostela, Galicia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6788,64 +6788,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Deep Learning Approach for Demographic History Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Evolution: Fossils, Ancient and Modern Genomes 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Hinxton, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6902,51 +6902,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Methods for Automatic Image Colorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilja Bezrukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7027,51 +7027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel methods in medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7126,51 +7126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations of Shape Metrics and Application to Shape Warping and Empirical Shape Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7436,77 +7436,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Szatkownik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Furtlehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burak Yelmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Jay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7576,51 +7576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7651,51 +7651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Equivalence between Bayesian Priors and Penalties in Variational Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7752,51 +7752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Felardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7853,51 +7853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -7919,103 +7919,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Implicit GNN Solver for Poisson-like problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nastorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Faney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8172,90 +8172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning model for gas-liquid interface reconstruction in CFD numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamon Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Faney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8312,51 +8312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Varasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8400,51 +8400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetrical Scaling Layers for Stable Network Pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8488,51 +8488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAMUS: A Framework to Build Formal Specifications for Deep Perception Systems Using Simulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Girard-Satabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Chihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8576,64 +8576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse to fine non-rigid registration: a chain of scale-specific neural networks for multimodal image alignment with application to remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Zampieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8677,51 +8677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Iterative Processes with Recurrent Neural Networks to Correct Satellite Image Classification Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8778,51 +8778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training recurrent networks online without backtracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8898,51 +8898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maggiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Tarabalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Sophia Antipolis. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8990,51 +8990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffray Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chefd'Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9082,51 +9082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations of shape metrics and application to shape warping and empirical shape statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9202,51 +9202,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-based shape statistics for image segmentation with priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charpiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Ecole Polytechnique X, 2006. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9442,51 +9442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591472v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verbockhaven" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rudkiewicz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868206v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saverio Pezzicoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascal Landes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.5.136" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nastorg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alessandro Bucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Faney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2024.10.036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Yelmen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Decelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lea Boulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Szatkownik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.07.530442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352910v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Madison Bray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jobic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac765" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329437v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kumler Bonfanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.00001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13224" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maggiori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2740362" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G&#243;mez Ur&#237;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Strumia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Koperski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Konig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17071528" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2016.2612821" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2697453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849885v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nardi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ifb/355" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brucker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Menze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Eldin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-9966-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902059v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Douka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05474710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur G&#252;ler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#245;nu Kollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rt M&#246;ls" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.21.689603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Monsel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04447099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazeps Medina-Tretmanis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;vila-Arcos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03864015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03861311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard-Satabin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Varasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chihani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200383" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02065211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Felardos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276549v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Khalel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tasar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899851" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monteleoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Zampieri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01270-0_40" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923568v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boucaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127684" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182776v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205916v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Alberts" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Weber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182772v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061450v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnesh Kumar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern H. Menze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009238" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Bak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corvee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33712-3_58" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moncada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Travere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bremond" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592446v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Radke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#246;lkopf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1661428" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Bezrukov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Altun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117516v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;reux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715748v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466702v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolinski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936982v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125875v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970501v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fosset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Mennaoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calligaro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Farge Di Maria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamon Nakano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227439v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374956v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718263v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388551v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228954v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Adde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chefd'Hotel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071766v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00457462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868206v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saverio Pezzicoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascal Landes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.5.136" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919611v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nastorg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alessandro Bucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Faney" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2024.10.036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591472v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verbockhaven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rudkiewicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burak Yelmen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Decelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lea Boulos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Szatkownik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Furtlehner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.07.530442" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352910v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Madison Bray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jobic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Letournel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac765" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942328v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Jay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329437v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giffard-Roisin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kumler Bonfanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs K&#233;gl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2020.00001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maggiori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tarabalka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2740362" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F Crispim-Junior" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro G&#243;mez Ur&#237;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Strumia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Koperski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Konig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17071528" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2016.2612821" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2697453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849885v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nardi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ifb/355" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brucker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Menze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Eldin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00474683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117529v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-9966-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902059v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Douka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05474710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merve Nur G&#252;ler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#245;nu Kollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;rt M&#246;ls" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.11.21.689603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Monsel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04447099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW63119.2024.00101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406551v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazeps Medina-Tretmanis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a &#193;vila-Arcos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03864015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03861311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03127853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Girard-Satabin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Varasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Chihani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200383" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02065211v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Girard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898071" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Felardos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276549v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Khalel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Tasar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899851" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monteleoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01849389v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Zampieri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01270-0_40" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868735v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pinho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923568v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924336v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boucaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679385v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01530460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01468452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127684" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350706v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182776v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205916v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Alberts" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huber" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Weber" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182772v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061450v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnesh Kumar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911012v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern H. Menze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2009238" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Bak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corvee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33712-3_58" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moncada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Travere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loarer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bremond" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592446v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497222v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Radke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481552v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#246;lkopf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1661428" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01823543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Bezrukov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasemin Altun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00481569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117516v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4481-4_15" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;reux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Planche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715748v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466702v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wolinski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ollivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936982v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125875v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970501v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fosset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Mennaoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Calligaro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Farge Di Maria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721729v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamon Nakano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227439v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02374956v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718263v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388551v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228954v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084166v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Adde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chefd'Hotel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071766v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00457462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>