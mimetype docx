--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -100,330 +100,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold hardiness mechanisms and modeling: existing approaches and future avenues</w:t>
+                <w:t xml:space="preserve">Reduced snow cover at the alpine treeline: resistance and recovery of saplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+                <w:t xml:space="preserve">Andrea Ganthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikki Hänninen</w:t>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.70863⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469476v1</w:t>
+                <w:t xml:space="preserve">hal-05492434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced snow cover at the alpine treeline: resistance and recovery of saplings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cold hardiness mechanisms and modeling: existing approaches and future avenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ganthaler</w:t>
+                <w:t xml:space="preserve">Al P Kovaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Améglio</w:t>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Mayr</w:t>
+                <w:t xml:space="preserve">Heikki Hänninen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492434v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is It Cold Enough? Effects of Artificial and Natural Chilling on Budbreak and Frost Hardiness in &amp;lt;scp&amp;gt; &amp;lt;i&amp;gt;Acer saccharum&amp;lt;/i&amp;gt; &amp;lt;/scp&amp;gt; (Marsh.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al P Kovaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -500,51 +500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local conditions have greater influence than provenance on sugar maple ( Acer saccharum Marsh.) frost hardiness at its northern range limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Buttò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -615,996 +615,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak global trade‐off between frost and drought resistance in trees</w:t>
+                <w:t xml:space="preserve">Drought-stress memory confers cold hardiness in grapefruit (Citrus paradisi) through modulations in antioxidant system, osmolyte production and carbohydrate metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Larter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Shahid Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Aucique-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajjad Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashad Balal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Plant stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.100801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.100801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357048v1</w:t>
+                <w:t xml:space="preserve">hal-05030303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-stress memory confers cold hardiness in grapefruit (Citrus paradisi) through modulations in antioxidant system, osmolyte production and carbohydrate metabolism</w:t>
+                <w:t xml:space="preserve">Weak global trade‐off between frost and drought resistance in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahid Iqbal</w:t>
+                <w:t xml:space="preserve">Maximilian Larter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Aucique-Perez</w:t>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajjad Hussain</w:t>
+                <w:t xml:space="preserve">William Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashad Balal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.100801. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.100801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030303v1</w:t>
+                <w:t xml:space="preserve">hal-05357048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze dehydration vs. supercooling in tree stems: physical and physiological modelling</w:t>
+                <w:t xml:space="preserve">Potential processes leading to winter reddening of young Douglas-fir Pseudotsuga menziesii in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+                <w:t xml:space="preserve">Mahaut van Rooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+                <w:t xml:space="preserve">Olivier Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Badel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (1), tpad117. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpad117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01242-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224684v1</w:t>
+                <w:t xml:space="preserve">hal-04690288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanism for winter stem pressure build-up in walnut trees</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Differential warming at crown scale impacts walnut primary growth onset and secondary growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpae037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (22), pp.7127-7144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690247v1</w:t>
+                <w:t xml:space="preserve">hal-04724099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential warming at crown scale impacts walnut primary growth onset and secondary growth rate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Saudreau</w:t>
+                <w:t xml:space="preserve">Dynamic modeling of stem water content during the dormant period in walnut trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Serre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (22), pp.7127-7144. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpad128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724099v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling of stem water content during the dormant period in walnut trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Freeze dehydration vs. supercooling in tree stems: physical and physiological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Améglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 44 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpad128⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 44 (1), tpad117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpad117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690255v1</w:t>
+                <w:t xml:space="preserve">hal-04224684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential processes leading to winter reddening of young Douglas-fir Pseudotsuga menziesii in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the mechanism for winter stem pressure build-up in walnut trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahaut van Rooij</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (4), tpae037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01242-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpae037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04690288v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living on the edge – physiological tolerance to frost and drought explains range limits of 35 European tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Larter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, e07528, </w:t>
@@ -1636,230 +1636,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the grapevine xylem embolism resistance spectrum to identify varieties and regions at risk in a future dry climate</w:t>
+                <w:t xml:space="preserve">Is a seasonally reduced growth potential a convergent strategy to survive drought and frost in plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent J Lamarque</w:t>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Karim Barkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grémillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Dell’acqua</w:t>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.7724. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (2), pp.245-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34224-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcac153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290997v1</w:t>
+                <w:t xml:space="preserve">hal-03963119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylem embolism and bubble formation during freezing suggest complex dynamics of pressure in Betula pendula stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lintunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1904,377 +1908,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a seasonally reduced growth potential a convergent strategy to survive drought and frost in plants?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross‐disciplinary insights into the mechanisms of plant cold hardiness: From molecules to ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volaire</w:t>
+                <w:t xml:space="preserve">Ian Willick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Barkaoui</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daisuke Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcac153⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963119v1</w:t>
+                <w:t xml:space="preserve">hal-04321091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross‐disciplinary insights into the mechanisms of plant cold hardiness: From molecules to ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quantifying the grapevine xylem embolism resistance spectrum to identify varieties and regions at risk in a future dry climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Willick</w:t>
+                <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Takahashi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ninon Dell’acqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 175 (2), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.13901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34224-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321091v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hare and the tortoise: stomatal kinetics under light change in &amp;lt;i&amp;gt;Poaceae&amp;lt;/i&amp;gt; crops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Is winter coming? Minor effect of the onset of chilling accumulation on the prediction of endodormancy release and budbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 p. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617663v1</w:t>
+                <w:t xml:space="preserve">hal-03767573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrative de l'architecture hydraulique et des seuils physiologiques de résistance à la sécheresse des cépages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 183, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2351,51 +2351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Silvestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Deslauriers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174 (6), </w:t>
@@ -2427,105 +2427,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is winter coming? Minor effect of the onset of chilling accumulation on the prediction of endodormancy release and budbreak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The hare and the tortoise: stomatal kinetics under light change in &amp;lt;i&amp;gt;Poaceae&amp;lt;/i&amp;gt; crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 174 (3), </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.13699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767573v1</w:t>
+                <w:t xml:space="preserve">hal-03617663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of acoustic events in lavender for measuring xylem vulnerability to embolism and cellular damage</w:t>
               </w:r>
@@ -2537,77 +2537,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2635,247 +2635,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cold acclimation and deacclimation in wild blueberry: Direct and indirect influence of environmental factors and non-structural carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Damesin</w:t>
+                <w:t xml:space="preserve">Valentinà Buttò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Heikki Hänninen</w:t>
+                <w:t xml:space="preserve">André Pichette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (2), pp.40. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 301-302, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-021-01052-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226439v1</w:t>
+                <w:t xml:space="preserve">hal-03213213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in carbohydrates and water content predict dynamics of frost hardiness in various temperate tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baffoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emilie Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (9), pp.1583-1600. </w:t>
@@ -2907,395 +2903,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold acclimation and deacclimation in wild blueberry: Direct and indirect influence of environmental factors and non-structural carbohydrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Suffer from drought to withstand the cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108349⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186 (1), pp.208-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213213v1</w:t>
+                <w:t xml:space="preserve">hal-03261366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suffer from drought to withstand the cold</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Perceiving neighbors to anticipate the struggle for light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 186 (1), pp.208-209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab094⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 186 (4), pp.1760-1761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261366v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceiving neighbors to anticipate the struggle for light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spreading the (soil water) wealth: insight into the complexity of root system architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 186 (4), pp.1760-1761. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab260⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 186 (1), pp.206-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391050v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading the (soil water) wealth: insight into the complexity of root system architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Hänninen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 186 (1), pp.206-207. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (2), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-021-01052-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03200536v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary identification of trees that could serve as complementary forage for ruminant livestock under the climatic conditions predicted to occur in Auvergne in 2050</w:t>
               </w:r>
@@ -3333,51 +3333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Macheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 242, pp.61-69</w:t>
@@ -3400,239 +3400,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining Sugars While Sweating: How Do Leaves Regulate Their Osmolarity?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the effects of earlier snow melt-out on Alpine shrub growth: the sooner the better?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Francon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Till-Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Choler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.20.00813⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.106455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969410v1</w:t>
+                <w:t xml:space="preserve">hal-02903838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of earlier snow melt-out on Alpine shrub growth: the sooner the better?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaining Sugars While Sweating: How Do Leaves Regulate Their Osmolarity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 115, pp.106455. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (4), pp.1412-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.00813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903838v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une standardisation des conditions lumineuses en chambre climatique et un échantillonnage adapté pour une meilleure compréhension des déterminants environnementaux impliqués dans le débourrement chez une espèce ligneuse</w:t>
               </w:r>
@@ -3657,51 +3657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3756,51 +3756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-accumulation of abscisic acid in transgenic tomato plants increases the risk of hydraulic failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haley Toups</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3877,51 +3877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolating Physiological Response to Drought through Step-by-Step Analysis of Water Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 184 (2), pp.560-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3968,90 +3968,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought-Induced Mortality: Branch Diameter Variation Reveals a Point of No Recovery in Lavender Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda dos Santos Farnese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 183 (4), pp.1638-1649. </w:t>
@@ -4141,51 +4141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (7), pp.1173-1183. </w:t>
@@ -4249,51 +4249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Bortolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory A. Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J. Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4357,77 +4357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of Carbon Metabolism During the Dormant Period Accurately Predicts the Changes in Frost Hardiness in Walnut Trees Juglans regia L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1746), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4461,90 +4461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing frost damages using dynamic models in walnut trees: exposure rather than vulnerability controls frost risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (5), pp.1008-1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4572,291 +4572,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought will not leave your glass empty: Low risk of hydraulic failure revealed by long-term drought observations in world’s top wine regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Autumn phenology integrated to frost hardness modelling of fruits trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baffoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andre Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aao6969⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cryobiology, 85, pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538219v1</w:t>
+                <w:t xml:space="preserve">hal-02971442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autumn phenology integrated to frost hardness modelling of fruits trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Drought will not leave your glass empty: Low risk of hydraulic failure revealed by long-term drought observations in world’s top wine regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serre</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Lacointe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Li Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cryobiology, 85, pp.152. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aao6969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971442v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inconvenient truth about xylem resistance to embolism in the model species for refilling Laurus nobilis L.</w:t>
               </w:r>
@@ -4881,51 +4881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Brodribb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4970,1293 +4970,1293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of freezing dynamics in trees: a simple phase shift causes complexity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Monitoring xylem hydraulic pressure in woody plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Nolf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adriano Losso</w:t>
+                <w:t xml:space="preserve">Grégory Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.01815⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (20), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605135v1</w:t>
+                <w:t xml:space="preserve">hal-02531091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring xylem hydraulic pressure in woody plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of freezing dynamics in trees: a simple phase shift causes complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Nolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Leitinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Burlett</w:t>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Gambetta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
+                <w:t xml:space="preserve">Adriano Losso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (20), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (4), pp.2196-2207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.01815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531091v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalariform-to-simple transition in vessel perforation plates triggered by differences in climate during the evolution of Adoxaceae</w:t>
+                <w:t xml:space="preserve">Genetics of frost hardiness in Juglans regia L. and relationship with growth and phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lens</w:t>
+                <w:t xml:space="preserve">Mercè Guàrdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutger A. Vos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Antoni Vilanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo van Der Niet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Merckx</w:t>
+                <w:t xml:space="preserve">Robert Savé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw151⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics &amp; Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (5), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-016-1038-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523560v1</w:t>
+                <w:t xml:space="preserve">hal-01353255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of frost hardiness in Juglans regia L. and relationship with growth and phenology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can phenological models predict tree phenology accurately in the future? The unrevealed hurdle of endodormancy break</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercè Guàrdia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics &amp; Genomes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (10), pp.3444-3460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-016-1038-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01353255v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can phenological models predict tree phenology accurately in the future? The unrevealed hurdle of endodormancy break</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalariform-to-simple transition in vessel perforation plates triggered by differences in climate during the evolution of Adoxaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+                <w:t xml:space="preserve">Frederic Lens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
+                <w:t xml:space="preserve">Rutger A. Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Timo van Der Niet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13383⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118 (5), pp.1043-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637649v1</w:t>
+                <w:t xml:space="preserve">hal-02523560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental factors and management practices on microclimate, winter physiology and frost resistance in trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic emissions during ice nucleation and propagation in plant xylem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pramsohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 207 (3), pp.570-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.13361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149371v1</w:t>
+                <w:t xml:space="preserve">hal-01183016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation and water fluxes driven by ice water potential in Juglans regia during freeze–thaw cycles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characteristics of ultrasonic acoustic emissions from walnut branches during freeze–thaw-induced embolism formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Kasuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matsuo Uemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 67 (3), pp.739-750. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv486⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 66 (7), pp.1965-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261003v1</w:t>
+                <w:t xml:space="preserve">hal-01149361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of ultrasonic acoustic emissions from walnut branches during freeze–thaw-induced embolism formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of environmental factors and management practices on microclimate, winter physiology and frost resistance in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matsuo Uemura</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (7), pp.1965-1975. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149361v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic emissions during ice nucleation and propagation in plant xylem</w:t>
+                <w:t xml:space="preserve">Cavitation and water fluxes driven by ice water potential in Juglans regia during freeze–thaw cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Pramsohler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+                <w:t xml:space="preserve">Alexandre Ponomarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 207 (3), pp.570-578. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (3), pp.739-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.13361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183016v1</w:t>
+                <w:t xml:space="preserve">hal-01261003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in ultrasound velocity and attenuation indicate freezing of xylem sap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 185, pp.20 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6302,51 +6302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-Thaw Stress: Effects of Temperature on Hydraulic Conductivity and Ultrasonic Activity in Ten Woody Angiosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline K. Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6436,77 +6436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of frost resistances on potential altitudinal limit of trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.891 - 902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6540,103 +6540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frost hardiness in walnut trees (Juglans regia L.): How to link physiology and modelling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie M. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (11), pp.1229-1241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6670,51 +6670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frost hardiness in walnut trees (Juglans regia L.): How to link physiology and modelling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6722,51 +6722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (11), pp.1229-1241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6800,64 +6800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought and frost resistance of trees: a comparison of four species at different sites and altitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Wortemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6928,259 +6928,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The timing of leaf fall affects cold acclimation by interactions withair temperature through water and carbohydrate contents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Are budburst dates, dormancy and cold acclimation in walnut trees (Juglans regia L.) under mainly genotypic or environmental control?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 72 (3), pp.351 - 357. </w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (6), pp.763 - 774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2010.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00484-011-0470-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964812v1</w:t>
+                <w:t xml:space="preserve">hal-00964851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are budburst dates, dormancy and cold acclimation in walnut trees (Juglans regia L.) under mainly genotypic or environmental control?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The timing of leaf fall affects cold acclimation by interactions withair temperature through water and carbohydrate contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 55 (6), pp.763 - 774. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (3), pp.351 - 357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00484-011-0470-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2010.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964851v1</w:t>
+                <w:t xml:space="preserve">hal-00964812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7250,51 +7250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposiumon Temperate Tree Nuts: from Agroecologically Sustainable to Organic Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chiara Cirillo; Roberto Botta; Tiziano Caruso, Aug 2025, Naples/Alba, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7313,929 +7313,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing frost risks indicators for apricot trees.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Citrus Frost Vulnerability: Exploring the Role of Ice Nucleation Active Bacteria and Temperature Acclimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Gini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prodromos Fetfatzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Geballa-Koukoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International plant protection congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724067v1</w:t>
+                <w:t xml:space="preserve">hal-04724291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Life-Frostdefend project: creation of a forecasting tool for frost damage risk and mitigation actions for tree crops.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technological and Research Challenges in Data Engineering for Sustainable Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prodromos Fetfatzis</w:t>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michalis Karvelas</w:t>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Sacharidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX international plant protection congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGMOD/PODS '24: International Conference on Management of Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Santiago AA Chile, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3663741.3664786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724191v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice nucleation activity in apricot stems and reproductive organs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International plant cold hardiness seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Clermont- Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724268v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological and Research Challenges in Data Engineering for Sustainable Agriculture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Epiphytic and aerial ice nucleation active bacteria in lemon tree orchards.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Geballa-Koukoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prodromos Fetfatzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Sacharidis</w:t>
+                <w:t xml:space="preserve">Michalis Karvelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaios T. Karathanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD/PODS '24: International Conference on Management of Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XX international plant protection congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904918v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walnut winter pressure build-up explained through physical modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Life-Frostdefend project: creation of a forecasting tool for frost damage risk and mitigation actions for tree crops.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Geballa-Koukoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prodromos Fetfatzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Karvelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Cold Hardiness Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">XX international plant protection congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690601v1</w:t>
+                <w:t xml:space="preserve">hal-04724191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epiphytic and aerial ice nucleation active bacteria in lemon tree orchards.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michalis Karvelas</w:t>
+                <w:t xml:space="preserve">Developing frost risks indicators for apricot trees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaios T. Karathanos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX international plant protection congress</w:t>
+              <w:t xml:space="preserve">20. International plant protection congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724170v1</w:t>
+                <w:t xml:space="preserve">hal-04724067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrus Frost Vulnerability: Exploring the Role of Ice Nucleation Active Bacteria and Temperature Acclimation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ice nucleation activity in apricot stems and reproductive organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">13th International plant cold hardiness seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724291v1</w:t>
+                <w:t xml:space="preserve">hal-04724268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a transdisciplinary framework for studying the DYNAMICS OF WOODY ALPINE VEGETATION in a WARMING CLIMATE CONTEXT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
@@ -8264,51 +8264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la phénologie comme méthode d’atténuation du risque de gelée tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Moutte-Ravera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8340,277 +8340,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of summer and winter environmental factors and cultivation practices on frost resistance and tree dieback</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+                <w:t xml:space="preserve">La résistance au froid de l'érable à sucre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Buttò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Surget-Groba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">17th Annual conference of CEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'étude de la forêt, May 2024, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724307v1</w:t>
+                <w:t xml:space="preserve">hal-04723849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance au froid de l'érable à sucre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudio Mura</w:t>
+                <w:t xml:space="preserve">Effects of summer and winter environmental factors and cultivation practices on frost resistance and tree dieback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier-Pocovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delagrange</w:t>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut van Rooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual conference of CEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'étude de la forêt, May 2024, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723849v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frost hardiness in sugar maple (Acer saccharum)</w:t>
               </w:r>
@@ -8635,51 +8635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Deslauriers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Buttò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Surget-Groba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8721,64 +8721,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation et acclimatation des plantes pérennes aux conditions hivernales,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensibilité des plantes : mythes et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Nationale d'Horticulture de France, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8797,4268 +8797,4212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological functioning of the walnut tree and main risks in a changing climate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Population dynamics of aerial and epiphytic ice-nucleating bacteria in lemon orchards in Aeghion, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kontogiannatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prodromos Fetfatzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX International Symposium on Walnut &amp; Pecan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10th conference of the Mikrobiokosmos scientific society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Larissa, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724017v1</w:t>
+                <w:t xml:space="preserve">hal-04723940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early bud gets the cold: spring phenology drives exposure to late frost in Picea mariana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+                <w:t xml:space="preserve">Recent findings of gas bubble and embolism formation in frozen xylem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lintunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Vernon, Canada</w:t>
+              <w:t xml:space="preserve">1st International Meeting on the Gas Phase in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Hyytiälä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723872v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent findings of gas bubble and embolism formation in frozen xylem</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the temporal variability of PM mass concentrations, bacteria populations and meteorological variables at citrus orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prodromos Fetfatzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kontogiannatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Sarigiannidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Meeting on the Gas Phase in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Hyytiälä, Finland</w:t>
+              <w:t xml:space="preserve">10th International conference on Environmental management Engineering planning and economics (CEMEPE) &amp; SECOTOX conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Skiathos island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723922v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population dynamics of aerial and epiphytic ice-nucleating bacteria in lemon orchards in Aeghion, Greece</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The early bud gets the cold: spring phenology drives exposure to late frost in Picea mariana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Buttò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Silvestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th conference of the Mikrobiokosmos scientific society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Larissa, Greece</w:t>
+              <w:t xml:space="preserve">Forest Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vernon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723940v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the temporal variability of PM mass concentrations, bacteria populations and meteorological variables at citrus orchards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecophysiological functioning of the walnut tree and main risks in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International conference on Environmental management Engineering planning and economics (CEMEPE) &amp; SECOTOX conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Skiathos island, Greece</w:t>
+              <w:t xml:space="preserve">IX International Symposium on Walnut &amp; Pecan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724000v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rougissement physiologique du Douglas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Detecting dormancy dynamics in woody plants by characterizing hydraulic connectivity between stem and bud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Walser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation « Problèmes sylvosanitaires du douglas » Département de la Santé des Forêts Auvergne Rhône Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Celles sur Durolle, France</w:t>
+              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881123v1</w:t>
+                <w:t xml:space="preserve">hal-03880833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine xylem embolism resistance spectrum reveals which varieties have a lower mortality risk in a future dry climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ninon Dell'Acqua</w:t>
+                <w:t xml:space="preserve">Temperature heterogeneity at crown scale possible impact on tree architecture after late spring frost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">terclim2022 (14th International Terroir congress and 2nd ClimWine symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725428v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper et protéger les cultures fruitières face aux dégâts du gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Aléas climatiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Riom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature heterogeneity at crown scale possible impact on tree architecture after late spring frost</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Modelling the cycles of winter stem pressure in walnut tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881001v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the cycles of winter stem pressure in walnut tree</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effects of snow cover change on freezing induced xylem dysfunctions in subalpine woody species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ganthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788793v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting dormancy dynamics in woody plants by characterizing hydraulic connectivity between stem and bud</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Faure</w:t>
+                <w:t xml:space="preserve">Xylem functional trait trade-offs and tree species responses to drought and cold stresses in NA and EU forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Larter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Walser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Touzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cayley Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880833v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of snow cover change on freezing induced xylem dysfunctions in subalpine woody species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A model for stem diameter variations during freeze/thaw cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Plant biophysics and biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR PhyP, Mar 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773724v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylem functional trait trade-offs and tree species responses to drought and cold stresses in NA and EU forests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rougissement physiologique du Douglas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut van Rooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">Formation « Problèmes sylvosanitaires du douglas » Département de la Santé des Forêts Nouvelle Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tulle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880824v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rougissement physiologique du Douglas.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenology of black spruce populations, implications and perspectives in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Silvestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiali Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anam Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaokang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation « Problèmes sylvosanitaires du douglas » Département de la Santé des Forêts Nouvelle Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Tulle, France</w:t>
+              <w:t xml:space="preserve">Ecological Society of America - ESA-CSEE 2022, A change is gonna come.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881148v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for stem diameter variations during freeze/thaw cycles</w:t>
+                <w:t xml:space="preserve">Rougissement physiologique du Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mahaut van Rooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant biophysics and biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR PhyP, Mar 2022, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Formation « Problèmes sylvosanitaires du douglas » Département de la Santé des Forêts Auvergne Rhône Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Celles sur Durolle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648177v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology of black spruce populations, implications and perspectives in the context of climate change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anam Usmani</w:t>
+                <w:t xml:space="preserve">Grapevine xylem embolism resistance spectrum reveals which varieties have a lower mortality risk in a future dry climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe E. L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaokang Zhang</w:t>
+                <w:t xml:space="preserve">Ninon Dell'Acqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Society of America - ESA-CSEE 2022, A change is gonna come.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">terclim2022 (14th International Terroir congress and 2nd ClimWine symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769803v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback of intracrown temperature heterogeneity on vulnerability to frost</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comprendre et modéliser l’acclimatation au gel des noyers : vers de nouveaux outils d’aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12TH INTERNATIONAL PLANT COLD HARDINESS SEMINAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPCHS, Dec 2021, Gathertown, Japan. pp.31</w:t>
+              <w:t xml:space="preserve">Séminaire AgroTIC : Numérique et Arboriculture face aux enjeux du changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire AgroTIC, Dec 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541135v1</w:t>
+                <w:t xml:space="preserve">hal-03690536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et modéliser l’acclimatation au gel des noyers : vers de nouveaux outils d’aide à la décision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Main avenues for improvement in modeling frost hardiness and frost damages in walnut trees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baffoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Aletà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AgroTIC : Numérique et Arboriculture face aux enjeux du changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire AgroTIC, Dec 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12TH INTERNATIONAL PLANT COLD HARDINESS SEMINAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPCHS, Dec 2021, Gather, Japan. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690536v1</w:t>
+                <w:t xml:space="preserve">hal-03541213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main avenues for improvement in modeling frost hardiness and frost damages in walnut trees.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Feedback of intracrown temperature heterogeneity on vulnerability to frost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12TH INTERNATIONAL PLANT COLD HARDINESS SEMINAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IPCHS, Dec 2021, Gather, Japan. pp.30</w:t>
+              <w:t xml:space="preserve">, IPCHS, Dec 2021, Gathertown, Japan. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541213v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des réserves et résistance au froid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The xylem embolism resistance spectrum of grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GEA "Les réserves carbonées chez les ligneux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Oct 2019, Angers, France. 30 p</w:t>
+              <w:t xml:space="preserve">4. Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338193v1</w:t>
+                <w:t xml:space="preserve">hal-02789113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting frost risks in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Non-destructive measurements for destructive experiments: how to assess damages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Mountain Conference., Sep 2019, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Journée thématique CEFE - Survie au stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Ecologie Fonctionnelle et Evolutive (CEFE). FRA., Sep 2019, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299639v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’acclimatation au froid des arbres fruitiers : entre phénologie et mécanismes physiologiques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Observation de la phénologie : Signaux tissulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des écoles doctorales UCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Ecole Thématique FP INRA -InnObs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372527v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine facing drought stress: questioning paradigms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les arbres comme fourrages alternatifs pour les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wielemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cartailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Agreenskills Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Croisons les regards #4 - Journée d'échanges du RMT AgroForesterieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMTs AgroforesterieS., Sep 2019, Paris, France. pp.A0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372513v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation de la phénologie : Signaux moléculaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Continuous stem diameter variations as an innovative phenotyping tools for tree functioning under stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baffoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Elena Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique FP INRA -InnObs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">International Conference TOPWOOD + LIA Forestia Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bariloche, Argentina. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446503v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation de la phénologie : Signaux tissulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comportement mécanique des branches lors de températures extrêmes (positives ou négatives) et conséquences sur le risque de casse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique FP INRA -InnObs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Nov 2019, Epinal, France. pp.274-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446501v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arbres comme fourrages alternatifs pour les ruminants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation de la phénologie : Signaux moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croisons les regards #4 - Journée d'échanges du RMT AgroForesterieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RMTs AgroforesterieS., Sep 2019, Paris, France. pp.A0</w:t>
+              <w:t xml:space="preserve">Ecole Thématique FP INRA -InnObs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308945v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous stem diameter variations as an innovative phenotyping tools for tree functioning under stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Températures négatives et changement de phase de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference TOPWOOD + LIA Forestia Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bariloche, Argentina. pp.1-16</w:t>
+              <w:t xml:space="preserve">Ecole Technique Pluribois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372508v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique des branches lors de températures extrêmes (positives ou négatives) et conséquences sur le risque de casse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modélisation dynamique du métabolisme carboné au cours de l’hiver et prédiction de la résistance au gel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Nov 2019, Epinal, France. pp.274-276</w:t>
+              <w:t xml:space="preserve">Séminaire GEA "Les réserves carbonées chez les ligneux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Angers, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053462v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The xylem embolism resistance spectrum of grapevine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Utilisation des réserves et résistance au froid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baffoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emilie Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire GEA "Les réserves carbonées chez les ligneux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Etude de l'Arbre (GEA). FRA., Oct 2019, Angers, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789113v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive measurements for destructive experiments: how to assess damages ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l’acclimatation au froid des arbres fruitiers : entre phénologie et mécanismes physiologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baffoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique CEFE - Survie au stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Ecologie Fonctionnelle et Evolutive (CEFE). FRA., Sep 2019, Montpellier, France. 15 p</w:t>
+              <w:t xml:space="preserve">Journées des écoles doctorales UCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444443v1</w:t>
+                <w:t xml:space="preserve">hal-03372527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Températures négatives et changement de phase de l'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Grapevine facing drought stress: questioning paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Technique Pluribois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">6. Agreenskills Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372528v1</w:t>
+                <w:t xml:space="preserve">hal-03372513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique du métabolisme carboné au cours de l’hiver et prédiction de la résistance au gel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Predicting frost risks in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GEA "Les réserves carbonées chez les ligneux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Angers, France. 30 p</w:t>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Mountain Conference., Sep 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338181v1</w:t>
+                <w:t xml:space="preserve">hal-02299639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood formation in rhododendrons at the stress line: take a shrub to the limit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the erosion resistance of dikes with the overflowing simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Roussel</w:t>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Till Bottraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sylvie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Wood formation and tree adaptation to climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Stadium. FRA., May 2018, Orléans, France. pp.A0</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Protection against Overtopping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grange-over-Sands, United Kingdom. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844912v1</w:t>
+                <w:t xml:space="preserve">hal-02607882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing and thawing in woody species: ice formation in relation with cavitation and freeze-thaw induced embolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ecophysiologie de l'acclimatation au froid des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCA et CLARA., Jan 2018, Clermont-Fd, France</w:t>
+              <w:t xml:space="preserve">Journées de la Direction de la santé des forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction de la santé des forêts., May 2018, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731154v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autumnal phenology integrated to frost hardiness modelling of walnut and apple trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Baffoin</w:t>
+                <w:t xml:space="preserve">Ice scream: what do trees tell during freezing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th annual meeting of the Society for Cryobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas (Spain) (CSIC). ESP., Jul 2018, Madrid, Spain. 121 p</w:t>
+              <w:t xml:space="preserve">11th International Plant Cold Hardiness Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Wisconsin. USA., Aug 2018, Madison, United States. 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847688v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice scream: what do trees tell during freezing?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La forêt et le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Plant Cold Hardiness Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Wisconsin. USA., Aug 2018, Madison, United States. 72 p</w:t>
+              <w:t xml:space="preserve">La forêt et le changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la FRANE., Jun 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863650v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forêt et le changement climatique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Autumnal phenology integrated to frost hardiness modelling of walnut and apple trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baffoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La forêt et le changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la FRANE., Jun 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">55th annual meeting of the Society for Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas (Spain) (CSIC). ESP., Jul 2018, Madrid, Spain. 121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843735v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the erosion resistance of dikes with the overflowing simulator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wood formation in rhododendrons at the stress line: take a shrub to the limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Francon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Protection against Overtopping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Grange-over-Sands, United Kingdom. pp.6</w:t>
+              <w:t xml:space="preserve">Colloque Wood formation and tree adaptation to climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Stadium. FRA., May 2018, Orléans, France. pp.A0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607882v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiologie de l'acclimatation au froid des arbres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freezing and thawing in woody species: ice formation in relation with cavitation and freeze-thaw induced embolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Direction de la santé des forêts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Direction de la santé des forêts., May 2018, Lempdes, France</w:t>
+              <w:t xml:space="preserve">Journée Mechanobiology and Physics of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCA et CLARA., Jan 2018, Clermont-Fd, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847693v1</w:t>
+                <w:t xml:space="preserve">hal-01731154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf mortality and a dynamic hydraulic safety margin prevent significant stem embolism in the world's top wine regions during drought.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rendement, qualité, pérennité, que savons-nous aujourd'hui de l'impact du gel sur nos vignobles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">Conférence du millésime Bordeaux 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fruition Sciences SAS. FRA., Dec 2017, Bordeaux, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693170v1</w:t>
+                <w:t xml:space="preserve">hal-01693171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre contraintes thermiques et hydriques : sécheresse hivernale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'échange Foradapt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FORADAPT., Mar 2017, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13083,103 +13027,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using x-ray microtomography to assess refilling after drought-induced embolism in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICTMS., Jun 2017, Lund, Sweden. 2 p</w:t>
@@ -13202,342 +13146,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendement, qualité, pérennité, que savons-nous aujourd'hui de l'impact du gel sur nos vignobles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Leaf mortality and a dynamic hydraulic safety margin prevent significant stem embolism in the world's top wine regions during drought.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du millésime Bordeaux 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fruition Sciences SAS. FRA., Dec 2017, Bordeaux, France. 5 p</w:t>
+              <w:t xml:space="preserve">3rd Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693171v1</w:t>
+                <w:t xml:space="preserve">hal-01693170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité de la vigne à la sécheresse : le paradigme (an)-isohydrique en question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Freezing in timberline trees: a simple phase shift causes complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Nolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Leitinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Millésime 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fruition Sciences SAS. FRA., Dec 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Joint EPSO-FESPB conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). INT., Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848563v1</w:t>
+                <w:t xml:space="preserve">hal-01851778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing in timberline trees: a simple phase shift causes complexity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vulnérabilité de la vigne à la sécheresse : le paradigme (an)-isohydrique en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georg Leitinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint EPSO-FESPB conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). INT., Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conférence du Millésime 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fruition Sciences SAS. FRA., Dec 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851778v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic acoustic emissions: freezing pattern and relation with cavitation and freeze-thaw induced embolism in woody species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Kasuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13618,64 +13618,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
@@ -13704,51 +13704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénologie et résistance au gel : que nous apporte l'étude de la biologie hivernale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13756,51 +13756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13819,592 +13819,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water fluxes, cavitation and embolism formation during freeze-thaw cycle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Détection acoustique de l'embolie induite par le gel chez différentes espèces ligneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Kasuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant Cold Hardiness Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de dendrologie., 2014, NA, France. 94 p</w:t>
+              <w:t xml:space="preserve">Colloque Xylème - eau - croissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Besse en Chandesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850093v1</w:t>
+                <w:t xml:space="preserve">hal-01850094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection acoustique de l'embolie induite par le gel chez différentes espèces ligneuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Can phenological models predict tree phenology accurately under climate change conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Xylème - eau - croissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Besse en Chandesse, France</w:t>
+              <w:t xml:space="preserve">Congress of the European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2014, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850094v1</w:t>
+                <w:t xml:space="preserve">hal-01189988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can phenological models predict tree phenology accurately under climate change conditions?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Détection acoustique de l'embolie induite par le gel chez différentes espèces ligneuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katline Charra-Vaskou Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun J. Kasuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Geosciences Union (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2014, Vienna, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque Xylème - eau - croissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Besse-en-Chandesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189988v1</w:t>
+                <w:t xml:space="preserve">hal-03372504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection acoustique de l'embolie induite par le gel chez différentes espèces ligneuses</w:t>
+                <w:t xml:space="preserve">Water fluxes, cavitation and embolism formation during freeze-thaw cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jun J. Kasuga</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Xylème - eau - croissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Besse-en-Chandesse, France</w:t>
+              <w:t xml:space="preserve">10th International Plant Cold Hardiness Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de dendrologie., 2014, NA, France. 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372504v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water fluxes and embolism formation during freeze-thaw cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline K. Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14446,90 +14446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection acoustique de la prise en glace dans le xylème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pramsohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Neuner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14571,77 +14571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic acoustic emission within the angiosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14673,1149 +14673,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frost acclimation of trees: Mechanisms and modeling. Application to walnut trees Juglans regia L.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of climate on cold acclimation and consequences on modeling frost hardiness in walnut trees (Juglans regia L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magalie M. Poirier</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merce M. Guardia-Bel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Merce Guardia-Bel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IPCH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Luxembourg, Luxembourg. 1 p</w:t>
+              <w:t xml:space="preserve">9. Colloque de la Société Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Dec 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964634v1</w:t>
+                <w:t xml:space="preserve">hal-01850089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of climate on cold acclimation and consequences on modeling frost hardiness in walnut trees (Juglans regia L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Frost acclimation of trees: Mechanisms and modeling. Application to walnut trees Juglans regia L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magalie Poirier</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie M. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merce Guardia-Bel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Merce M. Guardia-Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Colloque de la Société Française de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Dec 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9th IPCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Luxembourg, Luxembourg. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850089v1</w:t>
+                <w:t xml:space="preserve">hal-00964634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dormancy and frost resistance dynamics for contrasted budburst dates in walnut trees.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mécanismes d'acclimatation des arbres aux basses températures et risques futurs vis à vis des changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie M. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun J. Kasuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenology 2010: Climate change impactes and adaptations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland. 0 p</w:t>
+              <w:t xml:space="preserve">Séminaire du GEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Antibes, France. 0 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964724v1</w:t>
+                <w:t xml:space="preserve">hal-00964760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'acclimatation des arbres aux basses températures et risques futurs vis à vis des changements climatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">How is cold acclimation possible with warmer autumns?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Antibes, France. 0 p</w:t>
+              <w:t xml:space="preserve">ACCAE - Fédération environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964760v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is cold acclimation possible with warmer autumns?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dormancy and frost resistance dynamics for contrasted budburst dates in walnut trees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCAE - Fédération environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">Phenology 2010: Climate change impactes and adaptations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland. 0 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964627v1</w:t>
+                <w:t xml:space="preserve">hal-00964724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling frost resistance of trees in order to predict their sensitivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Étude de la dormance et de la résistance au froid chez des Noyers aux date de débourrement contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRA EA/EFPA "Les réserves végétales et leur importance agronomique et sylvicole"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Caen, France. 1 p</w:t>
+              <w:t xml:space="preserve">La phénologie : un observatoire des changements climatiques.1er colloque du GDR 2968 Systèmes d'information phénologique pour la gestion et l'étude des changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964658v1</w:t>
+                <w:t xml:space="preserve">hal-00964499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can cold hardening be possible for a cold-deprevid tree? An experimental validation for a physiological model for frost hardiness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Émissions acoustiques ultrasoniques dans le xylème d'angiospermes soumis à des congélations répétées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katline Charra-Vaskou Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan S. Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and microbe adaptation to the cold</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, As, Norway. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque Xylème - eau - croissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964774v1</w:t>
+                <w:t xml:space="preserve">hal-00964806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dormance et de la résistance au froid chez des Noyers aux date de débourrement contrastées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How can cold hardening be possible for a cold-deprevid tree? An experimental validation for a physiological model for frost hardiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La phénologie : un observatoire des changements climatiques.1er colloque du GDR 2968 Systèmes d'information phénologique pour la gestion et l'étude des changements climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">Plant and microbe adaptation to the cold</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, As, Norway. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964499v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions acoustiques ultrasoniques dans le xylème d'angiospermes soumis à des congélations répétées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modelling frost resistance of trees in order to predict their sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Xylème - eau - croissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque INRA EA/EFPA "Les réserves végétales et leur importance agronomique et sylvicole"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Caen, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964806v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la résistance au gel des arbres en vue d'évaluer leur comportement dans un contexte de changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évolution hivernale des résistances hydraulique et cellulaire des arbres vis-à-vis du gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctoral 65</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 2 p</w:t>
+              <w:t xml:space="preserve">Groupe Xylème, Eau et Croissance 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964571v1</w:t>
+                <w:t xml:space="preserve">hal-00964537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution hivernale des résistances hydraulique et cellulaire des arbres vis-à-vis du gel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modéliser la résistance au gel des arbres en vue d'évaluer leur comportement dans un contexte de changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Xylème, Eau et Croissance 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctoral 65</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Clermont-Ferrand, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964537v1</w:t>
+                <w:t xml:space="preserve">hal-00964571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la dynamique de résistance au gel du noyer et relation avec la phénologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants du département EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Dinard, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15840,64 +15840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer la résistance au froid dans des modèles de prédiction des aires de répartition des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de l'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, La Grande Motte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15922,64 +15922,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser la résistance au gel pour l'intégrer dans des modèles de prédiction des aires de répartition des arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etude de l'Arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16036,103 +16036,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary trade-off and global variation of drought and frost resistance in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Larter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xylem International Meeting 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Sevilla, Spain. 1 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16151,476 +16151,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological response to high frost pressure for five tree species in the Lautaret alpine garden</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Snow cover drives the survival of young trees at the alpine timberline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ganthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treats, challenges and evolution of forest ecosystems facing climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Orléans (45) Hôtel Dupanloup, France</w:t>
+              <w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830904v1</w:t>
+                <w:t xml:space="preserve">hal-04724320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow cover drives the survival of young trees at the alpine timberline</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Global variation and trade-offs of frost and drought resistance in woody plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Larter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724320v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global variation and trade-offs of frost and drought resistance in woody plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maximilian Larter</w:t>
+                <w:t xml:space="preserve">Ecophysiological response to high frost pressure for five tree species in the Lautaret alpine garden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Francon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Plant Cold Hardiness Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Treats, challenges and evolution of forest ecosystems facing climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Orléans (45) Hôtel Dupanloup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724338v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting and protecting fruit crops from frost damage: the EU/LIFE FrostDefend project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kontogiannatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios G. Georgakopoulos</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Prodromos Fetfatzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference of the Mikrobiokosmos scientific society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Larissa, Greece</w:t>
@@ -16701,51 +16701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Deslauriers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Genetics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Vernon, Canada</w:t>
@@ -16768,204 +16768,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulically nonfunctional xylem areas in Alpine shrubs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The effect of soil temperature combined with high air temperature on the physiology and phenology of young Douglas-fir saplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut van Rooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Mayr</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788803v1</w:t>
+                <w:t xml:space="preserve">hal-03736352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIVAE - A French network of experimental orchards to study climate change impact on phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16984,204 +16971,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of soil temperature combined with high air temperature on the physiology and phenology of young Douglas-fir saplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahaut van Rooij</w:t>
+                <w:t xml:space="preserve">Hydraulically nonfunctional xylem areas in Alpine shrubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ganthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736352v1</w:t>
+                <w:t xml:space="preserve">hal-03788803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modelling of freeze-thaw cycles effects on tree branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Plant Biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, proceding 10th Plant Biomechanics conference, Lyon-France, 22-26th Aug 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17258,51 +17258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Silvestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Deslauriers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHENOLOGY 2022 - Phenology at the crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
@@ -17331,77 +17331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental test of the hydraulic disconnection hypothesis in the phenomenon of physiological reddening of Douglas-fir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut van Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17420,510 +17420,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology and frost hardiness in sugar maple populations</w:t>
+                <w:t xml:space="preserve">Phenology and frost hardiness of sugar maple populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Deslauriers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Plant cold Hardiness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Gather town, Japan</w:t>
+              <w:t xml:space="preserve">Colloque du Centre d’études de la Forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497762v1</w:t>
+                <w:t xml:space="preserve">hal-03372501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology and frost hardiness of sugar maple populations</w:t>
+                <w:t xml:space="preserve">Phenology and frost hardiness in sugar maple populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Deslauriers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Centre d’études de la Forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Chicoutimi, Canada</w:t>
+              <w:t xml:space="preserve">12th International Plant cold Hardiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Gather town, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372501v1</w:t>
+                <w:t xml:space="preserve">hal-03497762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of the stem diameter as an indicator of plant mortality under extreme drought in lavender</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Monitoring of freezing dynamics in trees: an insight into complexity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Padoue, Italy. Univ. Degli Studi Di Padova, 85 p., 2019, XIM4 - Fourth Xylem International Meeting</w:t>
+              <w:t xml:space="preserve">International Mountain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMC2019</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Workshop 2.2.A:The future of Mountain forests</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306197v1</w:t>
+                <w:t xml:space="preserve">hal-02299657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of freezing dynamics in trees: an insight into complexity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Variations of the stem diameter as an indicator of plant mortality under extreme drought in lavender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Padoue, Italy. Univ. Degli Studi Di Padova, 85 p., 2019, XIM4 - Fourth Xylem International Meeting</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMC2019</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02299657v1</w:t>
+                <w:t xml:space="preserve">hal-02306197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of water stress on grapevine: understanding and modeling key mechanisms of drought tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Agreenskills Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17948,90 +17948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of water stress on forest and agro-ecosystems: understanding and modeling key mechanisms of drought tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgreenSkills Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18056,103 +18056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring freezing dynamics in timberline trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Nolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Leitinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Losso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bordeaux, France. </w:t>
@@ -18194,64 +18194,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel insights into drought resistance and recovery in grape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X. International Symposium on Grapevine Physiology and Biotechnology (10GPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Verone, Italy. 2016, X. International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18276,103 +18276,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant hydraulic: new insights brought by HRCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Choat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Torres Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xylem International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. </w:t>
@@ -18414,90 +18414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of cavitation, embolism and water fluxes in trees during freeze-thaw cycle analysed by in vivo visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ponomarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18546,333 +18546,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water movement and embolism formation during freeze-thaw cycles: microdendrometer, NMR, X_ray microtopography and Ultrasonic AcousticEmissions analyses on Juglans regia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of temperature on hydraulic conductivity and ultrasonic activity in ten woody angiosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Kasuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Conference “Natural and human-assisted adaptation of forest to climatic constraints: the relevance of interdisciplinary approaches”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Orléans, France. pp.A0, 2014</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Autrichienne de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lütz, Austria. 2014, Abstracts Colloque de la Société Autrichienne de Biologie Végétale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794075v1</w:t>
+                <w:t xml:space="preserve">hal-01850091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature on hydraulic conductivity and ultrasonic activity in ten woody angiosperms</w:t>
+                <w:t xml:space="preserve">Water movement and embolism formation during freeze-thaw cycles: microdendrometer, NMR, X_ray microtopography and Ultrasonic AcousticEmissions analyses on Juglans regia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stefan Mayr</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Autrichienne de Biologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lütz, Austria. 2014, Abstracts Colloque de la Société Autrichienne de Biologie Végétale</w:t>
+              <w:t xml:space="preserve">Le Studium Conference “Natural and human-assisted adaptation of forest to climatic constraints: the relevance of interdisciplinary approaches”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orléans, France. pp.A0, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850091v1</w:t>
+                <w:t xml:space="preserve">hal-02794075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation et embolie induites par des cycles gel/dégel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katline Charra-Vaskou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18927,64 +18927,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling frost acclimation in trees through the effect on climate on physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ISHS Symposium Woody Ornamentals of the Temperate Zone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Ghent, Belgium. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19009,64 +19009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling frost acclimation in trees through the effect on climate on physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Autrichienne de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lienz, Austria. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19091,77 +19091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au gel des ligneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie M. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé des forêts - 20 ans d'expérience, un défi pour l'avenir. Colloque DSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Beaune, France. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19218,77 +19218,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Le fonctionnement écophysiologique des espèces fruitières : une diversité de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les productions fruitières à l’heure du changement climatique - Risques et opportunités en régions tempérées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quae, pp.81-112, 2022, 978-2-7592-3251-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19345,51 +19345,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PETONCLE : un laboratoire à ciel ouvert pour les arbres urbains à Clermont-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badel Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19463,64 +19463,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement écophysiologique du noyer et principaux risques dans un climat changeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19538,77 +19538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faux printemps, quelles conséquences sur la croissance d’un arbre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19620,145 +19620,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make trees talk about their frost resistance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sous l’impact des dérèglements climatiques, les arbres vont manquer de sève !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788860v1</w:t>
+                <w:t xml:space="preserve">hal-03691952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands enjeux sanitaires du douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19783,1059 +19783,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous l’impact des dérèglements climatiques, les arbres vont manquer de sève !</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Après un mois d’octobre trop chaud, le froid soudain menace les végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691952v1</w:t>
+                <w:t xml:space="preserve">hal-03881050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après un mois d’octobre trop chaud, le froid soudain menace les végétaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Record-setting cold snap hits Europe, stunning spring crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Samenow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasha Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Dufour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03881050v1</w:t>
+                <w:t xml:space="preserve">hal-03684788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortalité due à la sécheresse : point de « non retour » identifié chez la Lavande en suivant le diamètre de la branche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Lamacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Herbette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record-setting cold snap hits Europe, stunning spring crops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to make trees talk about their frost resistance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasha Patel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03684788v1</w:t>
+                <w:t xml:space="preserve">hal-03788860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face au gel, quelles armes pour toujours avoir des fruits français sur nos étals à l'avenir?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Y aura-t-il des fruits cet été ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+                <w:t xml:space="preserve">Françoise Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">André Chassaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285520v1</w:t>
+                <w:t xml:space="preserve">hal-03482019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que font les arbres en hiver ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quantification des risques de gelée tardive chez différents cépages en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285568v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y aura-t-il des fruits cet été ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les vergers de la Drôme face au risque climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Velu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Roch</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03482019v1</w:t>
+                <w:t xml:space="preserve">hal-03285636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des risques de gelée tardive chez différents cépages en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Que font les arbres en hiver ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021, pp.1-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrion Colombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282879v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vergers de la Drôme face au risque climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Face au gel, quelles armes pour toujours avoir des fruits français sur nos étals à l'avenir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bouton</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03285636v1</w:t>
+                <w:t xml:space="preserve">hal-03285520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reportage sur la résistance au gel dans les vergers 2021 au 20 h de France 2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vidéo : Comprendre et modéliser l’acclimatation au gel des noyers : vers de nouveaux outils d’aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226386v1</w:t>
+                <w:t xml:space="preserve">hal-03690545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidéo : Comprendre et modéliser l’acclimatation au gel des noyers : vers de nouveaux outils d’aide à la décision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reportage sur la résistance au gel dans les vergers 2021 au 20 h de France 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Prinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Walser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690545v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les arbres fruitiers perdent le nord mais en subissent le froid !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanoue D. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20853,51 +20853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un hurlement glacial: à l'écoute des plantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20915,51 +20915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo: Un verger d'observation du changement climatique a Clermont-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20984,494 +20984,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevines can survive with little water, but wine glasses could still go dry during droughts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Grapevines are more drought-tolerant than thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Becker</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2018, 3 p</w:t>
+                <w:t xml:space="preserve">Dan Garisto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853728v1</w:t>
+                <w:t xml:space="preserve">hal-01853285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine Lovers: Relax, Study Suggests Calif. Grapevines Can Weather Searing Drought</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Grapevines can survive with little water, but wine glasses could still go dry during droughts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Ahmed</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2018, 5 p</w:t>
+                <w:t xml:space="preserve">Rachel Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853724v1</w:t>
+                <w:t xml:space="preserve">hal-01853728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevines are more drought-tolerant than thought</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wine Lovers: Relax, Study Suggests Calif. Grapevines Can Weather Searing Drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Garisto</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Amel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853285v1</w:t>
+                <w:t xml:space="preserve">hal-01853724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vigne résistante à la sécheresse mais défiée par le réchauffement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pourquoi les arbres perdent leurs feuilles à l’automne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853726v1</w:t>
+                <w:t xml:space="preserve">hal-03285162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How 'Zombie' Grapevines Survive Drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Schuster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les arbres perdent leurs feuilles à l’automne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La vigne résistante à la sécheresse mais défiée par le réchauffement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Santini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285162v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin résistera t-il aux changements climatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21489,64 +21489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les arbres survivent-ils à l’hiver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21564,51 +21564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les capacités de résorption de l'embolie de la vigne soumise à une sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21646,77 +21646,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the ascent of sap in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Choat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21764,90 +21764,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécheresse c'est le stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21872,51 +21872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'écoute des frondaisons qui frissonnent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leclanché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21947,64 +21947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les arbres peuvent-ils résister au gel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ameglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22048,293 +22048,293 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of acoustic events in Lavender for measuring the xylem vulnerability to embolism and cellular damages.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Does winter come? Predicting endodormancy induction in walnut trees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395854v1</w:t>
+                <w:t xml:space="preserve">hal-03065757v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does winter come? Predicting endodormancy induction in walnut trees.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Detection of acoustic events in Lavender for measuring the xylem vulnerability to embolism and cellular damages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Lamacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ameglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065757v3</w:t>
+                <w:t xml:space="preserve">hal-03395854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of drought and frost in tree ecophysiology: rethinking the timing of risks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikki Hänninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -22392,103 +22392,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final du projet Recherches-Actions PETONCLE : Projet d'ÉTude d'un nOuvel améNagement à CLErmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Améglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR PIAF (INRAE, UCA). 2024, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22514,77 +22514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécheresse ne laissera pas votre verre de vin vide !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -22606,51 +22606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de traits fonctionnels relatifs à la biologie hivernale d'arbres de moyenne montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2007, 30 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -22704,51 +22704,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes et modélisation de l'acclimatation au gel des arbres : application au noyer Juglans regia L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011CLF22111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22775,51 +22775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes et modélisation de l'acclimatation au gel des arbres : Application au noyer Juglans regia L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22878,51 +22878,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande révolution. Intégration des cycles de contraintes saisonnières dans la physiologie des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Clermont-Auvergne, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22972,51 +22972,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice formation in plant tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23203,51 +23203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al P Kovaleski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ganthaler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mayr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Raymond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Deslauriers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70586" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Butt&#242;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delagrange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Surget-Groba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Larter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70718" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Iqbal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Aucique-Perez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Hussain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashad Balal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.100801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae360" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad128" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01242-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07528" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Lamarque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dell&#8217;acqua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34224-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lintunen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad275" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Willick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Takahashi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13901" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac066" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Silvestro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13798" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13699" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01052-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emilie Bouchardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin&#224; Butt&#242;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pichette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108349" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab094" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03391050v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab260" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab093" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00813" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903838v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Till-Bottraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106455" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Toups" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Gravel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Corso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13703" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03007842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.01110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00165" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Emilio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473675v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouzoulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00591" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01746" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12935" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538219v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6969" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lacointe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.128" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Brodribb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0768-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Nolf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leitinger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Losso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01815" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gambetta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2580" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523560v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. Vos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Der Niet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merckx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw151" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Vilanova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sav&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1038-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637649v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13383" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9XZNFRW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149371v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00259" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponomarenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv486" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kasuga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matsuo Uemura" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru543" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183016v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pramsohler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13361" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193090v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46QL8MXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964594v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline K. Charra-Vaskou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Kasuga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Mayr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.228403" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089605v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt062" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt090" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089587v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930732v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wortemann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Beikircher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0160-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964812v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2010.12.019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LVFP67D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964851v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-011-0470-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWW0827B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martelli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724067v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724191v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios G. Georgakopoulos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Geballa-Koukoulas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Fetfatzis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Karvelas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724268v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904918v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pinet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sacharidis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3663741.3664786" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724170v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios T. Karathanos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724291v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864847v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Moutte-Ravera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724307v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier-Pocovi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723849v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724261v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724365v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724017v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723872v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723922v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723940v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kontogiannatos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724000v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sarigiannidis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881123v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725428v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dell'Acqua" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881036v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881001v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880833v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Faure" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Walser" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773724v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880824v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Touzot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayley Payne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Capdeville" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881148v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiali Guo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Usmani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaokang Zhang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541135v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690536v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541213v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Alet&#224;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299639v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372527v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372513v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446503v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446501v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053462v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Heim" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789113v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444443v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372528v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338181v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844912v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till Bottraud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731154v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863650v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843735v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607882v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Byron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847693v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693170v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853286v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603309v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693171v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848563v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851778v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Nolf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269261v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269445v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269447v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850093v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850094v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189988v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372504v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou Charra-Vaskou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964702v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850095v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Neuner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852143v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964634v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce M. Guardia-Bel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850089v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Guardia-Bel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964724v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964760v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964627v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964658v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964774v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964499v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964806v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S. Mayr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964571v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964537v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964704v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964579v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964787v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360577v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830904v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barroux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724320v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724338v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723976v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723884v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Alano" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788803v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736372v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lanoue" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736352v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736369v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788796v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497762v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372501v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306197v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299657v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uibk.ac.at/congress/imc2019/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372496v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851783v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737937v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851781v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742453v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Choat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269263v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794075v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850091v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852141v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803231v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853723v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964481v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220228v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023117v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998211v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788860v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881027v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691952v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881050v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dufour" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684207v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684788v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Samenow" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasha Patel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285520v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285568v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrion Colombe" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482019v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roch" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chassaigne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Maret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aze" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282879v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285636v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubenas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bouton" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Velu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226386v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Prinet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Crozat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690545v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213144v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanoue D. David" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372531v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770160v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853728v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Becker" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853724v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ahmed" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853285v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Garisto" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853726v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Santini" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853725v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Schuster" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285162v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282750v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770134v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527719v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852563v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Choat" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523538v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964603v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leclanch&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964617v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395854v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065757v3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475505v4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Delpierre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874954v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534786v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189160v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662461v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22111" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811451v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03282028v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497167v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ganthaler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mayr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70926" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al P Kovaleski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05440888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Raymond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Deslauriers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70586" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030565v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Butt&#242;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delagrange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Surget-Groba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05030303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Iqbal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Aucique-Perez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Hussain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashad Balal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.100801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357048v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Larter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hammond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70718" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01242-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae360" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad128" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpad117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07528" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac153" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lintunen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad275" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Willick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Takahashi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Lamarque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe E. L. Delmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dell&#8217;acqua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34224-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13699" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Silvestro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13798" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac066" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Lamacque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213213v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin&#224; Butt&#242;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pichette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108349" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baffoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emilie Bouchardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab033" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03391050v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab260" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200536v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab093" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226439v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01052-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Till-Bottraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106455" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00813" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02886015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Lamarque" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haley Toups" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Gravel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Corso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13703" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03007842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.01110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda dos Santos Farnese" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00165" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaise Emilio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamarque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Torres Ruiz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz104" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473675v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bortolami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pouzoulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00591" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01746" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12935" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971442v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lacointe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.128" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538219v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao6969" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288736v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Brodribb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0768-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gambetta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2580" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Nolf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leitinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Losso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01815" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353255v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Gu&#224;rdia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Vilanova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sav&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1038-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13383" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9XZNFRW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523560v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lens" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger A. Vos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Der Niet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merckx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw151" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pramsohler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13361" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149361v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kasuga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matsuo Uemura" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru543" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00259" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261003v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ponomarenko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv486" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193090v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Legros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46QL8MXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964594v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline K. Charra-Vaskou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun J. Kasuga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Mayr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.228403" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089605v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt062" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Poirier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpt090" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089587v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930732v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Wortemann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Beikircher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0160-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964851v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-011-0470-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWW0827B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2010.12.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LVFP67D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576907v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martelli" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios G. Georgakopoulos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodromos Fetfatzis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Geballa-Koukoulas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pinet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Sacharidis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3663741.3664786" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690601v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724170v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Karvelas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios T. Karathanos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724191v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724067v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724268v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864847v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Moutte-Ravera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723849v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724307v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Poirier-Pocovi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724261v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724365v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723940v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kontogiannatos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723922v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724000v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Sarigiannidis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723872v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724017v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880833v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Faure" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Walser" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881001v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881036v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788793v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773724v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Touzot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayley Payne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Capdeville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648177v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881148v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769803v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiali Guo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Usmani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaokang Zhang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881123v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725428v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Dell'Acqua" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690536v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541213v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Alet&#224;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541135v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789113v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delmas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444443v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446501v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372508v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053462v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Heim" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446503v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372528v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338181v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338193v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372527v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372513v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299639v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607882v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Byron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847693v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863650v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843735v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847688v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844912v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till Bottraud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731154v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693171v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853286v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603309v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693170v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851778v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Nolf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848563v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269261v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269445v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269447v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850094v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189988v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372504v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katline Charra-Vaskou Charra-Vaskou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850093v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964702v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850095v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Neuner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852143v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850089v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce Guardia-Bel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964634v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merce M. Guardia-Bel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964760v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964627v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964724v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964499v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964806v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S. Mayr" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964774v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964658v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964537v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964571v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964704v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964579v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964787v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360577v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724320v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724338v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830904v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barroux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723976v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723884v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Alano" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736352v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736372v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lanoue" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788803v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727914v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736369v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788796v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372501v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497762v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299657v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uibk.ac.at/congress/imc2019/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306197v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372496v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851783v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737937v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-aquitaine.inra.fr/en/Events/Xylem-International-Meeting" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851781v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742453v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Choat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269263v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850091v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794075v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852141v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803231v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853723v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964481v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220228v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023117v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03998211v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691952v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881027v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudry" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881050v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dufour" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684788v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Samenow" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasha Patel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684207v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788860v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482019v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roch" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chassaigne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Maret" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aze" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282879v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285636v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubenas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bouton" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Velu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285568v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrion Colombe" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285520v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690545v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226386v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Prinet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Crozat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213144v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanoue D. David" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372531v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770160v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Simonin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853285v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Garisto" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853728v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Becker" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853724v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ahmed" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285162v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853725v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Schuster" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853726v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Santini" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282750v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770134v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527719v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852563v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Choat" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523538v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jansen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964603v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leclanch&#233;" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964617v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065757v3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395854v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475505v4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Delpierre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874954v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534786v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189160v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662461v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22111" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02811451v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03282028v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497167v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>