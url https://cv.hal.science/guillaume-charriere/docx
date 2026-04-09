--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -234,1583 +234,1583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teichoic Acids Play a Key Role in the Antibacterial Activity of Big Defensins against Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Paramoeba atlantica&amp;lt;/i&amp;gt; as a Natural Intracellular Niche for Vibrios in Marine Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+                <w:t xml:space="preserve">Laura Onillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Jouault</w:t>
+                <w:t xml:space="preserve">Anaïs Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromal Asokan</w:t>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhousseine Touqui</w:t>
+                <w:t xml:space="preserve">Hajar Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane El Fannassi</w:t>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (12), pp.3542-3552. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (6), pp.e70122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375669v1</w:t>
+                <w:t xml:space="preserve">hal-05135735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Paramoeba atlantica&amp;lt;/i&amp;gt; as a Natural Intracellular Niche for Vibrios in Marine Ecosystems</w:t>
+                <w:t xml:space="preserve">In vitro dynamics of oyster hemocytes in plasma-based primary cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Onillon</w:t>
+                <w:t xml:space="preserve">Danielle Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Dufau</w:t>
+                <w:t xml:space="preserve">Rafael Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Yasmine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Amraoui</w:t>
+                <w:t xml:space="preserve">Valentin Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Robino</w:t>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (6), pp.e70122. </w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 450 (2), pp.114662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2025.114662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135735v1</w:t>
+                <w:t xml:space="preserve">hal-05465524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro dynamics of oyster hemocytes in plasma-based primary cultures</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Mello</w:t>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Trevisan</w:t>
+                <w:t xml:space="preserve">Viviane Boulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Even</w:t>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Foulon</w:t>
+                <w:t xml:space="preserve">Coralie Broquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Karl B Andree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 450 (2), pp.114662. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2025.114662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465524v1</w:t>
+                <w:t xml:space="preserve">hal-05196270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
+                <w:t xml:space="preserve">Teichoic Acids Play a Key Role in the Antibacterial Activity of Big Defensins against Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Saad</w:t>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Boulo</w:t>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goudenège</w:t>
+                <w:t xml:space="preserve">Aromal Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Broquard</w:t>
+                <w:t xml:space="preserve">Lhousseine Touqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl B Andree</w:t>
+                <w:t xml:space="preserve">Imane El Fannassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf055. </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (12), pp.3542-3552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196270v1</w:t>
+                <w:t xml:space="preserve">hal-05375669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t>
+                <w:t xml:space="preserve">Marine transmissible cancer navigates urbanised waters, threatening spillover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien de la Forest Divonne</w:t>
+                <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+                <w:t xml:space="preserve">Fanny Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Romatif</w:t>
+                <w:t xml:space="preserve">E a V Burioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+                <w:t xml:space="preserve">Laure Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+                <w:t xml:space="preserve">Frédérique Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.07.19.604245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869462v1</w:t>
+                <w:t xml:space="preserve">hal-04116826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine transmissible cancer navigates urbanised waters, threatening spillover</w:t>
+                <w:t xml:space="preserve">Cross-talk and mutual shaping between the immune system and the microbiota during an oyster's life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurine Hammel</w:t>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Touchard</w:t>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E a V Burioli</w:t>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Paradis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Cerqueira</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2541⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 379 (1901), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116826v2</w:t>
+                <w:t xml:space="preserve">hal-04515139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-talk and mutual shaping between the immune system and the microbiota during an oyster's life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trained immunity: Perspectives for disease control strategy in marine mollusc aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+                <w:t xml:space="preserve">Beatriz Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Dantan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">Amaro Saco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 379 (1901), </w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.1472-1498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/raq.12906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515139v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trained immunity: Perspectives for disease control strategy in marine mollusc aquaculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de la Forest Divonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Romatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaro Saco</w:t>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (4), pp.1472-1498. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/raq.12906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2024.07.19.604245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565659v1</w:t>
+                <w:t xml:space="preserve">hal-04869462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
+                <w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oystersin Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bruto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haffner</w:t>
+                <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.2869-2883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219877v1</w:t>
+                <w:t xml:space="preserve">hal-04013412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oystersin Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomics of mussel transmissible cancer MtrBTN2 suggests accumulation of multiple cancer traits and oncogenic pathways shared among bilaterians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Jacquot</w:t>
+                <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Garcia</w:t>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Canier</w:t>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16910⟩</w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.230259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsob.230259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013412v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics of mussel transmissible cancer MtrBTN2 suggests accumulation of multiple cancer traits and oncogenic pathways shared among bilaterians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurine Hammel</w:t>
+                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (10), pp.230259. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (40), pp.e2305195120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsob.230259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245345v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Diversification of Oyster Big Defensins Generates Antimicrobial Specificity and Synergy against Members of the Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromal Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael D Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien N Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (12), pp.745. </w:t>
@@ -1848,51 +1848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and polymorphism of a mussel transmissible cancer in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (3), pp.736-751. </w:t>
@@ -1982,64 +1982,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits of a mussel transmissible cancer are reminiscent of a parasitic life style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,90 +2116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio-bivalve interactions in health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Canesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume M Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2250,103 +2250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio splendidus O-antigen structure: A trade-off between virulence to oysters and resistance to grazers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, pp.4264 - 4278. </w:t>
@@ -2384,77 +2384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of the oyster pathogen Vibrio tasmaniensis LGP32 against grazing by Vannella sp. marine amoeba involves Vsm and CopA virulence factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,51 +2665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of Vibrio infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,559 +2780,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is adaptive therapy natural?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Emmanuel Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lucasson</w:t>
+                <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Petton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+                <w:t xml:space="preserve">Camille Jacqueline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (10), pp.e2007066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2007066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898110v1</w:t>
+                <w:t xml:space="preserve">hal-01887358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">csrB Gene Duplication Drives the Evolution of Redundant Regulatory Pathways Controlling Expression of the Major Toxic Secreted Metalloproteases in Vibrio tasmaniensis LGP32</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">an Ngoc Nguyen</w:t>
+                <w:t xml:space="preserve">Personal history of infections and immunotherapy: Unexpected links and possible therapeutic opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacqueline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Disconzi</w:t>
+                <w:t xml:space="preserve">Nathalie Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bouloc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (6), pp.e00582-18. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (8), pp.e1466019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00582-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2018.1466019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945281v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal history of infections and immunotherapy: Unexpected links and possible therapeutic opportunities</w:t>
+                <w:t xml:space="preserve">csrB Gene Duplication Drives the Evolution of Redundant Regulatory Pathways Controlling Expression of the Major Toxic Secreted Metalloproteases in Vibrio tasmaniensis LGP32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jacqueline</w:t>
+                <w:t xml:space="preserve">an Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonnefoy</w:t>
+                <w:t xml:space="preserve">Elena Disconzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Roche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (8), pp.e1466019. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (6), pp.e00582-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2018.1466019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00582-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887524v1</w:t>
+                <w:t xml:space="preserve">hal-01945281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is adaptive therapy natural?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Donnadieu</w:t>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charriere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Jacqueline</w:t>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (10), pp.e2007066. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2007066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887358v1</w:t>
+                <w:t xml:space="preserve">hal-01898110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper homeostasis at the host vibrio interface: lessons from intracellular vibrio transcriptomics</w:t>
               </w:r>
@@ -3503,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3646,51 +3646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume M Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pathogen ecology and lifestyles, 17 (4), pp.1152-1165. </w:t>
@@ -4124,973 +4124,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular proteolysis in macrophage migration: Losing grip for a breakthrough</w:t>
+                <w:t xml:space="preserve">Macrophage podosomes go 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Vérollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrière</w:t>
+                <w:t xml:space="preserve">Emeline van Goethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Labrousse</w:t>
+                <w:t xml:space="preserve">Romain Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Balor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cougoule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (2-3), pp.224-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2010.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201141538⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958707v1</w:t>
+                <w:t xml:space="preserve">hal-02356068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial p(1)-type ATPases mediate resistance to zinc poisoning in human macrophages.</w:t>
+                <w:t xml:space="preserve">Extracellular proteolysis in macrophage migration: Losing grip for a breakthrough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Botella</w:t>
+                <w:t xml:space="preserve">Christel Vérollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Peyron</w:t>
+                <w:t xml:space="preserve">Arnaud Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Levillain</w:t>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Poincloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Poquet</w:t>
+                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.08.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (10), pp.2805-2813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201141538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674577v1</w:t>
+                <w:t xml:space="preserve">hal-04958707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen-derived effectors trigger protective immunity via activation of the Rac2 enzyme and the IMD or Rip kinase signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
+                <w:t xml:space="preserve">Lorin Magoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorin Magoc</w:t>
+                <w:t xml:space="preserve">Stephanie Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Dejardin</w:t>
+                <w:t xml:space="preserve">Michael Cappillino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (4), pp.536-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.immuni.2011.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage podosomes go 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycobacterial p(1)-type ATPases mediate resistance to zinc poisoning in human macrophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline van Goethem</w:t>
+                <w:t xml:space="preserve">Pascale Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guiet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Florence Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2010.07.011⟩</w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.248-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02356068v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular proteolysis in macrophage migration: Losing grip for a breakthrough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vérollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (10), pp.2805-2813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.201141538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of podosome stiffness revealed by atomic force microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Labernadie</w:t>
+                <w:t xml:space="preserve">HIV-1 Nef Triggers Macrophage Fusion in a p61Hck- and Protease-Dependent Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vérollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Thibault</w:t>
+                <w:t xml:space="preserve">Yan Mei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Julie Mazzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1007835107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (12), pp.7030-7039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0903345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767453v1</w:t>
+                <w:t xml:space="preserve">hal-02356070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Nef Triggers Macrophage Fusion in a p61Hck- and Protease-Dependent Manner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Vérollet</w:t>
+                <w:t xml:space="preserve">Dynamics of podosome stiffness revealed by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Labernadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Mei Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mazzolini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 184 (12), pp.7030-7039. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (49), pp.21016 - 21021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0903345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1007835107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356070v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage characteristics of stem cells revealed by transcriptome profiling.</w:t>
               </w:r>
@@ -5401,77 +5401,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological, genomic and virulence insights into Vibrio aestuarianus cardii: a pathogen of cockles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5513,64 +5513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to allogeneic and xenogeneic grafts and to infection with transmissible cancer cells in Mytilus edulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5703,90 +5703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big-Defensin Diversification in Oysters: Implications for Host Defense and Microbiota Management (D. Destoumieux-Garzon INVITED SPEAKER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromal Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhousseine Touqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5822,1200 +5822,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big defensins: A Diversified Family of Antimicrobial Peptides Confronting Versatile Microbial Environments (DELPHINE DESTOUMIEUX-GARZON INVITED SPEAKER)</w:t>
+                <w:t xml:space="preserve">Paramoeba atlantica as a reservoir for Vibrio bathopelagicus a potential pathogen against marine bivalve.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+                <w:t xml:space="preserve">Laura Onillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Romatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromal Asokan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Loth</w:t>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Peptides. Yesterday, Today, and Tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Omaha, Nebraska, USA, United States</w:t>
+              <w:t xml:space="preserve">XIXth International conference on the biology and pathogenicity of free-living amoebae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885227v1</w:t>
+                <w:t xml:space="preserve">hal-05516706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of free-living amoebae and varying predation capacity against aquaculture related pathogenic vibrios in Mediterranean coastal environments</w:t>
+                <w:t xml:space="preserve">Ecology of free-living amoebae and varying predation capacity against pathogenic vibrios in Mediterranean coastal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAM XIXth International Meeting on the biology and pathology of free-living amoebae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">REID 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884470v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramoeba atlantica as a reservoir for Vibrio bathopelagicus a potential pathogen against marine bivalve.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Étienne Robino</w:t>
+                <w:t xml:space="preserve">Emergence and clonal expansion in Europe of Vibrio aestuarianus lineages pathogenic for oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth International conference on the biology and pathogenicity of free-living amoebae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">EAFP2023 (European Association of Fish and Shellfish Pathologists)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516706v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of free-living amoebae and varying predation capacity against pathogenic vibrios in Mediterranean coastal environments</w:t>
+                <w:t xml:space="preserve">Ecology of free-living amoebae and varying predation capacity against aquaculture related pathogenic vibrios in Mediterranean coastal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">FLAM XIXth International Meeting on the biology and pathology of free-living amoebae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885420v1</w:t>
+                <w:t xml:space="preserve">hal-04884470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and clonal expansion in Europe of Vibrio aestuarianus lineages pathogenic for oysters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+                <w:t xml:space="preserve">Big defensins: A Diversified Family of Antimicrobial Peptides Confronting Versatile Microbial Environments (DELPHINE DESTOUMIEUX-GARZON INVITED SPEAKER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aromal Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jacquot</w:t>
+                <w:t xml:space="preserve">Rafaela da Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Canier</w:t>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Arzul</w:t>
+                <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAFP2023 (European Association of Fish and Shellfish Pathologists)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">Antimicrobial Peptides. Yesterday, Today, and Tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Omaha, Nebraska, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884498v1</w:t>
+                <w:t xml:space="preserve">hal-04885227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating coincidental selection of virulence traits in Vibrios using an INseq approach (project VINSEQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS INEE - International Symposium on Microbial Ecology, Aug 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">KIM Sea &amp; Coast 2022 Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I-site MUSE, Sep 2022, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991131v1</w:t>
+                <w:t xml:space="preserve">hal-04007741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating coincidental selection of virulence traits in Vibrios using an INseq approach (project VINSEQ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrière</w:t>
+                <w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mandel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KIM Sea &amp; Coast 2022 Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I-site MUSE, Sep 2022, Sète, France</w:t>
+              <w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007741v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISME 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INEE - International Symposium on Microbial Ecology, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991115v1</w:t>
+                <w:t xml:space="preserve">hal-03991131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional DIversification of Big-Defensins and the shaping of oyster microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+                <w:t xml:space="preserve">Immune-microbiota interplay in oyster health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Asokan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMP 2022 7th International Symposium on Antimicrobial Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIst scientific meeting of the Italian Association of Developmental and Comparative Immunobiology (IADCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian Association of Developmental and Comparative Immunobiology, Feb 2022, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976756v1</w:t>
+                <w:t xml:space="preserve">hal-03991204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-microbiota interplay in oyster health and disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charriere</w:t>
+                <w:t xml:space="preserve">Functional DIversification of Big-Defensins and the shaping of oyster microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R.D. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIst scientific meeting of the Italian Association of Developmental and Comparative Immunobiology (IADCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Italian Association of Developmental and Comparative Immunobiology, Feb 2022, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">AMP 2022 7th International Symposium on Antimicrobial Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991204v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oysters in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
@@ -7038,277 +7038,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Cell RNA sequencing approach to characterize Biomphalaria glabrata hemocyte responses in innate immune memory process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrio aestuarianus diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Pichon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+                <w:t xml:space="preserve">C Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Annual meeting &amp; workshop of NRLs for mollusc diseases and COCKLES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Union Reference Laboratory for Mollusc Diseases; IFREMER, Mar 2021, La Tremblade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888716v1</w:t>
+                <w:t xml:space="preserve">hal-04888526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio aestuarianus diversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Jacquot</w:t>
+                <w:t xml:space="preserve">A Single Cell RNA sequencing approach to characterize Biomphalaria glabrata hemocyte responses in innate immune memory process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lydie Canier</w:t>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting &amp; workshop of NRLs for mollusc diseases and COCKLES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Union Reference Laboratory for Mollusc Diseases; IFREMER, Mar 2021, La Tremblade, France</w:t>
+              <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888526v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted escape from host immunity in Vibriospathogenic for oysters (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t>
               </w:r>
@@ -7333,51 +7333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Immunology Workshop "Resistance tolerance and symbionts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Freie Universitât Berlin (Germany), Aug 2020, Berlin (online), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7396,846 +7396,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élimination des hémocytes détermine le succès parasitaire des Vibrio pathogènes de l’huitre Crassostrea gigas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Multifaceted adaptations of vibrios to their molluscan host, the oyster Crassostreae gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoliang Luo</w:t>
+                <w:t xml:space="preserve">L. Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th biennial International Conference on the Biology of Vibrios VIBRIO2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890464v1</w:t>
+                <w:t xml:space="preserve">hal-04890292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted adaptations of vibrios to their molluscan host, the oyster Crassostreae gigas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Robino</w:t>
+                <w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chapelet</w:t>
+                <w:t xml:space="preserve">A Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arbiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th biennial International Conference on the Biology of Vibrios VIBRIO2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on the Advances in Marine Mussel Research AMMR2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Chioggia, Italy. pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890292v1</w:t>
+                <w:t xml:space="preserve">hal-04891643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+                <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on the Advances in Marine Mussel Research AMMR2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Chioggia, Italy. pp.197</w:t>
+              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891643v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arbiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution and Ecology of Cancer 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wellcome Genome Campus, Jul 2019, Hinxton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Montagnani</w:t>
+                <w:t xml:space="preserve">Selection of virulence and resistance factors in the oyster pathogen Vibrio tasmaniensis LGP32 by free-living amoebae in oyster farming area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore C. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Lopez-Joven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2019 Congrès de Microbiologie en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890593v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of virulence and resistance factors in the oyster pathogen Vibrio tasmaniensis LGP32 by free-living amoebae in oyster farming area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Lopez-Joven</w:t>
+                <w:t xml:space="preserve">L’élimination des hémocytes détermine le succès parasitaire des Vibrio pathogènes de l’huitre Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Auguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Rubio</w:t>
+                <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2019 Congrès de Microbiologie en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890816v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8322,90 +8322,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La virulence de Vibrio aestuarianus, un pathogène primaire de l’huître, est directement contrôlée par la salinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyna Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
@@ -8572,51 +8572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(POSTER) Functional study of pyroptosis in Magallana gigas in response to Vibrio atlanticus Type VI Secretion System (T6SS) toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Romatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamou Thahouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8678,695 +8678,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of big-defensins in the control of oyster microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">Innate immune memory process in Biomphalaria glabrata snails: a comparative multi-omic approach to decipher the function and role-played by the hemocyte immune cells against S. mansoni infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journées du GDR MuFoPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Marseille, France. </w:t>
+              <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888804v1</w:t>
+                <w:t xml:space="preserve">hal-04887929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate immune memory process in Biomphalaria glabrata snails: a comparative multi-omic approach to decipher the function and role-played by the hemocyte immune cells against S. mansoni infections</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Killing or Cheating: two strategies to colonize an oyster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887929v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killing or Cheating: two strategies to colonize an oyster</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haffner</w:t>
+                <w:t xml:space="preserve">Role of big-defensins in the control of oyster microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Asokan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+                <w:t xml:space="preserve">A Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. , 2021</w:t>
+              <w:t xml:space="preserve">8ème journées du GDR MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887973v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of vibrio infections in oysters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xing Luo</w:t>
+                <w:t xml:space="preserve">Study of marine amoebae and their interactions with pathogenic oyster vibrios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Intertaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Roscoff, France. , 116, pp.14238 - 14247, 2019</w:t>
+              <w:t xml:space="preserve">8th biennial International Conference on the Biology of Vibrios VIBRIO2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891592v1</w:t>
+                <w:t xml:space="preserve">hal-04890315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of marine amoebae and their interactions with pathogenic oyster vibrios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
+                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of vibrio infections in oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th biennial International Conference on the Biology of Vibrios VIBRIO2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada. </w:t>
+              <w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Roscoff, France. , 116, pp.14238 - 14247, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890315v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted adaptations of vibrios to their molluscan host, the oyster Crassostreae gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9466,103 +9466,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arbiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium AMMR 2019. Advances in Marine Mussel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9634,64 +9634,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunity in Molluscs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9794,227 +9794,227 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+                <w:t xml:space="preserve">Vibrio are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Broquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl B Andree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782332v1</w:t>
+                <w:t xml:space="preserve">hal-04782277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of a Long-Term Primary Culture of Oyster Hemocytes and Novel Insights About Their Function, Metabolism, and Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle F Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10030,201 +10030,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karl B Andree</w:t>
+                <w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de la Forest Divonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Romatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782277v1</w:t>
+                <w:t xml:space="preserve">hal-04782332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial predator-prey interactions could favor coincidental selection of diverse virulence factors in marine coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore C. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Lopez-Joven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10441,51 +10441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Robino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Perret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01138-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Onillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Trevisan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2025.114662" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de la Forest Divonne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.19.604245" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116826v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Hammel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E a V Burioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2541" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16910" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230259" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16052" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03598-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996139v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14996" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Poirier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Bissonnais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14770" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Disconzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00582-18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnefoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1466019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887358v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donnadieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2007066" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Vanhove" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Rubio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13083" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BH854Z8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259864v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisavath" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00934" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sophie Vanhove" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Duperthuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Schmitt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.02.040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576546" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Labernadie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bouissou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6343" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labrousse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Cabec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botella" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.08.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255345v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorin Magoc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dejardin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cappillino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Paquette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2011.08.015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356068v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline van Goethem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guiet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.07.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J5LD8PX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767453v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maridonneau-Parini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1007835107" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Mei Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzolini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903345" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cousin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arnaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saillan-Barreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2006.06.034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BW3J49W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bacou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M210811200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez-Cabanyero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882682v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Loth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884470v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516706v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885420v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884498v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991204v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886594v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888526v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891643v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pepin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891299v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890816v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C. Poirier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Joven" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Auguet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280688v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307658v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamou Thahouly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Salomon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asokan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voisin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890315v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Intertaglia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chapelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891274v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895993v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Green" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374279-7.12004-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884166v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle F Mello" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Robino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Perret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01138-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Onillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Trevisan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2025.114662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00646" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116826v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Hammel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E a V Burioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de la Forest Divonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.19.604245" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16910" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230259" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16052" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03598-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996139v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14996" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Poirier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Bissonnais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14770" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donnadieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2007066" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887524v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnefoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1466019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945281v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Disconzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00582-18" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Vanhove" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Rubio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13083" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BH854Z8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259864v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisavath" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00934" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sophie Vanhove" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Duperthuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Schmitt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.02.040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576546" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Labernadie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bouissou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6343" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline van Goethem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guiet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.07.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J5LD8PX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labrousse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Cabec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141538" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorin Magoc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dejardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cappillino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Paquette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2011.08.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.08.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356070v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Mei Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzolini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903345" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maridonneau-Parini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1007835107" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cousin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arnaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saillan-Barreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2006.06.034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BW3J49W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bacou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M210811200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez-Cabanyero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882682v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Loth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885420v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884498v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884470v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007741v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991204v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886594v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888526v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapelet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891643v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pepin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891299v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890816v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C. Poirier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Joven" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Auguet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280688v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307658v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamou Thahouly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Salomon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888804v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asokan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voisin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Intertaglia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chapelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891274v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895993v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Green" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374279-7.12004-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884166v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle F Mello" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782332v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>