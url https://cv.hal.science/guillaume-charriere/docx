--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -234,1583 +234,1583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Paramoeba atlantica&amp;lt;/i&amp;gt; as a Natural Intracellular Niche for Vibrios in Marine Ecosystems</w:t>
+                <w:t xml:space="preserve">Teichoic Acids Play a Key Role in the Antibacterial Activity of Big Defensins against Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Onillon</w:t>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Dufau</w:t>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Aromal Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Amraoui</w:t>
+                <w:t xml:space="preserve">Lhousseine Touqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Robino</w:t>
+                <w:t xml:space="preserve">Imane El Fannassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (6), pp.e70122. </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (12), pp.3542-3552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135735v1</w:t>
+                <w:t xml:space="preserve">hal-05375669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro dynamics of oyster hemocytes in plasma-based primary cultures</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Paramoeba atlantica&amp;lt;/i&amp;gt; as a Natural Intracellular Niche for Vibrios in Marine Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Mello</w:t>
+                <w:t xml:space="preserve">Laura Onillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Trevisan</w:t>
+                <w:t xml:space="preserve">Anaïs Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Even</w:t>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Foulon</w:t>
+                <w:t xml:space="preserve">Hajar Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 450 (2), pp.114662. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (6), pp.e70122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2025.114662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465524v1</w:t>
+                <w:t xml:space="preserve">hal-05135735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
+                <w:t xml:space="preserve">In vitro dynamics of oyster hemocytes in plasma-based primary cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Saad</w:t>
+                <w:t xml:space="preserve">Danielle Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Boulo</w:t>
+                <w:t xml:space="preserve">Rafael Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goudenège</w:t>
+                <w:t xml:space="preserve">Yasmine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Broquard</w:t>
+                <w:t xml:space="preserve">Valentin Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl B Andree</w:t>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf055. </w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 450 (2), pp.114662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2025.114662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196270v1</w:t>
+                <w:t xml:space="preserve">hal-05465524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teichoic Acids Play a Key Role in the Antibacterial Activity of Big Defensins against Staphylococcus aureus</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Jouault</w:t>
+                <w:t xml:space="preserve">Viviane Boulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromal Asokan</w:t>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhousseine Touqui</w:t>
+                <w:t xml:space="preserve">Coralie Broquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane El Fannassi</w:t>
+                <w:t xml:space="preserve">Karl B Andree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (12), pp.3542-3552. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375669v1</w:t>
+                <w:t xml:space="preserve">hal-05196270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine transmissible cancer navigates urbanised waters, threatening spillover</w:t>
+                <w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurine Hammel</w:t>
+                <w:t xml:space="preserve">Sébastien de la Forest Divonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Touchard</w:t>
+                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E a V Burioli</w:t>
+                <w:t xml:space="preserve">Océane Romatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Paradis</w:t>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Cerqueira</w:t>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2024.07.19.604245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116826v2</w:t>
+                <w:t xml:space="preserve">hal-04869462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-talk and mutual shaping between the immune system and the microbiota during an oyster's life</w:t>
+                <w:t xml:space="preserve">Marine transmissible cancer navigates urbanised waters, threatening spillover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+                <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+                <w:t xml:space="preserve">Fanny Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Dantan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+                <w:t xml:space="preserve">E a V Burioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">Laure Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0065⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515139v1</w:t>
+                <w:t xml:space="preserve">hal-04116826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trained immunity: Perspectives for disease control strategy in marine mollusc aquaculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Cross-talk and mutual shaping between the immune system and the microbiota during an oyster's life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaro Saco</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (4), pp.1472-1498. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 379 (1901), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/raq.12906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565659v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trained immunity: Perspectives for disease control strategy in marine mollusc aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien de la Forest Divonne</w:t>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+                <w:t xml:space="preserve">Beatriz Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Romatif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+                <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+                <w:t xml:space="preserve">Amaro Saco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.1472-1498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.07.19.604245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/raq.12906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869462v1</w:t>
+                <w:t xml:space="preserve">hal-04565659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oystersin Europe</w:t>
+                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Jacquot</w:t>
+                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Garcia</w:t>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Canier</w:t>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16910⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (40), pp.e2305195120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013412v1</w:t>
+                <w:t xml:space="preserve">hal-04219877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics of mussel transmissible cancer MtrBTN2 suggests accumulation of multiple cancer traits and oncogenic pathways shared among bilaterians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oystersin Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurine Hammel</w:t>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+                <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsob.230259⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.2869-2883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245345v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomics of mussel transmissible cancer MtrBTN2 suggests accumulation of multiple cancer traits and oncogenic pathways shared among bilaterians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+                <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bruto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haffner</w:t>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (40), pp.e2305195120. </w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.230259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsob.230259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219877v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Diversification of Oyster Big Defensins Generates Antimicrobial Specificity and Synergy against Members of the Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromal Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael D Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien N Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (12), pp.745. </w:t>
@@ -1848,51 +1848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and polymorphism of a mussel transmissible cancer in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (3), pp.736-751. </w:t>
@@ -1982,64 +1982,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits of a mussel transmissible cancer are reminiscent of a parasitic life style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,90 +2116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio-bivalve interactions in health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Canesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume M Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2250,103 +2250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio splendidus O-antigen structure: A trade-off between virulence to oysters and resistance to grazers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, pp.4264 - 4278. </w:t>
@@ -2384,77 +2384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of the oyster pathogen Vibrio tasmaniensis LGP32 against grazing by Vannella sp. marine amoeba involves Vsm and CopA virulence factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,51 +2665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of Vibrio infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,559 +2780,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is adaptive therapy natural?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Donnadieu</w:t>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charriere</w:t>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jacqueline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2007066⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887358v1</w:t>
+                <w:t xml:space="preserve">hal-01898110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal history of infections and immunotherapy: Unexpected links and possible therapeutic opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Jacqueline</w:t>
+                <w:t xml:space="preserve">csrB Gene Duplication Drives the Evolution of Redundant Regulatory Pathways Controlling Expression of the Major Toxic Secreted Metalloproteases in Vibrio tasmaniensis LGP32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">an Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonnefoy</w:t>
+                <w:t xml:space="preserve">Elena Disconzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Roche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Bouloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (8), pp.e1466019. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (6), pp.e00582-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2018.1466019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00582-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887524v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">csrB Gene Duplication Drives the Evolution of Redundant Regulatory Pathways Controlling Expression of the Major Toxic Secreted Metalloproteases in Vibrio tasmaniensis LGP32</w:t>
+                <w:t xml:space="preserve">Personal history of infections and immunotherapy: Unexpected links and possible therapeutic opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">an Ngoc Nguyen</w:t>
+                <w:t xml:space="preserve">Camille Jacqueline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Disconzi</w:t>
+                <w:t xml:space="preserve">Nathalie Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bouloc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (6), pp.e00582-18. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (8), pp.e1466019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00582-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2018.1466019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945281v1</w:t>
+                <w:t xml:space="preserve">hal-01887524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is adaptive therapy natural?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Emmanuel Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lucasson</w:t>
+                <w:t xml:space="preserve">Guillaume Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacqueline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Petton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (10), pp.e2007066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2007066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898110v1</w:t>
+                <w:t xml:space="preserve">hal-01887358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper homeostasis at the host vibrio interface: lessons from intracellular vibrio transcriptomics</w:t>
               </w:r>
@@ -3503,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3646,51 +3646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume M Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Pathogen ecology and lifestyles, 17 (4), pp.1152-1165. </w:t>
@@ -4124,973 +4124,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage podosomes go 3D</w:t>
+                <w:t xml:space="preserve">Extracellular proteolysis in macrophage migration: Losing grip for a breakthrough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline van Goethem</w:t>
+                <w:t xml:space="preserve">Christel Vérollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guiet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charriere</w:t>
+                <w:t xml:space="preserve">Arnaud Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2010.07.011⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (10), pp.2805-2813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201141538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356068v1</w:t>
+                <w:t xml:space="preserve">hal-04958707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular proteolysis in macrophage migration: Losing grip for a breakthrough</w:t>
+                <w:t xml:space="preserve">Mycobacterial p(1)-type ATPases mediate resistance to zinc poisoning in human macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Vérollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrière</w:t>
+                <w:t xml:space="preserve">Hélène Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Labrousse</w:t>
+                <w:t xml:space="preserve">Pascale Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cougoule</w:t>
+                <w:t xml:space="preserve">Florence Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201141538⟩</w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.248-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958707v1</w:t>
+                <w:t xml:space="preserve">hal-00674577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen-derived effectors trigger protective immunity via activation of the Rac2 enzyme and the IMD or Rip kinase signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorin Magoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cappillino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (4), pp.536-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.immuni.2011.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial p(1)-type ATPases mediate resistance to zinc poisoning in human macrophages.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macrophage podosomes go 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Peyron</w:t>
+                <w:t xml:space="preserve">Emeline van Goethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Levillain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Romain Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Balor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (2-3), pp.224-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2010.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.08.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00674577v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular proteolysis in macrophage migration: Losing grip for a breakthrough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vérollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (10), pp.2805-2813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.201141538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Nef Triggers Macrophage Fusion in a p61Hck- and Protease-Dependent Manner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Vérollet</w:t>
+                <w:t xml:space="preserve">Dynamics of podosome stiffness revealed by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Labernadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Mei Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mazzolini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0903345⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (49), pp.21016 - 21021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1007835107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356070v1</w:t>
+                <w:t xml:space="preserve">hal-01767453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of podosome stiffness revealed by atomic force microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thibault</w:t>
+                <w:t xml:space="preserve">HIV-1 Nef Triggers Macrophage Fusion in a p61Hck- and Protease-Dependent Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vérollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
+                <w:t xml:space="preserve">Yan Mei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Julie Mazzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 107 (49), pp.21016 - 21021. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (12), pp.7030-7039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1007835107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0903345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767453v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage characteristics of stem cells revealed by transcriptome profiling.</w:t>
               </w:r>
@@ -5401,77 +5401,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological, genomic and virulence insights into Vibrio aestuarianus cardii: a pathogen of cockles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5513,64 +5513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to allogeneic and xenogeneic grafts and to infection with transmissible cancer cells in Mytilus edulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5703,90 +5703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big-Defensin Diversification in Oysters: Implications for Host Defense and Microbiota Management (D. Destoumieux-Garzon INVITED SPEAKER)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromal Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhousseine Touqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5822,928 +5822,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramoeba atlantica as a reservoir for Vibrio bathopelagicus a potential pathogen against marine bivalve.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecology of free-living amoebae and varying predation capacity against aquaculture related pathogenic vibrios in Mediterranean coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth International conference on the biology and pathogenicity of free-living amoebae</w:t>
+              <w:t xml:space="preserve">FLAM XIXth International Meeting on the biology and pathology of free-living amoebae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516706v1</w:t>
+                <w:t xml:space="preserve">hal-04884470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of free-living amoebae and varying predation capacity against pathogenic vibrios in Mediterranean coastal environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Big defensins: A Diversified Family of Antimicrobial Peptides Confronting Versatile Microbial Environments (DELPHINE DESTOUMIEUX-GARZON INVITED SPEAKER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aromal Asokan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Antimicrobial Peptides. Yesterday, Today, and Tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Omaha, Nebraska, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885420v1</w:t>
+                <w:t xml:space="preserve">hal-04885227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and clonal expansion in Europe of Vibrio aestuarianus lineages pathogenic for oysters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Arzul</w:t>
+                <w:t xml:space="preserve">Paramoeba atlantica as a reservoir for Vibrio bathopelagicus a potential pathogen against marine bivalve.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Onillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Romatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAFP2023 (European Association of Fish and Shellfish Pathologists)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">XIXth International conference on the biology and pathogenicity of free-living amoebae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884498v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of free-living amoebae and varying predation capacity against aquaculture related pathogenic vibrios in Mediterranean coastal environments</w:t>
+                <w:t xml:space="preserve">Ecology of free-living amoebae and varying predation capacity against pathogenic vibrios in Mediterranean coastal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAM XIXth International Meeting on the biology and pathology of free-living amoebae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">REID 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884470v1</w:t>
+                <w:t xml:space="preserve">hal-04885420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big defensins: A Diversified Family of Antimicrobial Peptides Confronting Versatile Microbial Environments (DELPHINE DESTOUMIEUX-GARZON INVITED SPEAKER)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aromal Asokan</w:t>
+                <w:t xml:space="preserve">Emergence and clonal expansion in Europe of Vibrio aestuarianus lineages pathogenic for oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaela da Rosa</w:t>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">C. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Loth</w:t>
+                <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Peptides. Yesterday, Today, and Tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Omaha, Nebraska, USA, United States</w:t>
+              <w:t xml:space="preserve">EAFP2023 (European Association of Fish and Shellfish Pathologists)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885227v1</w:t>
+                <w:t xml:space="preserve">hal-04884498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating coincidental selection of virulence traits in Vibrios using an INseq approach (project VINSEQ)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mandel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KIM Sea &amp; Coast 2022 Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I-site MUSE, Sep 2022, Sète, France</w:t>
+              <w:t xml:space="preserve">ISME 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INEE - International Symposium on Microbial Ecology, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007741v1</w:t>
+                <w:t xml:space="preserve">hal-03991131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Delmotte</w:t>
+                <w:t xml:space="preserve">Investigating coincidental selection of virulence traits in Vibrios using an INseq approach (project VINSEQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">KIM Sea &amp; Coast 2022 Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I-site MUSE, Sep 2022, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991115v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS INEE - International Symposium on Microbial Ecology, Aug 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991131v1</w:t>
+                <w:t xml:space="preserve">hal-03991115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune-microbiota interplay in oyster health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6794,51 +6794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional DIversification of Big-Defensins and the shaping of oyster microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6919,103 +6919,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oysters in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
@@ -7038,277 +7038,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio aestuarianus diversity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Single Cell RNA sequencing approach to characterize Biomphalaria glabrata hemocyte responses in innate immune memory process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lydie Canier</w:t>
+                <w:t xml:space="preserve">Remi Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting &amp; workshop of NRLs for mollusc diseases and COCKLES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Union Reference Laboratory for Mollusc Diseases; IFREMER, Mar 2021, La Tremblade, France</w:t>
+              <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888526v1</w:t>
+                <w:t xml:space="preserve">hal-04888716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Cell RNA sequencing approach to characterize Biomphalaria glabrata hemocyte responses in innate immune memory process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+                <w:t xml:space="preserve">Vibrio aestuarianus diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Laffitte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+                <w:t xml:space="preserve">C Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Annual meeting &amp; workshop of NRLs for mollusc diseases and COCKLES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Union Reference Laboratory for Mollusc Diseases; IFREMER, Mar 2021, La Tremblade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888716v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted escape from host immunity in Vibriospathogenic for oysters (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t>
               </w:r>
@@ -7333,51 +7333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Immunology Workshop "Resistance tolerance and symbionts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Freie Universitât Berlin (Germany), Aug 2020, Berlin (online), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7396,333 +7396,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted adaptations of vibrios to their molluscan host, the oyster Crassostreae gigas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">L’élimination des hémocytes détermine le succès parasitaire des Vibrio pathogènes de l’huitre Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Robino</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chapelet</w:t>
+                <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th biennial International Conference on the Biology of Vibrios VIBRIO2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890292v1</w:t>
+                <w:t xml:space="preserve">hal-04890464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurine Hammel</w:t>
+                <w:t xml:space="preserve">Multifaceted adaptations of vibrios to their molluscan host, the oyster Crassostreae gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+                <w:t xml:space="preserve">L. Chapelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on the Advances in Marine Mussel Research AMMR2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Chioggia, Italy. pp.197</w:t>
+              <w:t xml:space="preserve">8th biennial International Conference on the Biology of Vibrios VIBRIO2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891643v1</w:t>
+                <w:t xml:space="preserve">hal-04890292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7741,501 +7741,501 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution and Ecology of Cancer 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wellcome Genome Campus, Jul 2019, Hinxton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of virulence and resistance factors in the oyster pathogen Vibrio tasmaniensis LGP32 by free-living amoebae in oyster farming area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Rubio</w:t>
+                <w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Hammel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Arbiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2019 Congrès de Microbiologie en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on the Advances in Marine Mussel Research AMMR2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Chioggia, Italy. pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890816v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élimination des hémocytes détermine le succès parasitaire des Vibrio pathogènes de l’huitre Crassostrea gigas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of virulence and resistance factors in the oyster pathogen Vibrio tasmaniensis LGP32 by free-living amoebae in oyster farming area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore C. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Lopez-Joven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rubio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2019 Congrès de Microbiologie en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890464v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8322,90 +8322,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La virulence de Vibrio aestuarianus, un pathogène primaire de l’huître, est directement contrôlée par la salinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyna Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
@@ -8572,51 +8572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(POSTER) Functional study of pyroptosis in Magallana gigas in response to Vibrio atlanticus Type VI Secretion System (T6SS) toxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Romatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamou Thahouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8678,695 +8678,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate immune memory process in Biomphalaria glabrata snails: a comparative multi-omic approach to decipher the function and role-played by the hemocyte immune cells against S. mansoni infections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+                <w:t xml:space="preserve">Role of big-defensins in the control of oyster microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Asokan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">8ème journées du GDR MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887929v1</w:t>
+                <w:t xml:space="preserve">hal-04888804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killing or Cheating: two strategies to colonize an oyster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+                <w:t xml:space="preserve">Innate immune memory process in Biomphalaria glabrata snails: a comparative multi-omic approach to decipher the function and role-played by the hemocyte immune cells against S. mansoni infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bruto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. , 2021</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887973v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of big-defensins in the control of oyster microbiota</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Voisin</w:t>
+                <w:t xml:space="preserve">Killing or Cheating: two strategies to colonize an oyster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journées du GDR MuFoPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Marseille, France. </w:t>
+              <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888804v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of marine amoebae and their interactions with pathogenic oyster vibrios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
+                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of vibrio infections in oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th biennial International Conference on the Biology of Vibrios VIBRIO2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada. </w:t>
+              <w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Roscoff, France. , 116, pp.14238 - 14247, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890315v1</w:t>
+                <w:t xml:space="preserve">hal-04891592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of vibrio infections in oysters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xing Luo</w:t>
+                <w:t xml:space="preserve">Study of marine amoebae and their interactions with pathogenic oyster vibrios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Intertaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Roscoff, France. , 116, pp.14238 - 14247, 2019</w:t>
+              <w:t xml:space="preserve">8th biennial International Conference on the Biology of Vibrios VIBRIO2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891592v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted adaptations of vibrios to their molluscan host, the oyster Crassostreae gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9466,103 +9466,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium AMMR 2019. Advances in Marine Mussel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9634,64 +9634,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunity in Molluscs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9794,227 +9794,227 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karl B Andree</w:t>
+                <w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien de la Forest Divonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Romatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montagnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782277v1</w:t>
+                <w:t xml:space="preserve">hal-04782332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of a Long-Term Primary Culture of Oyster Hemocytes and Novel Insights About Their Function, Metabolism, and Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle F Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10030,201 +10030,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+                <w:t xml:space="preserve">Vibrio are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Broquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl B Andree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782332v1</w:t>
+                <w:t xml:space="preserve">hal-04782277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial predator-prey interactions could favor coincidental selection of diverse virulence factors in marine coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore C. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Lopez-Joven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10441,51 +10441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Robino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Perret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01138-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Onillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Trevisan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2025.114662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00646" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116826v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Hammel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E a V Burioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2541" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de la Forest Divonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.19.604245" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16910" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230259" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16052" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03598-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996139v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14996" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Poirier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Bissonnais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14770" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donnadieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2007066" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887524v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnefoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1466019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945281v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Disconzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00582-18" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Vanhove" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Rubio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13083" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BH854Z8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259864v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisavath" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00934" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sophie Vanhove" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Duperthuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Schmitt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.02.040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576546" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Labernadie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bouissou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6343" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline van Goethem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guiet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.07.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J5LD8PX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labrousse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Cabec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141538" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorin Magoc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dejardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cappillino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Paquette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2011.08.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.08.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356070v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Mei Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzolini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903345" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maridonneau-Parini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1007835107" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cousin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arnaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saillan-Barreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2006.06.034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BW3J49W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bacou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M210811200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez-Cabanyero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882682v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Loth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885420v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884498v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884470v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007741v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991204v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886594v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888526v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapelet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891643v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pepin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891299v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890816v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C. Poirier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Joven" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Auguet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280688v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307658v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamou Thahouly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Salomon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888804v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asokan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voisin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Intertaglia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chapelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891274v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895993v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Green" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374279-7.12004-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884166v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle F Mello" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782332v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Robino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Perret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01138-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Onillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Trevisan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2025.114662" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de la Forest Divonne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.19.604245" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116826v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Hammel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E a V Burioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2541" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16910" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230259" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16052" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03598-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996139v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14996" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Poirier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Bissonnais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14770" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Disconzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00582-18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnefoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1466019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887358v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donnadieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2007066" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Vanhove" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Rubio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13083" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BH854Z8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259864v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisavath" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00934" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sophie Vanhove" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Duperthuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Schmitt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.02.040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576546" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Labernadie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bouissou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6343" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labrousse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Cabec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botella" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.08.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255345v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorin Magoc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dejardin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cappillino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Paquette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2011.08.015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356068v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline van Goethem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guiet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.07.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J5LD8PX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767453v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maridonneau-Parini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1007835107" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Mei Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzolini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903345" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cousin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arnaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saillan-Barreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2006.06.034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BW3J49W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bacou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M210811200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez-Cabanyero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882682v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Loth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884470v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516706v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885420v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884498v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991204v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886594v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888526v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891299v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pepin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890816v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C. Poirier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Joven" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Auguet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280688v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307658v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamou Thahouly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Salomon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asokan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voisin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890315v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Intertaglia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chapelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891274v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895993v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Green" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374279-7.12004-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884166v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle F Mello" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>