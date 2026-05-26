--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1306,429 +1306,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
+                <w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oystersin Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bruto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haffner</w:t>
+                <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.2869-2883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219877v1</w:t>
+                <w:t xml:space="preserve">hal-04013412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oystersin Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomics of mussel transmissible cancer MtrBTN2 suggests accumulation of multiple cancer traits and oncogenic pathways shared among bilaterians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Jacquot</w:t>
+                <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Garcia</w:t>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Canier</w:t>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16910⟩</w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.230259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsob.230259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013412v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics of mussel transmissible cancer MtrBTN2 suggests accumulation of multiple cancer traits and oncogenic pathways shared among bilaterians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurine Hammel</w:t>
+                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (10), pp.230259. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (40), pp.e2305195120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsob.230259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245345v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Diversification of Oyster Big Defensins Generates Antimicrobial Specificity and Synergy against Members of the Microbiota</w:t>
               </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (3), pp.736-751. </w:t>
@@ -1982,51 +1982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits of a mussel transmissible cancer are reminiscent of a parasitic life style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,51 +2142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Canesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,77 +2250,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio splendidus O-antigen structure: A trade-off between virulence to oysters and resistance to grazers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,51 +2665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of Vibrio infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,191 +2914,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">csrB Gene Duplication Drives the Evolution of Redundant Regulatory Pathways Controlling Expression of the Major Toxic Secreted Metalloproteases in Vibrio tasmaniensis LGP32</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is adaptive therapy natural?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">an Ngoc Nguyen</w:t>
+                <w:t xml:space="preserve">Emmanuel Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Disconzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+                <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bouloc</w:t>
+                <w:t xml:space="preserve">Camille Jacqueline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00582-18⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (10), pp.e2007066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2007066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945281v1</w:t>
+                <w:t xml:space="preserve">hal-01887358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal history of infections and immunotherapy: Unexpected links and possible therapeutic opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacqueline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3148,191 +3148,191 @@
               <w:t xml:space="preserve">OncoImmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (8), pp.e1466019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/2162402X.2018.1466019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is adaptive therapy natural?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">csrB Gene Duplication Drives the Evolution of Redundant Regulatory Pathways Controlling Expression of the Major Toxic Secreted Metalloproteases in Vibrio tasmaniensis LGP32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Donnadieu</w:t>
+                <w:t xml:space="preserve">an Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charriere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Jacqueline</w:t>
+                <w:t xml:space="preserve">Elena Disconzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Tasiemski</w:t>
+                <w:t xml:space="preserve">Philippe Bouloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (10), pp.e2007066. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (6), pp.e00582-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.2007066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00582-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887358v1</w:t>
+                <w:t xml:space="preserve">hal-01945281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper homeostasis at the host vibrio interface: lessons from intracellular vibrio transcriptomics</w:t>
               </w:r>
@@ -4124,684 +4124,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular proteolysis in macrophage migration: Losing grip for a breakthrough</w:t>
+                <w:t xml:space="preserve">Macrophage podosomes go 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Vérollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrière</w:t>
+                <w:t xml:space="preserve">Emeline van Goethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Labrousse</w:t>
+                <w:t xml:space="preserve">Romain Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Balor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cougoule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (2-3), pp.224-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2010.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201141538⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958707v1</w:t>
+                <w:t xml:space="preserve">hal-02356068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial p(1)-type ATPases mediate resistance to zinc poisoning in human macrophages.</w:t>
+                <w:t xml:space="preserve">Extracellular proteolysis in macrophage migration: Losing grip for a breakthrough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Botella</w:t>
+                <w:t xml:space="preserve">Christel Vérollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Peyron</w:t>
+                <w:t xml:space="preserve">Arnaud Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Levillain</w:t>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Poincloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Poquet</w:t>
+                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.08.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (10), pp.2805-2813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201141538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674577v1</w:t>
+                <w:t xml:space="preserve">hal-04958707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen-derived effectors trigger protective immunity via activation of the Rac2 enzyme and the IMD or Rip kinase signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
+                <w:t xml:space="preserve">Lorin Magoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorin Magoc</w:t>
+                <w:t xml:space="preserve">Stephanie Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Dejardin</w:t>
+                <w:t xml:space="preserve">Michael Cappillino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (4), pp.536-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.immuni.2011.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage podosomes go 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycobacterial p(1)-type ATPases mediate resistance to zinc poisoning in human macrophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline van Goethem</w:t>
+                <w:t xml:space="preserve">Pascale Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guiet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Florence Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2010.07.011⟩</w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.248-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02356068v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular proteolysis in macrophage migration: Losing grip for a breakthrough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vérollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (10), pp.2805-2813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.201141538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356055v1</w:t>
@@ -4864,51 +4864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (49), pp.21016 - 21021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4942,103 +4942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 Nef Triggers Macrophage Fusion in a p61Hck- and Protease-Dependent Manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vérollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Mei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 184 (12), pp.7030-7039. </w:t>
@@ -5401,77 +5401,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological, genomic and virulence insights into Vibrio aestuarianus cardii: a pathogen of cockles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5513,51 +5513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to allogeneic and xenogeneic grafts and to infection with transmissible cancer cells in Mytilus edulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika A.V. Burioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6216,90 +6216,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence and clonal expansion in Europe of Vibrio aestuarianus lineages pathogenic for oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6335,415 +6335,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating coincidental selection of virulence traits in Vibrios using an INseq approach (project VINSEQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS INEE - International Symposium on Microbial Ecology, Aug 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">KIM Sea &amp; Coast 2022 Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I-site MUSE, Sep 2022, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991131v1</w:t>
+                <w:t xml:space="preserve">hal-04007741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating coincidental selection of virulence traits in Vibrios using an INseq approach (project VINSEQ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrière</w:t>
+                <w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mandel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KIM Sea &amp; Coast 2022 Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I-site MUSE, Sep 2022, Sète, France</w:t>
+              <w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007741v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISME 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS INEE - International Symposium on Microbial Ecology, Aug 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991115v1</w:t>
+                <w:t xml:space="preserve">hal-03991131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune-microbiota interplay in oyster health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6919,103 +6919,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oysters in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t>
@@ -7038,277 +7038,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Cell RNA sequencing approach to characterize Biomphalaria glabrata hemocyte responses in innate immune memory process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrio aestuarianus diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Pichon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
+                <w:t xml:space="preserve">C Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Annual meeting &amp; workshop of NRLs for mollusc diseases and COCKLES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Union Reference Laboratory for Mollusc Diseases; IFREMER, Mar 2021, La Tremblade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888716v1</w:t>
+                <w:t xml:space="preserve">hal-04888526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio aestuarianus diversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Jacquot</w:t>
+                <w:t xml:space="preserve">A Single Cell RNA sequencing approach to characterize Biomphalaria glabrata hemocyte responses in innate immune memory process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lydie Canier</w:t>
+                <w:t xml:space="preserve">Maud Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting &amp; workshop of NRLs for mollusc diseases and COCKLES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Union Reference Laboratory for Mollusc Diseases; IFREMER, Mar 2021, La Tremblade, France</w:t>
+              <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology &amp; Microbial Control + 53rd Annual Meeting of the SIP (Society for Invertebrate Pathology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Invertebrate Pathology, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888526v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted escape from host immunity in Vibriospathogenic for oysters (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t>
               </w:r>
@@ -7415,51 +7415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élimination des hémocytes détermine le succès parasitaire des Vibrio pathogènes de l’huitre Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7527,77 +7527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted adaptations of vibrios to their molluscan host, the oyster Crassostreae gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7850,73 +7850,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution and Ecology of Cancer 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wellcome Genome Campus, Jul 2019, Hinxton, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on the Advances in Marine Mussel Research AMMR2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Chioggia, Italy. pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891299v1</w:t>
+                <w:t xml:space="preserve">hal-04891643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t>
               </w:r>
@@ -7975,73 +7975,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on the Advances in Marine Mussel Research AMMR2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Chioggia, Italy. pp.197</w:t>
+              <w:t xml:space="preserve">Evolution and Ecology of Cancer 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wellcome Genome Campus, Jul 2019, Hinxton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891643v1</w:t>
+                <w:t xml:space="preserve">hal-04891299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of virulence and resistance factors in the oyster pathogen Vibrio tasmaniensis LGP32 by free-living amoebae in oyster farming area</w:t>
               </w:r>
@@ -8322,90 +8322,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La virulence de Vibrio aestuarianus, un pathogène primaire de l’huître, est directement contrôlée par la salinité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyna Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
@@ -8809,103 +8809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innate immune memory process in Biomphalaria glabrata snails: a comparative multi-omic approach to decipher the function and role-played by the hemocyte immune cells against S. mansoni infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
@@ -8934,77 +8934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killing or Cheating: two strategies to colonize an oyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9053,307 +9053,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of vibrio infections in oysters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xing Luo</w:t>
+                <w:t xml:space="preserve">Study of marine amoebae and their interactions with pathogenic oyster vibrios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Intertaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Roscoff, France. , 116, pp.14238 - 14247, 2019</w:t>
+              <w:t xml:space="preserve">8th biennial International Conference on the Biology of Vibrios VIBRIO2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891592v1</w:t>
+                <w:t xml:space="preserve">hal-04890315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of marine amoebae and their interactions with pathogenic oyster vibrios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
+                <w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of vibrio infections in oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th biennial International Conference on the Biology of Vibrios VIBRIO2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada. </w:t>
+              <w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Roscoff, France. , 116, pp.14238 - 14247, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890315v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted adaptations of vibrios to their molluscan host, the oyster Crassostreae gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9405,378 +9405,210 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID + Immuninv 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890635v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-04891274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunity in Molluscs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Immunobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.417-436, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-374279-7.12004-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9786,51 +9618,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de la Forest Divonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9882,309 +9714,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of a Long-Term Primary Culture of Oyster Hemocytes and Novel Insights About Their Function, Metabolism, and Behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Vibrio are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Broquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl B Andree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884166v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karl B Andree</w:t>
+                <w:t xml:space="preserve">Establishment of a Long-Term Primary Culture of Oyster Hemocytes and Novel Insights About Their Function, Metabolism, and Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle F Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782277v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial predator-prey interactions could favor coincidental selection of diverse virulence factors in marine coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10193,108 +10025,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore C. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Lopez-Joven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId316"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10441,51 +10273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Robino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Perret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01138-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Onillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Trevisan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2025.114662" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de la Forest Divonne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.19.604245" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116826v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Hammel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E a V Burioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2541" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16910" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230259" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16052" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03598-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996139v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14996" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Poirier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Bissonnais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14770" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Disconzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00582-18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnefoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1466019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887358v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donnadieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2007066" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Vanhove" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Rubio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13083" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BH854Z8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259864v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisavath" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00934" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sophie Vanhove" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Duperthuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Schmitt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.02.040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576546" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Labernadie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bouissou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6343" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labrousse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Cabec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141538" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botella" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.08.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255345v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorin Magoc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dejardin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cappillino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Paquette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2011.08.015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356068v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline van Goethem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guiet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.07.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J5LD8PX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767453v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maridonneau-Parini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1007835107" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Mei Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzolini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903345" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cousin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arnaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saillan-Barreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2006.06.034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BW3J49W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bacou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M210811200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez-Cabanyero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882682v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Loth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884470v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516706v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885420v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884498v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007741v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991204v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886594v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888526v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891299v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pepin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890816v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C. Poirier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Joven" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Auguet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280688v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307658v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamou Thahouly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Salomon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asokan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voisin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890315v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Intertaglia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chapelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891274v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895993v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Green" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374279-7.12004-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782332v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884166v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle F Mello" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Robino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Perret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01138-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375669v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Onillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Trevisan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2025.114662" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de la Forest Divonne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.19.604245" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116826v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Hammel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E a V Burioli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2541" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16910" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230259" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16052" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03598-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996139v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14996" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Poirier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Bissonnais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14770" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Pinaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887358v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Donnadieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tasiemski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2007066" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnefoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1466019" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Disconzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00582-18" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Vanhove" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Rubio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Nguyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13083" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BH854Z8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259864v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisavath" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00934" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sophie Vanhove" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Duperthuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162911v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Schmitt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.02.040" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086276v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576546" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767580v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Labernadie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bouissou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6343" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline van Goethem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guiet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.07.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J5LD8PX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labrousse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Cabec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201141538" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorin Magoc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dejardin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cappillino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Paquette" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2011.08.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674577v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.08.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767453v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maridonneau-Parini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1007835107" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Mei Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzolini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903345" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319933v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cousin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arnaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saillan-Barreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2006.06.034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BW3J49W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678883v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bacou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M210811200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez-Cabanyero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882682v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Loth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884470v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516706v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885420v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884498v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007741v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991204v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886594v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888526v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888716v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Pichon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Laffitte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891643v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pepin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891299v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890816v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C. Poirier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Joven" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Auguet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280688v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307658v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338469v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamou Thahouly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dor Salomon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888804v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asokan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voisin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887929v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Intertaglia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chapelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895993v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Green" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374279-7.12004-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782332v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884166v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle F Mello" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134835v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>