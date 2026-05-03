--- v1 (2026-03-30)
+++ v2 (2026-05-03)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -239,4503 +239,4503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A call for robust evaluations of the impacts of serious games for climate change mitigation: The Climate Fresk as a global case study</w:t>
+                <w:t xml:space="preserve">REFRESH-daily: a short 10-item questionnaire for evaluating behavior change towards healthier and more environmentally sustainable diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hognon</w:t>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+                <w:t xml:space="preserve">Anna Boronat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Joren Buekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Caille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rafael de la Torre Fornell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2026.102942⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-026-01901-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498110v1</w:t>
+                <w:t xml:space="preserve">hal-05582913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of REFRESH: a dietary screener for Rapid Evaluation FoR Environmentally Sustainable and Healthy diets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A call for robust evaluations of the impacts of serious games for climate change mitigation: The Climate Fresk as a global case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Boronat</w:t>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itziar Zazpe</w:t>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maira Bes-Rastrollo</w:t>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joren Buekers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 155 (7), pp.2122-2131. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 110, pp.102942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2026.102942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092347v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting recovery after stressors using step count data derived from activity monitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of REFRESH: a dietary screener for Rapid Evaluation FoR Environmentally Sustainable and Healthy diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Boronat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Baretta</w:t>
+                <w:t xml:space="preserve">Itziar Zazpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Koch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Maira Bes-Rastrollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joren Buekers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lenka Knapova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Digital Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41746-025-01998-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155 (7), pp.2122-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322598v1</w:t>
+                <w:t xml:space="preserve">hal-05092347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To See Nature: A Window of Opportunity to Decrease the Risk of Depression and Anxiety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting recovery after stressors using step count data derived from activity monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+                <w:t xml:space="preserve">Joren Buekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Binter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Judith M. Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Knapova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaf167⟩</w:t>
+              <w:t xml:space="preserve">npj Digital Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41746-025-01998-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307390v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural patterns of university students during the COVID-19 pandemic: A cross-sectional study of the effects of active transportation, uninterrupted sitting time, and screen use on physical activity and sitting time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/f1000research.117843.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Remote Adapted Physical Activity Intervention for Women With Breast Cancer and Severe Depressive or Anxiety Symptoms: Series of N-of-1 Trials With Ecological Momentary Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Caudroit</w:t>
+                <w:t xml:space="preserve">To See Nature: A Window of Opportunity to Decrease the Risk of Depression and Anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel St-Amour</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Claire Binter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Psychology in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32872/cpe.14851⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaf167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373475v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-bikes and travel behaviour change: systematic review of experimental studies with meta-analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">A Remote Adapted Physical Activity Intervention for Women With Breast Cancer and Severe Depressive or Anxiety Symptoms: Series of N-of-1 Trials With Ecological Momentary Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel St-Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyanne Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Bourne</w:t>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Foley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hanne Beate Sundfør</w:t>
+                <w:t xml:space="preserve">Alain Steve Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01441647.2025.2474556⟩</w:t>
+              <w:t xml:space="preserve">Clinical Psychology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32872/cpe.14851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999298v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential effect of a pilot blended digital behavior change intervention promoting sustainable diets over a year</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ujué Fresán</w:t>
+                <w:t xml:space="preserve">E-bikes and travel behaviour change: systematic review of experimental studies with meta-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel López-Moreno</w:t>
+                <w:t xml:space="preserve">James Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Fàbregues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Boronat</w:t>
+                <w:t xml:space="preserve">Hanne Beate Sundfør</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.2052. </w:t>
+              <w:t xml:space="preserve">Transport Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (3), pp.433-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-85307-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01441647.2025.2474556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893704v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding urban climate-resilient cyclists: A solution to reducing individual motorized transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility and potential effect of a pilot blended digital behavior change intervention promoting sustainable diets over a year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Pitois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Green</w:t>
+                <w:t xml:space="preserve">Miguel López-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tegwen Gadais</w:t>
+                <w:t xml:space="preserve">Sergi Fàbregues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Boronat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000611⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.2052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-85307-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052733v1</w:t>
+                <w:t xml:space="preserve">hal-04893704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical exercise intervention on daily sleep quality in women with breast cancer and severe depressive or anxiety symptoms: a series of N-of-1 trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Caudroit</w:t>
+                <w:t xml:space="preserve">Understanding urban climate-resilient cyclists: A solution to reducing individual motorized transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lapointe</w:t>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Comtois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Romain</w:t>
+                <w:t xml:space="preserve">Tegwen Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Survivorship Research &amp; Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/28352610.2024.2435666⟩</w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (4), pp.e0000611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844446v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring boundary conditions of physical activity maintenance: A secondary analysis of time-series data from a weight-loss intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Baretta</w:t>
+                <w:t xml:space="preserve">Effect of physical exercise intervention on daily sleep quality in women with breast cancer and severe depressive or anxiety symptoms: a series of N-of-1 trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadia Mansour-Assi</w:t>
+                <w:t xml:space="preserve">A. Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Lawhun Costello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Wing</w:t>
+                <w:t xml:space="preserve">A. Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21642850.2025.2554980⟩</w:t>
+              <w:t xml:space="preserve">Cancer Survivorship Research &amp; Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.2435666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/28352610.2024.2435666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290721v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data gaps in transport behavior are bottleneck for tracking progress towards healthy sustainable transport in European cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring boundary conditions of physical activity maintenance: A secondary analysis of time-series data from a weight-loss intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadia Mansour-Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Nieuwenhuijsen</w:t>
+                <w:t xml:space="preserve">Victoria Lawhun Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaue Braga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Hoadley</w:t>
+                <w:t xml:space="preserve">David Wing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad42b3⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.2554980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21642850.2025.2554980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033786v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of ambient heat and sleep in a warming climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Climate anxiety and its association with health behaviours and generalized anxiety: An intensive longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joren Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Castaño-Vinyals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelton Minor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Constanza Vielma</w:t>
+                <w:t xml:space="preserve">Rafael de Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Campi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina O’callaghan-Gordo</w:t>
+                <w:t xml:space="preserve">Laura Delgado-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2024.101915⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (4), pp.833-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718188v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate anxiety and its association with health behaviours and generalized anxiety: An intensive longitudinal study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motivation toward physical activity in patients with chronic musculoskeletal disorders: a meta-analysis of the efficacy of behavioural interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Williams</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joren Buekers</w:t>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Castaño-Vinyals</w:t>
+                <w:t xml:space="preserve">Christophe Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael de Cid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Delgado-Ortiz</w:t>
+                <w:t xml:space="preserve">Mathis Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12746⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.18740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-67948-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05033721v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation toward physical activity in patients with chronic musculoskeletal disorders: a meta-analysis of the efficacy of behavioural interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic review of ambient heat and sleep in a warming climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelton Minor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanza Vielma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Haas</w:t>
+                <w:t xml:space="preserve">Emmanuel Campi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boiché</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathis Brusseau</w:t>
+                <w:t xml:space="preserve">Cristina O’callaghan-Gordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-67948-0⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75, pp.101915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2024.101915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04671242v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The iterative development and refinement of health psychology theories through formal, dynamical systems modelling: a scoping review and initial expert-derived ‘best practice’ recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Perski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Copeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Perski</w:t>
+                <w:t xml:space="preserve">Jim Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Copeland</w:t>
+                <w:t xml:space="preserve">Misha Pavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Psychology Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (1), pp.1-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17437199.2024.2400977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of supervised physical exercise on emotions among adult women with a diagnostic of borderline personality disorder: A series of mixed method single-case experimental trials combined with ecological momentary assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel St-Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Baretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (2), pp.46-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajsep.2024.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between temperature and occupational injuries in Spain: The role of contextual factors in workers’ adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constanza Vielma</w:t>
+                <w:t xml:space="preserve">Data gaps in transport behavior are bottleneck for tracking progress towards healthy sustainable transport in European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Nieuwenhuijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaue Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Achebak</w:t>
+                <w:t xml:space="preserve">Kelly Clifton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Quijal-Zamorano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Suzanne Hoadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.051002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad42b3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05041940v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How gasoline prices influence the effectiveness of interventions targeting sustainable transport modes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between temperature and occupational injuries in Spain: The role of contextual factors in workers’ adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanza Vielma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Achebak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Quijal-Zamorano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark Nieuwenhuijsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Sustainable Mobility and Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44333-024-00017-1⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.109006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04863279v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Intention to Use HIV Pre-exposure Prophylaxis and Condom Use Among a Sample of Cisgender Female Sex Workers Working Mostly Outdoors in Madrid, Spain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How gasoline prices influence the effectiveness of interventions targeting sustainable transport modes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laia Vazquez Guillamet</w:t>
+                <w:t xml:space="preserve">Nicolas Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Valencia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Del-Olmo-Morales</w:t>
+                <w:t xml:space="preserve">Cathryn Tonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Nieuwenhuijsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Sexual Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10508-024-02834-4⟩</w:t>
+              <w:t xml:space="preserve">npj Sustainable Mobility and Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44333-024-00017-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034874v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily allergy burden and heart rate characteristics in adults with allergic rhinitis based on a wearable telemonitoring system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joren Buekers</w:t>
+                <w:t xml:space="preserve">Determinants of Intention to Use HIV Pre-exposure Prophylaxis and Condom Use Among a Sample of Cisgender Female Sex Workers Working Mostly Outdoors in Madrid, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Vazquez Guillamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel Stas</w:t>
+                <w:t xml:space="preserve">Guillermo Cuevas-Tascón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raf Aerts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Dujardin</w:t>
+                <w:t xml:space="preserve">Miguel Angel Del-Olmo-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clt2.12242⟩</w:t>
+              <w:t xml:space="preserve">Archives of Sexual Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (7), pp.2817-2831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10508-024-02834-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05047251v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience characterized and quantified from physical activity data: A tutorial in R</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Koch</w:t>
+                <w:t xml:space="preserve">Heart rate and oxygen uptake kinetics obtained from continuous measurements with wearable devices during outdoor walks of patients with COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joren Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Arbillaga-Etxarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gimeno-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Cobo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafael de Cid</w:t>
+                <w:t xml:space="preserve">David Donaire-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65, pp.102361. </w:t>
+              <w:t xml:space="preserve">Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2022.102361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20552076231162989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05035172v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate and oxygen uptake kinetics obtained from continuous measurements with wearable devices during outdoor walks of patients with COPD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joren Buekers</w:t>
+                <w:t xml:space="preserve">A Smartphone Intervention to Promote a Sustainable Healthy Diet: Protocol for a Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ane Arbillaga-Etxarri</w:t>
+                <w:t xml:space="preserve">Sergi Fabregues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Boronat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Gimeno-Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Vera Araújo-Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/20552076231162989⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e41443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/41443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051219v1</w:t>
+                <w:t xml:space="preserve">hal-05035206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smartphone Intervention to Promote a Sustainable Healthy Diet: Protocol for a Pilot Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daily allergy burden and heart rate characteristics in adults with allergic rhinitis based on a wearable telemonitoring system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+                <w:t xml:space="preserve">Joren Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Stas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Fabregues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Boronat</w:t>
+                <w:t xml:space="preserve">Raf Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Araújo-Soares</w:t>
+                <w:t xml:space="preserve">Nicolas Bruffaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/41443⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clt2.12242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05035206v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity promotion, human and planetary health – a conceptual framework and suggested research priorities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Resilience characterized and quantified from physical activity data: A tutorial in R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonina Tcymbal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inés Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Castaño-Vinyals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Climate Change and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joclim.2023.100262⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, pp.102361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2022.102361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035066v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Understanding of Just-in-Time States for Supporting Physical Activity (Project JustWalk JITAI): Protocol for a System ID Study of Just-in-Time Adaptive Interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical activity promotion, human and planetary health – a conceptual framework and suggested research priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abu-Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonina Tcymbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junghwan Park</w:t>
+                <w:t xml:space="preserve">Peter Gelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meelim Kim</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sven Messing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/52161⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Climate Change and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.100262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joclim.2023.100262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05044209v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking Health-related Behaviors in a Climate Change Context: A Narrative Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ujué Fresán</w:t>
+                <w:t xml:space="preserve">Advancing Understanding of Just-in-Time States for Supporting Physical Activity (Project JustWalk JITAI): Protocol for a System ID Study of Just-in-Time Adaptive Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghwan Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meelim Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mistiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hekler</w:t>
+                <w:t xml:space="preserve">Rachael Kha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Edmondson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Lloyd</w:t>
+                <w:t xml:space="preserve">Sarasij Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Behavioral Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (3), pp.193-204. </w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e52161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/abm/kaac039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/52161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04718195v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Population Health-Related Behaviors During a COVID-19 Surge: A Natural Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Delgado-Ortiz</w:t>
+                <w:t xml:space="preserve">Thinking Health-related Behaviors in a Climate Change Context: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
+                <w:t xml:space="preserve">Eric Hekler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Merino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Koch</w:t>
+                <w:t xml:space="preserve">Donald Edmondson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Behavioral Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 57 (3), pp.216-226. </w:t>
+              <w:t xml:space="preserve">, 2023, 57 (3), pp.193-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/abm/kaac054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/abm/kaac039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051387v1</w:t>
+                <w:t xml:space="preserve">hal-04718195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between long-term oxygen therapy provided outside the guidelines and mortality in patients with COPD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Population Health-Related Behaviors During a COVID-19 Surge: A Natural Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Delgado-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Alexandre</w:t>
+                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Molinier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gregory Moullec</w:t>
+                <w:t xml:space="preserve">Jordi Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-049115⟩</w:t>
+              <w:t xml:space="preserve">Annals of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (3), pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/abm/kaac054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523124v1</w:t>
+                <w:t xml:space="preserve">hal-05051387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for Identifying Valid Wear for Consumer-Level Wrist-Worn Activity Trackers and Acceptability of Extended Device Deployment in Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Wing</w:t>
+                <w:t xml:space="preserve">Association between long-term oxygen therapy provided outside the guidelines and mortality in patients with COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job Godino</w:t>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Baker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Gregory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22239189⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.e049115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-049115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05051311v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change: the next game changer for sport and exercise psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+                <w:t xml:space="preserve">Recommendations for Identifying Valid Wear for Consumer-Level Wrist-Worn Activity Trackers and Acceptability of Extended Device Deployment in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Godino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chevance</w:t>
+                <w:t xml:space="preserve">Fiona Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kingsbury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Dancause</w:t>
+                <w:t xml:space="preserve">Rongguang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Journal of Exercise and Sport Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12662-022-00819-w⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22239189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04718190v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and Precision of Energy Expenditure, Heart Rate, and Steps Measured by Combined-Sensing Fitbits Against Reference Measures: Systematic Review and Meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Climate change: the next game changer for sport and exercise psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kingsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Golaszewski</w:t>
+                <w:t xml:space="preserve">T. Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Tipton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthew Buman</w:t>
+                <w:t xml:space="preserve">K. Dancause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/35626⟩</w:t>
+              <w:t xml:space="preserve">German Journal of Exercise and Sport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.6-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12662-022-00819-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05036805v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and predicting person-specific, day-to-day, fluctuations in walking behavior</w:t>
+                <w:t xml:space="preserve">Accuracy and Precision of Energy Expenditure, Heart Rate, and Steps Measured by Combined-Sensing Fitbits Against Reference Measures: Systematic Review and Meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Baretta</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Golaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matti Heino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Perski</w:t>
+                <w:t xml:space="preserve">Elizabeth Tipton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hekler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlijn Olthof</w:t>
+                <w:t xml:space="preserve">Matthew Buman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251659. </w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.e35626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/35626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05036914v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative methods for observing and changing complex health behaviors: four propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Perski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hekler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Behavioral Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (2), pp.676-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4763,1735 +4763,1752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the COVID-19 Pandemic on Objectively Measured Physical Activity and Sedentary Behavior Among Overweight Young Adults: Yearlong Longitudinal Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing and predicting person-specific, day-to-day, fluctuations in walking behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shadia Mansour-Assi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Sharp</w:t>
+                <w:t xml:space="preserve">Matti Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Perski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlijn Olthof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/28317⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036827v1</w:t>
+                <w:t xml:space="preserve">hal-05036914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal setting and achievement for walking: A series of N-of-1 digital interventions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the COVID-19 Pandemic on Objectively Measured Physical Activity and Sedentary Behavior Among Overweight Young Adults: Yearlong Longitudinal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Lawhun Costello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michelle Takemoto</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadia Mansour-Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sama Shrestha</w:t>
+                <w:t xml:space="preserve">Sydney Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (1), pp.30-39. </w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (11), pp.e28317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/hea0001044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/28317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037056v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change, Physical Activity and Sport: A Systematic Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goal setting and achievement for walking: A series of N-of-1 digital interventions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Golaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Kingsbury</w:t>
+                <w:t xml:space="preserve">Michelle Takemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Baillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed-Jérôme Romain</w:t>
+                <w:t xml:space="preserve">Sama Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-021-01439-4⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (1), pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/hea0001044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718176v1</w:t>
+                <w:t xml:space="preserve">hal-05037056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily associations between sleep and physical activity: A systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate Change, Physical Activity and Sport: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Kingsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Atoui</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2021.101426⟩</w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (5), pp.1041-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40279-021-01439-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05036989v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscler son jeu dans la lutte contre le changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Daily associations between sleep and physical activity: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Kingsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (4), pp.327-329. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.101426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2020.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2021.101426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05041969v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-to-day associations between sleep and physical activity: a set of person-specific analyses in adults with overweight and obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscler son jeu dans la lutte contre le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Kingsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10865-021-00254-6⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.327-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2020.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036874v1</w:t>
+                <w:t xml:space="preserve">hal-05041969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital health at the age of the Anthropocene</w:t>
+                <w:t xml:space="preserve">Day-to-day associations between sleep and physical activity: a set of person-specific analyses in adults with overweight and obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job Godino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (1), pp.14-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10865-021-00254-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2589-7500(20)30130-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03485469v1</w:t>
+                <w:t xml:space="preserve">hal-05036874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a commercial multi-sensor wearable (Fitbit Charge HR) in measuring physical activity and sleep in healthy children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Digital health at the age of the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hekler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Efoui-Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job Godino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kara Bagot</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Golaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0237719. </w:t>
+              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (6), pp.e290-e291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0237719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2589-7500(20)30130-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039963v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficacy of electronic health interventions targeting improved sleep for achieving prevention of weight gain in adolescents and young to middle‐aged adults: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of a commercial multi-sensor wearable (Fitbit Charge HR) in measuring physical activity and sleep in healthy children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Godino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Allman-Farinelli</w:t>
+                <w:t xml:space="preserve">Massimiliano de Zambotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luke Gemming</w:t>
+                <w:t xml:space="preserve">Kara Bagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.13006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0237719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0237719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039991v1</w:t>
+                <w:t xml:space="preserve">hal-05039963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why we need a small data paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Hekler</w:t>
+                <w:t xml:space="preserve">The efficacy of electronic health interventions targeting improved sleep for achieving prevention of weight gain in adolescents and young to middle‐aged adults: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Allman-Farinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predrag Klasnja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalie Golaszewski</w:t>
+                <w:t xml:space="preserve">Stephanie Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Lewis</w:t>
+                <w:t xml:space="preserve">Luke Gemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (1), pp.133. </w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12916-019-1366-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/obr.13006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05040021v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les profils motivationnels envers l’activité physique et la sédentarité de patients admis en réhabilitation respiratoire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why we need a small data paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hekler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Klasnja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Roux</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Golaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Calvat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Alexandre</w:t>
+                <w:t xml:space="preserve">Dana Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2019021⟩</w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-019-1366-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039434v1</w:t>
+                <w:t xml:space="preserve">hal-05040021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between implicit attitudes toward physical activity and physical activity behaviour: a systematic review and correlational meta-analysis</w:t>
+                <w:t xml:space="preserve">Quels sont les profils motivationnels envers l’activité physique et la sédentarité de patients admis en réhabilitation respiratoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Calvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Eric Chamberland</w:t>
+                <w:t xml:space="preserve">Nicolas Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Rebar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (3), pp.248-276. </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.45-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17437199.2019.1618726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2019021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042458v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit attitudes and the improvement of exercise capacity during pulmonary rehabilitation</w:t>
+                <w:t xml:space="preserve">The association between implicit attitudes toward physical activity and physical activity behaviour: a systematic review and correlational meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Héraud</w:t>
+                <w:t xml:space="preserve">Pier Eric Chamberland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Varray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+                <w:t xml:space="preserve">Amanda Rebar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (7), pp.831-839. </w:t>
+              <w:t xml:space="preserve">Health Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.248-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13548506.2018.1447137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17437199.2019.1618726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297458v1</w:t>
+                <w:t xml:space="preserve">hal-05042458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing implicit attitudes for physical activity with associative learning</w:t>
               </w:r>
@@ -6503,51 +6520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6633,51 +6650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (3), pp.257-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6705,2808 +6722,2925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive behavioral therapy combined with physical exercise for depression, anxiety, fatigue and pain in adults with chronic diseases: Systematic review and meta-analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implicit attitudes and the improvement of exercise capacity during pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Carayol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/hea0000578⟩</w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (7), pp.831-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2018.1447137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325111v1</w:t>
+                <w:t xml:space="preserve">hal-04297458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do implicit attitudes toward physical activity and sedentary behavior prospectively predict objective physical activity among persons with obesity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive behavioral therapy combined with physical exercise for depression, anxiety, fatigue and pain in adults with chronic diseases: Systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiche</w:t>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10865-017-9881-8⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/hea0000578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325116v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adoption of physical activity and eating behaviors among persons with obesity and in the general population: the role of implicit attitudes within the Theory of Planned Behavior</w:t>
+                <w:t xml:space="preserve">Do implicit attitudes toward physical activity and sedentary behavior prospectively predict objective physical activity among persons with obesity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2016.1159705⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10865-017-9881-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331679v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des interventions de changement de comportement factuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vol. 29 (5), pp.607-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.175.0607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring implicit attitudes toward physical activity and sedentary behaviors: Test-retest reliability of three scoring algorithms of the Implicit Association Test and Single Category-Implicit Association Test</w:t>
+                <w:t xml:space="preserve">The adoption of physical activity and eating behaviors among persons with obesity and in the general population: the role of implicit attitudes within the Theory of Planned Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.319-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2016.1159705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2017.04.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03063259v1</w:t>
+                <w:t xml:space="preserve">hal-02331679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La promotion de l’activité physique passe nécessairement par une prise en compte de la motivation</w:t>
+                <w:t xml:space="preserve">Measuring implicit attitudes toward physical activity and sedentary behaviors: Test-retest reliability of three scoring algorithms of the Implicit Association Test and Single Category-Implicit Association Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Guerrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Rebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11839-017-0615-5⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.70-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05038574v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in explicit and implicit motivation toward physical activity and sedentary behavior in pulmonary rehabilitation and associations with postrehabilitation behaviors.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La promotion de l’activité physique passe nécessairement par une prise en compte de la motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rehabilitation Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.56-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-017-0615-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/rep0000137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01622336v1</w:t>
+                <w:t xml:space="preserve">hal-05038574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle transthéorique : description, intérêts et application dans la motivation à l'activité physique auprès de populations en surcharge pondérale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+                <w:t xml:space="preserve">Change in explicit and implicit motivation toward physical activity and sedentary behavior in pulmonary rehabilitation and associations with postrehabilitation behaviors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obésité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11690-015-0504-7⟩</w:t>
+              <w:t xml:space="preserve">Rehabilitation Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (2), pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/rep0000137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02326326v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des connaissances sur les comportements sédentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le modèle transthéorique : description, intérêts et application dans la motivation à l'activité physique auprès de populations en surcharge pondérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11690-015-0504-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.01.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01577982v1</w:t>
+                <w:t xml:space="preserve">hal-02326326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etat des connaissances sur les comportements sédentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.313-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intention and automaticity toward physical and sedentary screen-based leisure activities in adolescents: A profile perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Marchant Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the impact of The Climate Fresk workshop on climate-related attitudes and behavioral intentions in the workplace: study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Air pollution and performances in outdoor sports: a systematic review and meta-analysis of short-terms associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A call for robust evaluations of the impacts of serious games for climate change mitigation: example with The Climate Fresk conducted among 2 million participants from 150 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring boundary conditions of sustained physical activity: implications for theory and practice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Lawhun Costello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadia Mansour-Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of REFRESH, a brief 10-item screener for assessing environmentally sustainable and healthy diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Boronat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itziar Zazpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Bes-Rastrollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joren Beukers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing Understanding of Just-in-Time States for Supporting Physical Activity (Project JustWalk JITAI): Protocol for a System ID Study of Just-in-Time Adaptive Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghwan Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meelim Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mistiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Kha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasij Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of supervised physical exercise on emotions among adults with a diagnostic of borderline personality disorder: A series of mixed method single-case experimental trials combined with ecological momentary assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel St-Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondence: “How researchers can help fight climate change in 2022 and beyond (Nature)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Araújo-Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable healthy diets from the lens of behavioural science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Paquito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Araujo Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ezzahra Housni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daily associations between sleep and physical activity: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lachance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Kingsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants and consequences of climate commitment among facilitators of environmental awareness workshops: A Mixed-Methods Exploratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17504/protocols.io.ewov11zwpvr2/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health psychology and climate change: a race against time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.945-949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time to consider modifiable (especially motivational) determinants of physical activity among COPD patients? A commentary on Arbillaga-Etxarri et al. (2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042150v1</w:t>
-              </w:r>
-[...1197 lines deleted...]
-                <w:t xml:space="preserve">hal-05037002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six Ways Health Psychology Can Contribute to Climate Change Mitigation and Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge International Handbook of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.658-670, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003318026-47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9516,958 +9650,958 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la motivation à la pratique d'activité physique et à la diminution de la sédentarité chez des patients admis pour un séjour de réhabilitation respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Calvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXes journées d'études francophones en activités physiques adaptées, Association francophone pour l'activité physique adaptée (AFAPA), Toulon, 23-25 Mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical disorders and muscle weakness in COPD: impact of neuromodulation on intracortical inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cabibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2017 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Milan, Italy. pp.OA3433, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/1393003.congress-2017.OA3433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivational and objective predictors of self-reported and objective physical activity and sedentary behaviors: A 6-month prospective study after rehabilitation</w:t>
+                <w:t xml:space="preserve">Méthodes d'évaluation des processus implicites : Le cas de l'activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Meeting and Scientific Sessions, Society of Behavioral Medicine, San Diego, U.S.A, 29 mars-1er avril 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journées nationales d'étude de la Société Française de Psychologie du Sport, Montpellier, 4-5 mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073659v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation des processus implicites : Le cas de l'activité physique</w:t>
+                <w:t xml:space="preserve">Motivational and objective predictors of self-reported and objective physical activity and sedentary behaviors: A 6-month prospective study after rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'étude de la Société Française de Psychologie du Sport, Montpellier, 4-5 mai 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">38th Annual Meeting and Scientific Sessions, Society of Behavioral Medicine, San Diego, U.S.A, 29 mars-1er avril 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075298v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does self-regulation moderates the role of implicit and explicit motivation in physical activity adoption? A prospective study in adults with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the Association of the Researchers in Physical Activity and Sport (ACAPS), Dijon, 29-31 octobre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of automatic and controlled motivation toward physical activity and sedentary behaviors during pulmonary rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2016 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom. pp.PA2059, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2016.PA2059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in Controlled and Automatic Motivation toward Physical Activity and Sedentary Behaviors during Pulmonary Rehabilitation: Applied perspectives in Adapted Physical Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème journée d'études francophones en activités physiques adaptées (AFAPA), Amiens, 12-14 mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences en matière d’activité physique, d’inactivité physique et de sédentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Congrès National de la Société Française des Professionnels en Activité Physique Adaptée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP-APA, May 2015, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des attitudes implicites dans le champ de l’activité physique : Propriétés de l’Implicit Association Test et du Single Category-Implicit Association Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives, Nantes, 26-28 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10477,114 +10611,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des facteurs motivationnels influençant l’activité physique et la sédentarité de personnes atteintes de maladies chroniques en contexte de réhabilitation et post-réhabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Montpellier, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017MONT4005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01705334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId321"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10731,51 +10865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479405v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Vielma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nomah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.102942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05092347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uju&#233; Fres&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boronat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Zazpe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Bes-Rastrollo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren Buekers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.05.029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322598v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Baretta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Koch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Knapova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-025-01998-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf167" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.117843.3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373475v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel St-Amour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyanne Lapointe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steve Comtois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.14851" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999298v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Beate Sundf&#248;r" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2025.2474556" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04893704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi F&#224;bregues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85307-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pitois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Gadais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000611" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844446v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28352610.2024.2435666" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05290721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Mansour-Assi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lawhun Costello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2025.2554980" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033786v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaue Braga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Clifton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hoadley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad42b3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelton Minor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Campi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina O&#8217;callaghan-Gordo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101915" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Williams" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Casta&#241;o-Vinyals" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Cid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Ortiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12746" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671242v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latrille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brusseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67948-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033610v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Perski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Copeland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Allen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Pavel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2024.2400977" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brunet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajsep.2024.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Achebak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Quijal-Zamorano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lloyd" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Tonne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44333-024-00017-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Vazquez Guillamet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valencia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ryan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Cuevas-Tasc&#243;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Del-Olmo-Morales" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-024-02834-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Stas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruffaerts" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dujardin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12242" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Cobo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102361" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Arbillaga-Etxarri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gimeno-Santos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donaire-Gonzalez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076231162989" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Fabregues" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ara&#250;jo-Soares" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41443" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035066v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abu-Omar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Tcymbal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gelius" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Messing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joclim.2023.100262" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwan Park" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelim Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mistiri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Kha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarasij Banerjee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52161" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718195v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hekler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Edmondson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/abm/kaac039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Merino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/abm/kaac054" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moullec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-049115" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051311v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Godino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongguang Yang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239189" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718190v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevance" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kingsbury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gadais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dancause" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-022-00819-w" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036805v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Golaszewski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tipton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Buman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35626" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036914v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Heino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlijn Olthof" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251659" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tbm/ibaa026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Sharp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28317" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037056v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Takemoto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sama Shrestha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001044" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718176v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kingsbury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baillot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-021-01439-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2021.101426" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041969v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gervais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.10.006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036874v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-021-00254-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485469v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Efoui-Hess" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(20)30130-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039963v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Zambotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Bagot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237719" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039991v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Allman-Farinelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Partridge" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Gemming" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040021v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Klasnja" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Lewis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-019-1366-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039434v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Eric Chamberland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rebar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2019.1618726" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2018.1447137" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042538v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Berry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-018-0559-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000572" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325111v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000578" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325116v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-017-9881-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331679v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1159705" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042196v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.175.0607" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063259v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Guerrieri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2017.04.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038574v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Romain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-017-0615-5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622336v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000137" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326326v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0504-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01577982v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.01.004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329226v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant Gonzalez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.08.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285834v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran Escobar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.ewov11zwpvr2/v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035096v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042150v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306171v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099455v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren Beukers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033494v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042189v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058149v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042112v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K&#246;nig" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033565v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paquito" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Araujo Soares" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Housni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037002v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lachance" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04956409v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003318026-47" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073658v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139723v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Toullec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/1393003.congress-2017.OA3433" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073659v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075298v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073661v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139738v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA2059" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073664v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497277v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073666v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01705334v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONT4005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479405v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Vielma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nomah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uju&#233; Fres&#225;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boronat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren Buekers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de la Torre Fornell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M K&#246;nig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-026-01901-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.102942" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05092347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Zazpe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Bes-Rastrollo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.05.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Baretta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Koch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Knapova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-025-01998-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.117843.3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel St-Amour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyanne Lapointe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steve Comtois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.14851" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Beate Sundf&#248;r" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2025.2474556" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04893704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi F&#224;bregues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85307-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pitois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Gadais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000611" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844446v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28352610.2024.2435666" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05290721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Mansour-Assi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lawhun Costello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2025.2554980" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Williams" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Casta&#241;o-Vinyals" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Cid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Ortiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12746" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latrille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brusseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67948-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelton Minor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Campi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina O&#8217;callaghan-Gordo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101915" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Perski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Copeland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Allen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Pavel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2024.2400977" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajsep.2024.05.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaue Braga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Clifton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hoadley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad42b3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Achebak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Quijal-Zamorano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lloyd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Tonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44333-024-00017-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034874v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Vazquez Guillamet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valencia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ryan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Cuevas-Tasc&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Del-Olmo-Morales" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-024-02834-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051219v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Arbillaga-Etxarri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gimeno-Santos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donaire-Gonzalez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076231162989" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Fabregues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ara&#250;jo-Soares" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41443" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047251v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Stas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruffaerts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dujardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12242" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Cobo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102361" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abu-Omar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Tcymbal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gelius" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Messing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joclim.2023.100262" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwan Park" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelim Kim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mistiri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Kha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarasij Banerjee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52161" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hekler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Edmondson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/abm/kaac039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Merino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/abm/kaac054" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moullec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-049115" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Godino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongguang Yang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239189" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevance" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kingsbury" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gadais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dancause" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-022-00819-w" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036805v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Golaszewski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tipton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Buman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35626" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tbm/ibaa026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036914v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Heino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlijn Olthof" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251659" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036827v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Sharp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28317" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037056v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Takemoto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sama Shrestha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001044" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kingsbury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baillot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-021-01439-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036989v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2021.101426" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041969v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gervais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.10.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036874v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-021-00254-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485469v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Efoui-Hess" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(20)30130-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Zambotti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Bagot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237719" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Allman-Farinelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Partridge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Gemming" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040021v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Klasnja" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Lewis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-019-1366-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039434v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Eric Chamberland" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rebar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2019.1618726" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042538v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Berry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-018-0559-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000572" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2018.1447137" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325111v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000578" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325116v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-017-9881-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042196v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.175.0607" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331679v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1159705" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063259v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Guerrieri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2017.04.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038574v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Romain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-017-0615-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622336v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000137" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0504-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01577982v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.01.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329226v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant Gonzalez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.08.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306171v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099455v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033494v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren Beukers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058149v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042189v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042112v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K&#246;nig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033565v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paquito" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Araujo Soares" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Housni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037002v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lachance" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285834v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran Escobar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.ewov11zwpvr2/v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035096v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042150v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04956409v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003318026-47" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073658v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139723v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Toullec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/1393003.congress-2017.OA3433" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075298v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073659v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139738v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA2059" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073664v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497277v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073666v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01705334v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONT4005" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>