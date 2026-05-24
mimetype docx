--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -239,9408 +239,9542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFRESH-daily: a short 10-item questionnaire for evaluating behavior change towards healthier and more environmentally sustainable diets</w:t>
+                <w:t xml:space="preserve">A call for robust evaluations of the impacts of serious games for climate change mitigation: The Climate Fresk as a global case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ujué Fresán</w:t>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Boronat</w:t>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joren Buekers</w:t>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael de la Torre Fornell</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-026-01901-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 110, pp.102942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2026.102942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582913v1</w:t>
+                <w:t xml:space="preserve">hal-05498110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A call for robust evaluations of the impacts of serious games for climate change mitigation: The Climate Fresk as a global case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REFRESH-daily: a short 10-item questionnaire for evaluating behavior change towards healthier and more environmentally sustainable diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hognon</w:t>
+                <w:t xml:space="preserve">Anna Boronat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+                <w:t xml:space="preserve">Joren Buekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Rafael de la Torre Fornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Caille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura M König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 110, pp.102942. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2026.102942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-026-01901-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498110v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of REFRESH: a dietary screener for Rapid Evaluation FoR Environmentally Sustainable and Healthy diets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensive longitudinal follow-up of cisgender and transgender women engaged in sex work during the three months following initiation of daily oral PrEP: A series of case-studies with mixed-method assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itziar Zazpe</w:t>
+                <w:t xml:space="preserve">Laia Vazquez Guillamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maira Bes-Rastrollo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joren Buekers</w:t>
+                <w:t xml:space="preserve">Jorge Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Matarranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Cuevas-Tascón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.05.029⟩</w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (5), pp.e0006056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0006056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092347v1</w:t>
+                <w:t xml:space="preserve">hal-05618200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting recovery after stressors using step count data derived from activity monitors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of physical exercise intervention on daily sleep quality in women with breast cancer and severe depressive or anxiety symptoms: a series of N-of-1 trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Knapova</w:t>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Digital Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41746-025-01998-0⟩</w:t>
+              <w:t xml:space="preserve">Cancer Survivorship Research &amp; Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.2435666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/28352610.2024.2435666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322598v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural patterns of university students during the COVID-19 pandemic: A cross-sectional study of the effects of active transportation, uninterrupted sitting time, and screen use on physical activity and sitting time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+                <w:t xml:space="preserve">Exploring boundary conditions of physical activity maintenance: A secondary analysis of time-series data from a weight-loss intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadia Mansour-Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Lawhun Costello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.117843.3⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.2554980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21642850.2025.2554980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035013v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To See Nature: A Window of Opportunity to Decrease the Risk of Depression and Anxiety</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of REFRESH: a dietary screener for Rapid Evaluation FoR Environmentally Sustainable and Healthy diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Boronat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itziar Zazpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Bes-Rastrollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joren Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaf167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155 (7), pp.2122-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307390v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Remote Adapted Physical Activity Intervention for Women With Breast Cancer and Severe Depressive or Anxiety Symptoms: Series of N-of-1 Trials With Ecological Momentary Assessment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+                <w:t xml:space="preserve">Predicting recovery after stressors using step count data derived from activity monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Steve Comtois</w:t>
+                <w:t xml:space="preserve">Sarah Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joren Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith M. Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Knapova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Psychology in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32872/cpe.14851⟩</w:t>
+              <w:t xml:space="preserve">npj Digital Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41746-025-01998-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373475v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-bikes and travel behaviour change: systematic review of experimental studies with meta-analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To See Nature: A Window of Opportunity to Decrease the Risk of Depression and Anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Binter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01441647.2025.2474556⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaf167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999298v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and potential effect of a pilot blended digital behavior change intervention promoting sustainable diets over a year</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ujué Fresán</w:t>
+                <w:t xml:space="preserve">Behavioural patterns of university students during the COVID-19 pandemic: A cross-sectional study of the effects of active transportation, uninterrupted sitting time, and screen use on physical activity and sitting time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel López-Moreno</w:t>
+                <w:t xml:space="preserve">Andres Ladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Fàbregues</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-85307-5⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.117843.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893704v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding urban climate-resilient cyclists: A solution to reducing individual motorized transport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Green</w:t>
+                <w:t xml:space="preserve">A Remote Adapted Physical Activity Intervention for Women With Breast Cancer and Severe Depressive or Anxiety Symptoms: Series of N-of-1 Trials With Ecological Momentary Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+                <w:t xml:space="preserve">Samuel St-Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tegwen Gadais</w:t>
+                <w:t xml:space="preserve">Josyanne Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Steve Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000611⟩</w:t>
+              <w:t xml:space="preserve">Clinical Psychology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32872/cpe.14851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052733v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical exercise intervention on daily sleep quality in women with breast cancer and severe depressive or anxiety symptoms: a series of N-of-1 trials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E-bikes and travel behaviour change: systematic review of experimental studies with meta-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Romain</w:t>
+                <w:t xml:space="preserve">Jessica Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Beate Sundfør</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Survivorship Research &amp; Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/28352610.2024.2435666⟩</w:t>
+              <w:t xml:space="preserve">Transport Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (3), pp.433-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01441647.2025.2474556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844446v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring boundary conditions of physical activity maintenance: A secondary analysis of time-series data from a weight-loss intervention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Wing</w:t>
+                <w:t xml:space="preserve">Feasibility and potential effect of a pilot blended digital behavior change intervention promoting sustainable diets over a year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel López-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Fàbregues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Boronat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21642850.2025.2554980⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.2052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-85307-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290721v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate anxiety and its association with health behaviours and generalized anxiety: An intensive longitudinal study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding urban climate-resilient cyclists: A solution to reducing individual motorized transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael de Cid</w:t>
+                <w:t xml:space="preserve">Louis Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Delgado-Ortiz</w:t>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tegwen Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12746⟩</w:t>
+              <w:t xml:space="preserve">PLOS Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (4), pp.e0000611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pclm.0000611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033721v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation toward physical activity in patients with chronic musculoskeletal disorders: a meta-analysis of the efficacy of behavioural interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Haas</w:t>
+                <w:t xml:space="preserve">Determinants of Intention to Use HIV Pre-exposure Prophylaxis and Condom Use Among a Sample of Cisgender Female Sex Workers Working Mostly Outdoors in Madrid, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laia Vazquez Guillamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Cuevas-Tascón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boiché</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathis Brusseau</w:t>
+                <w:t xml:space="preserve">Miguel Angel Del-Olmo-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-67948-0⟩</w:t>
+              <w:t xml:space="preserve">Archives of Sexual Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (7), pp.2817-2831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10508-024-02834-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04671242v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of ambient heat and sleep in a warming climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelton Minor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanza Vielma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Campi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina O’callaghan-Gordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75, pp.101915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.smrv.2024.101915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The iterative development and refinement of health psychology theories through formal, dynamical systems modelling: a scoping review and initial expert-derived ‘best practice’ recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate anxiety and its association with health behaviours and generalized anxiety: An intensive longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joren Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Castaño-Vinyals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Perski</w:t>
+                <w:t xml:space="preserve">Rafael de Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Copeland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rivera</w:t>
+                <w:t xml:space="preserve">Laura Delgado-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17437199.2024.2400977⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (4), pp.833-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05033610v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of supervised physical exercise on emotions among adult women with a diagnostic of borderline personality disorder: A series of mixed method single-case experimental trials combined with ecological momentary assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel St-Amour</w:t>
+                <w:t xml:space="preserve">Motivation toward physical activity in patients with chronic musculoskeletal disorders: a meta-analysis of the efficacy of behavioural interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Brunet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Mathis Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajsep.2024.05.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.18740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-67948-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042030v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data gaps in transport behavior are bottleneck for tracking progress towards healthy sustainable transport in European cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of supervised physical exercise on emotions among adult women with a diagnostic of borderline personality disorder: A series of mixed method single-case experimental trials combined with ecological momentary assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel St-Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Hoadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad42b3⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.46-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajsep.2024.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05033786v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between temperature and occupational injuries in Spain: The role of contextual factors in workers’ adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constanza Vielma</w:t>
+                <w:t xml:space="preserve">The iterative development and refinement of health psychology theories through formal, dynamical systems modelling: a scoping review and initial expert-derived ‘best practice’ recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Perski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Copeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Achebak</w:t>
+                <w:t xml:space="preserve">Misha Pavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Quijal-Zamorano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Daniel Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109006⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17437199.2024.2400977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041940v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How gasoline prices influence the effectiveness of interventions targeting sustainable transport modes?</w:t>
+                <w:t xml:space="preserve">Data gaps in transport behavior are bottleneck for tracking progress towards healthy sustainable transport in European cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Nieuwenhuijsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Andrieu</w:t>
+                <w:t xml:space="preserve">Kaue Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Koch</w:t>
+                <w:t xml:space="preserve">Kelly Clifton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathryn Tonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Nieuwenhuijsen</w:t>
+                <w:t xml:space="preserve">Suzanne Hoadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Sustainable Mobility and Transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.051002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44333-024-00017-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad42b3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863279v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Intention to Use HIV Pre-exposure Prophylaxis and Condom Use Among a Sample of Cisgender Female Sex Workers Working Mostly Outdoors in Madrid, Spain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between temperature and occupational injuries in Spain: The role of contextual factors in workers’ adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanza Vielma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laia Vazquez Guillamet</w:t>
+                <w:t xml:space="preserve">Hicham Achebak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Valencia</w:t>
+                <w:t xml:space="preserve">Marcos Quijal-Zamorano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Ryan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Del-Olmo-Morales</w:t>
+                <w:t xml:space="preserve">Simon Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Sexual Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10508-024-02834-4⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.109006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034874v1</w:t>
+                <w:t xml:space="preserve">hal-05041940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate and oxygen uptake kinetics obtained from continuous measurements with wearable devices during outdoor walks of patients with COPD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joren Buekers</w:t>
+                <w:t xml:space="preserve">How gasoline prices influence the effectiveness of interventions targeting sustainable transport modes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ane Arbillaga-Etxarri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Cathryn Tonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Nieuwenhuijsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/20552076231162989⟩</w:t>
+              <w:t xml:space="preserve">npj Sustainable Mobility and Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44333-024-00017-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05051219v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smartphone Intervention to Promote a Sustainable Healthy Diet: Protocol for a Pilot Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vera Araújo-Soares</w:t>
+                <w:t xml:space="preserve">Resilience characterized and quantified from physical activity data: A tutorial in R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Castaño-Vinyals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael de Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/41443⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65, pp.102361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2022.102361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035206v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily allergy burden and heart rate characteristics in adults with allergic rhinitis based on a wearable telemonitoring system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joren Buekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Stas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raf Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruffaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/clt2.12242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience characterized and quantified from physical activity data: A tutorial in R</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafael de Cid</w:t>
+                <w:t xml:space="preserve">A Smartphone Intervention to Promote a Sustainable Healthy Diet: Protocol for a Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Fabregues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Boronat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Araújo-Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2022.102361⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e41443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/41443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035172v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity promotion, human and planetary health – a conceptual framework and suggested research priorities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heart rate and oxygen uptake kinetics obtained from continuous measurements with wearable devices during outdoor walks of patients with COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joren Buekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Arbillaga-Etxarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gimeno-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Abu-Omar</w:t>
+                <w:t xml:space="preserve">David Donaire-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Climate Change and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joclim.2023.100262⟩</w:t>
+              <w:t xml:space="preserve">Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20552076231162989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05035066v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Understanding of Just-in-Time States for Supporting Physical Activity (Project JustWalk JITAI): Protocol for a System ID Study of Just-in-Time Adaptive Interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical activity promotion, human and planetary health – a conceptual framework and suggested research priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abu-Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonina Tcymbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junghwan Park</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sven Messing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/52161⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Climate Change and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.100262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joclim.2023.100262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05044209v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking Health-related Behaviors in a Climate Change Context: A Narrative Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ujué Fresán</w:t>
+                <w:t xml:space="preserve">Advancing Understanding of Just-in-Time States for Supporting Physical Activity (Project JustWalk JITAI): Protocol for a System ID Study of Just-in-Time Adaptive Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghwan Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meelim Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mistiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Kha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hekler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Lloyd</w:t>
+                <w:t xml:space="preserve">Sarasij Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/abm/kaac039⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e52161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/52161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04718195v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Population Health-Related Behaviors During a COVID-19 Surge: A Natural Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Delgado-Ortiz</w:t>
+                <w:t xml:space="preserve">Thinking Health-related Behaviors in a Climate Change Context: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hekler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Koch</w:t>
+                <w:t xml:space="preserve">Donald Edmondson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Behavioral Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 57 (3), pp.216-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/abm/kaac054⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 57 (3), pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/abm/kaac039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05051387v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between long-term oxygen therapy provided outside the guidelines and mortality in patients with COPD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Population Health-Related Behaviors During a COVID-19 Surge: A Natural Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Delgado-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Alexandre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gregory Moullec</w:t>
+                <w:t xml:space="preserve">Jordi Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-049115⟩</w:t>
+              <w:t xml:space="preserve">Annals of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (3), pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/abm/kaac054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03523124v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for Identifying Valid Wear for Consumer-Level Wrist-Worn Activity Trackers and Acceptability of Extended Device Deployment in Children</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy and Precision of Energy Expenditure, Heart Rate, and Steps Measured by Combined-Sensing Fitbits Against Reference Measures: Systematic Review and Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Golaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Tipton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hekler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Buman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22239189⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.e35626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/35626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051311v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change: the next game changer for sport and exercise psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+                <w:t xml:space="preserve">Association between long-term oxygen therapy provided outside the guidelines and mortality in patients with COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chevance</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Dancause</w:t>
+                <w:t xml:space="preserve">Gregory Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Journal of Exercise and Sport Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12662-022-00819-w⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.e049115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-049115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718190v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and Precision of Energy Expenditure, Heart Rate, and Steps Measured by Combined-Sensing Fitbits Against Reference Measures: Systematic Review and Meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Climate change: the next game changer for sport and exercise psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kingsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Golaszewski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthew Buman</w:t>
+                <w:t xml:space="preserve">K. Dancause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/35626⟩</w:t>
+              <w:t xml:space="preserve">German Journal of Exercise and Sport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.6-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12662-022-00819-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05036805v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative methods for observing and changing complex health behaviors: four propositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendations for Identifying Valid Wear for Consumer-Level Wrist-Worn Activity Trackers and Acceptability of Extended Device Deployment in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Godino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongguang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/tbm/ibaa026⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22239189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05039319v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and predicting person-specific, day-to-day, fluctuations in walking behavior</w:t>
+                <w:t xml:space="preserve">Day-to-day associations between sleep and physical activity: a set of person-specific analyses in adults with overweight and obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Baretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Godino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251659⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (1), pp.14-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10865-021-00254-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036914v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the COVID-19 Pandemic on Objectively Measured Physical Activity and Sedentary Behavior Among Overweight Young Adults: Yearlong Longitudinal Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing and predicting person-specific, day-to-day, fluctuations in walking behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shadia Mansour-Assi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Perski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Sharp</w:t>
+                <w:t xml:space="preserve">Merlijn Olthof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (11), pp.e28317. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/28317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036827v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal setting and achievement for walking: A series of N-of-1 digital interventions.</w:t>
+                <w:t xml:space="preserve">Innovative methods for observing and changing complex health behaviors: four propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Perski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hekler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/hea0001044⟩</w:t>
+              <w:t xml:space="preserve">Translational Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.676-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/tbm/ibaa026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037056v1</w:t>
+                <w:t xml:space="preserve">hal-05039319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change, Physical Activity and Sport: A Systematic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+                <w:t xml:space="preserve">Impact of the COVID-19 Pandemic on Objectively Measured Physical Activity and Sedentary Behavior Among Overweight Young Adults: Yearlong Longitudinal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Lawhun Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed-Jérôme Romain</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadia Mansour-Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40279-021-01439-4⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (11), pp.e28317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/28317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718176v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily associations between sleep and physical activity: A systematic review and meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goal setting and achievement for walking: A series of N-of-1 digital interventions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Baretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Golaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Takemoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sama Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2021.101426⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (1), pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/hea0001044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05036989v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscler son jeu dans la lutte contre le changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Daily associations between sleep and physical activity: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Atoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Kingsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2020.10.006⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.101426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2021.101426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05041969v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-to-day associations between sleep and physical activity: a set of person-specific analyses in adults with overweight and obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscler son jeu dans la lutte contre le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Kingsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10865-021-00254-6⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.327-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2020.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036874v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital health at the age of the Anthropocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate Change, Physical Activity and Sport: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Hekler</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Kingsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Efoui-Hess</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalie Golaszewski</w:t>
+                <w:t xml:space="preserve">Ahmed-Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (6), pp.e290-e291. </w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (5), pp.1041-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2589-7500(20)30130-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-021-01439-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485469v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a commercial multi-sensor wearable (Fitbit Charge HR) in measuring physical activity and sleep in healthy children</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The efficacy of electronic health interventions targeting improved sleep for achieving prevention of weight gain in adolescents and young to middle‐aged adults: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano de Zambotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fiona Baker</w:t>
+                <w:t xml:space="preserve">Margaret Allman-Farinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kara Bagot</w:t>
+                <w:t xml:space="preserve">Juliana Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Gemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0237719⟩</w:t>
+              <w:t xml:space="preserve">Obesity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/obr.13006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039963v1</w:t>
+                <w:t xml:space="preserve">hal-05039991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficacy of electronic health interventions targeting improved sleep for achieving prevention of weight gain in adolescents and young to middle‐aged adults: A systematic review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital health at the age of the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hekler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Partridge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luke Gemming</w:t>
+                <w:t xml:space="preserve">Maxime Efoui-Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Godino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Golaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/obr.13006⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (6), pp.e290-e291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2589-7500(20)30130-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05039991v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why we need a small data paradigm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Hekler</w:t>
+                <w:t xml:space="preserve">Performance of a commercial multi-sensor wearable (Fitbit Charge HR) in measuring physical activity and sleep in healthy children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Godino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano de Zambotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predrag Klasnja</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dana Lewis</w:t>
+                <w:t xml:space="preserve">Kara Bagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12916-019-1366-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0237719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0237719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040021v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les profils motivationnels envers l’activité physique et la sédentarité de patients admis en réhabilitation respiratoire ?</w:t>
+                <w:t xml:space="preserve">The association between implicit attitudes toward physical activity and physical activity behaviour: a systematic review and correlational meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Eric Chamberland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Roux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amanda Rebar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2019021⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.248-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17437199.2019.1618726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039434v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between implicit attitudes toward physical activity and physical activity behaviour: a systematic review and correlational meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why we need a small data paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hekler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Klasnja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Golaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17437199.2019.1618726⟩</w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-019-1366-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042458v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing implicit attitudes for physical activity with associative learning</w:t>
+                <w:t xml:space="preserve">Quels sont les profils motivationnels envers l’activité physique et la sédentarité de patients admis en réhabilitation respiratoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Calvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Berry</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Journal of Exercise and Sport Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12662-018-0559-3⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2019021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042538v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between self-regulation, intentions and implicit attitudes in the prediction of physical activity among persons with obesity</w:t>
+                <w:t xml:space="preserve">Changing implicit attitudes for physical activity with associative learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Stephan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (3), pp.257-261. </w:t>
+              <w:t xml:space="preserve">German Journal of Exercise and Sport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (2), pp.156-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/hea0000572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12662-018-0559-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996747v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit attitudes and the improvement of exercise capacity during pulmonary rehabilitation</w:t>
+                <w:t xml:space="preserve">Interaction between self-regulation, intentions and implicit attitudes in the prediction of physical activity among persons with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Héraud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2018.1447137⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (3), pp.257-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/hea0000572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297458v1</w:t>
+                <w:t xml:space="preserve">hal-01996747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive behavioral therapy combined with physical exercise for depression, anxiety, fatigue and pain in adults with chronic diseases: Systematic review and meta-analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implicit attitudes and the improvement of exercise capacity during pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Carayol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (5), </w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (7), pp.831-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/hea0000578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2018.1447137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325111v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do implicit attitudes toward physical activity and sedentary behavior prospectively predict objective physical activity among persons with obesity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive behavioral therapy combined with physical exercise for depression, anxiety, fatigue and pain in adults with chronic diseases: Systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiche</w:t>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10865-017-9881-8⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/hea0000578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325116v1</w:t>
+                <w:t xml:space="preserve">hal-02325111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des interventions de changement de comportement factuelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do implicit attitudes toward physical activity and sedentary behavior prospectively predict objective physical activity among persons with obesity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.175.0607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10865-017-9881-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042196v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adoption of physical activity and eating behaviors among persons with obesity and in the general population: the role of implicit attitudes within the Theory of Planned Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour des interventions de changement de comportement factuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 29 (5), pp.607-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.175.0607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13548506.2016.1159705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02331679v1</w:t>
+                <w:t xml:space="preserve">hal-05042196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring implicit attitudes toward physical activity and sedentary behaviors: Test-retest reliability of three scoring algorithms of the Implicit Association Test and Single Category-Implicit Association Test</w:t>
+                <w:t xml:space="preserve">The adoption of physical activity and eating behaviors among persons with obesity and in the general population: the role of implicit attitudes within the Theory of Planned Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31, pp.70-78. </w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.319-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2017.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2016.1159705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063259v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La promotion de l’activité physique passe nécessairement par une prise en compte de la motivation</w:t>
+                <w:t xml:space="preserve">Measuring implicit attitudes toward physical activity and sedentary behaviors: Test-retest reliability of three scoring algorithms of the Implicit Association Test and Single Category-Implicit Association Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Romain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+                <w:t xml:space="preserve">Agata Guerrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Rebar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.56-57. </w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31, pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11839-017-0615-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038574v1</w:t>
+                <w:t xml:space="preserve">hal-03063259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in explicit and implicit motivation toward physical activity and sedentary behavior in pulmonary rehabilitation and associations with postrehabilitation behaviors.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La promotion de l’activité physique passe nécessairement par une prise en compte de la motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rehabilitation Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/rep0000137⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.56-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-017-0615-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622336v1</w:t>
+                <w:t xml:space="preserve">hal-05038574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle transthéorique : description, intérêts et application dans la motivation à l'activité physique auprès de populations en surcharge pondérale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+                <w:t xml:space="preserve">Change in explicit and implicit motivation toward physical activity and sedentary behavior in pulmonary rehabilitation and associations with postrehabilitation behaviors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obésité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rehabilitation Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (2), pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/rep0000137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11690-015-0504-7⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02326326v1</w:t>
+                <w:t xml:space="preserve">hal-01622336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des connaissances sur les comportements sédentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intention and automaticity toward physical and sedentary screen-based leisure activities in adolescents: A profile perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Marchant Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577982v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention and automaticity toward physical and sedentary screen-based leisure activities in adolescents: A profile perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Marchant Gonzalez</w:t>
+                <w:t xml:space="preserve">Le modèle transthéorique : description, intérêts et application dans la motivation à l'activité physique auprès de populations en surcharge pondérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11690-015-0504-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02329226v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des connaissances sur les comportements sédentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.313-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2016.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants and consequences of climate commitment among facilitators of environmental awareness workshops: A Mixed-Methods Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17504/protocols.io.ewov11zwpvr2/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health psychology and climate change: a race against time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.945-949</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time to consider modifiable (especially motivational) determinants of physical activity among COPD patients? A commentary on Arbillaga-Etxarri et al. (2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of The Climate Fresk workshop on climate-related attitudes and behavioral intentions in the workplace: study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air pollution and performances in outdoor sports: a systematic review and meta-analysis of short-terms associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A call for robust evaluations of the impacts of serious games for climate change mitigation: example with The Climate Fresk conducted among 2 million participants from 150 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring boundary conditions of sustained physical activity: implications for theory and practice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Baretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Lawhun Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadia Mansour-Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of REFRESH, a brief 10-item screener for assessing environmentally sustainable and healthy diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ujué Fresán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Boronat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itziar Zazpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Bes-Rastrollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joren Beukers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Understanding of Just-in-Time States for Supporting Physical Activity (Project JustWalk JITAI): Protocol for a System ID Study of Just-in-Time Adaptive Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junghwan Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meelim Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mistiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachael Kha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasij Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of supervised physical exercise on emotions among adults with a diagnostic of borderline personality disorder: A series of mixed method single-case experimental trials combined with ecological momentary assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel St-Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Baretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence: “How researchers can help fight climate change in 2022 and beyond (Nature)”</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Sustainable healthy diets from the lens of behavioural science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujué Fresán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Paquito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Araujo Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ezzahra Housni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042112v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable healthy diets from the lens of behavioural science</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Correspondence: “How researchers can help fight climate change in 2022 and beyond (Nature)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Araújo-Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033565v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily associations between sleep and physical activity: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Atoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lachance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Kingsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037002v1</w:t>
-              </w:r>
-[...290 lines deleted...]
-                <w:t xml:space="preserve">hal-05042150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six Ways Health Psychology Can Contribute to Climate Change Mitigation and Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge International Handbook of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.658-670, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003318026-47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9650,1075 +9784,1075 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la motivation à la pratique d'activité physique et à la diminution de la sédentarité chez des patients admis pour un séjour de réhabilitation respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Calvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXes journées d'études francophones en activités physiques adaptées, Association francophone pour l'activité physique adaptée (AFAPA), Toulon, 23-25 Mai 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical disorders and muscle weakness in COPD: impact of neuromodulation on intracortical inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cabibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2017 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Milan, Italy. pp.OA3433, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/1393003.congress-2017.OA3433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation des processus implicites : Le cas de l'activité physique</w:t>
+                <w:t xml:space="preserve">Motivational and objective predictors of self-reported and objective physical activity and sedentary behaviors: A 6-month prospective study after rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'étude de la Société Française de Psychologie du Sport, Montpellier, 4-5 mai 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">38th Annual Meeting and Scientific Sessions, Society of Behavioral Medicine, San Diego, U.S.A, 29 mars-1er avril 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075298v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivational and objective predictors of self-reported and objective physical activity and sedentary behaviors: A 6-month prospective study after rehabilitation</w:t>
+                <w:t xml:space="preserve">Méthodes d'évaluation des processus implicites : Le cas de l'activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Meeting and Scientific Sessions, Society of Behavioral Medicine, San Diego, U.S.A, 29 mars-1er avril 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journées nationales d'étude de la Société Française de Psychologie du Sport, Montpellier, 4-5 mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073659v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does self-regulation moderates the role of implicit and explicit motivation in physical activity adoption? A prospective study in adults with obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the Association of the Researchers in Physical Activity and Sport (ACAPS), Dijon, 29-31 octobre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of automatic and controlled motivation toward physical activity and sedentary behaviors during pulmonary rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2016 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom. pp.PA2059, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2016.PA2059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in Controlled and Automatic Motivation toward Physical Activity and Sedentary Behaviors during Pulmonary Rehabilitation: Applied perspectives in Adapted Physical Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème journée d'études francophones en activités physiques adaptées (AFAPA), Amiens, 12-14 mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences en matière d’activité physique, d’inactivité physique et de sédentarité</w:t>
+                <w:t xml:space="preserve">Étude des attitudes implicites dans le champ de l’activité physique : Propriétés de l’Implicit Association Test et du Single Category-Implicit Association Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Congrès National de la Société Française des Professionnels en Activité Physique Adaptée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP-APA, May 2015, Bobigny, France</w:t>
+              <w:t xml:space="preserve">16ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives, Nantes, 26-28 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497277v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des attitudes implicites dans le champ de l’activité physique : Propriétés de l’Implicit Association Test et du Single Category-Implicit Association Test</w:t>
+                <w:t xml:space="preserve">Différences en matière d’activité physique, d’inactivité physique et de sédentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Boiché</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Marie Foucaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives, Nantes, 26-28 octobre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd Congrès National de la Société Française des Professionnels en Activité Physique Adaptée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP-APA, May 2015, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073666v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des facteurs motivationnels influençant l’activité physique et la sédentarité de personnes atteintes de maladies chroniques en contexte de réhabilitation et post-réhabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Montpellier, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017MONT4005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01705334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId325"/>
+      <w:footerReference w:type="default" r:id="rId328"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10865,51 +10999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479405v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Vielma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nomah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582913v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uju&#233; Fres&#225;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boronat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren Buekers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de la Torre Fornell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M K&#246;nig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-026-01901-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.102942" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05092347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Zazpe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Bes-Rastrollo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.05.029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Baretta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Koch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Knapova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-025-01998-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035013v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.117843.3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307390v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel St-Amour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyanne Lapointe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steve Comtois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.14851" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Beate Sundf&#248;r" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2025.2474556" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04893704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi F&#224;bregues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85307-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pitois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Gadais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000611" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844446v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28352610.2024.2435666" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05290721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Mansour-Assi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lawhun Costello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2025.2554980" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Williams" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Casta&#241;o-Vinyals" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Cid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Ortiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12746" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latrille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brusseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67948-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelton Minor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Campi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina O&#8217;callaghan-Gordo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101915" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Perski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Copeland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Allen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Pavel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2024.2400977" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajsep.2024.05.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaue Braga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Clifton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hoadley" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad42b3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Achebak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Quijal-Zamorano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lloyd" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Tonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44333-024-00017-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034874v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Vazquez Guillamet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valencia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ryan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Cuevas-Tasc&#243;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Del-Olmo-Morales" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-024-02834-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051219v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Arbillaga-Etxarri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gimeno-Santos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donaire-Gonzalez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076231162989" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Fabregues" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ara&#250;jo-Soares" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41443" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047251v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Stas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruffaerts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dujardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12242" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Cobo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102361" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abu-Omar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Tcymbal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gelius" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Messing" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joclim.2023.100262" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044209v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwan Park" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelim Kim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mistiri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Kha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarasij Banerjee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52161" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hekler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Edmondson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/abm/kaac039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Merino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/abm/kaac054" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moullec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-049115" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Godino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongguang Yang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239189" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevance" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kingsbury" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gadais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dancause" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-022-00819-w" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036805v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Golaszewski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tipton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Buman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35626" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039319v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tbm/ibaa026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036914v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Heino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlijn Olthof" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251659" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036827v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Sharp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28317" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037056v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Takemoto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sama Shrestha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001044" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kingsbury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baillot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-021-01439-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036989v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2021.101426" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041969v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gervais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.10.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036874v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-021-00254-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485469v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Efoui-Hess" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(20)30130-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Zambotti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Bagot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237719" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Allman-Farinelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Partridge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Gemming" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040021v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Klasnja" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Lewis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-019-1366-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039434v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019021" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Eric Chamberland" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rebar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2019.1618726" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042538v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Berry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-018-0559-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996747v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000572" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2018.1447137" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325111v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000578" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325116v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-017-9881-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042196v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.175.0607" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331679v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1159705" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063259v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Guerrieri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2017.04.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038574v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Romain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-017-0615-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622336v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000137" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0504-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01577982v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.01.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329226v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant Gonzalez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.08.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306171v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099455v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033494v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042777v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren Beukers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058149v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042189v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042112v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K&#246;nig" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033565v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paquito" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Araujo Soares" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Housni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037002v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lachance" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285834v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran Escobar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.ewov11zwpvr2/v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035096v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042150v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04956409v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003318026-47" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073658v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139723v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Toullec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/1393003.congress-2017.OA3433" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075298v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073659v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139738v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA2059" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073664v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497277v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073666v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01705334v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONT4005" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479405v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Vielma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nomah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000795" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.102942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uju&#233; Fres&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boronat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren Buekers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de la Torre Fornell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M K&#246;nig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-026-01901-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Vazquez Guillamet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Valencia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ryan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Matarranz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Cuevas-Tasc&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0006056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844446v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28352610.2024.2435666" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05290721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Baretta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Mansour-Assi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lawhun Costello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2025.2554980" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05092347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Zazpe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Bes-Rastrollo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.05.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Koch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith M. Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Knapova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-025-01998-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Binter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf167" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ladino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.117843.3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel St-Amour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyanne Lapointe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steve Comtois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.14851" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04999298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Foley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Beate Sundf&#248;r" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2025.2474556" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04893704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi F&#224;bregues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85307-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pitois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegwen Gadais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pclm.0000611" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Del-Olmo-Morales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10508-024-02834-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelton Minor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Campi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina O&#8217;callaghan-Gordo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2024.101915" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Williams" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Casta&#241;o-Vinyals" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Cid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Ortiz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12746" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Haas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latrille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brusseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67948-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brunet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cailhol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajsep.2024.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Perski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Copeland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Allen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Pavel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rivera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2024.2400977" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nieuwenhuijsen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaue Braga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Clifton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hoadley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad42b3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041940v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Achebak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Quijal-Zamorano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lloyd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathryn Tonne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44333-024-00017-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035172v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Cobo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2022.102361" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Stas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruffaerts" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dujardin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12242" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035206v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Fabregues" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Ara&#250;jo-Soares" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/41443" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Arbillaga-Etxarri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gimeno-Santos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donaire-Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20552076231162989" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035066v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abu-Omar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Tcymbal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gelius" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Messing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joclim.2023.100262" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwan Park" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meelim Kim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mistiri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Kha" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarasij Banerjee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/52161" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hekler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Edmondson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/abm/kaac039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051387v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Merino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/abm/kaac054" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036805v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Golaszewski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tipton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Buman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/35626" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523124v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moullec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-049115" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718190v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kingsbury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gadais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dancause" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-022-00819-w" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051311v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Godino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Baker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongguang Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239189" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-021-00254-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Heino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlijn Olthof" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251659" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039319v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tbm/ibaa026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Sharp" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28317" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037056v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Takemoto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sama Shrestha" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001044" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036989v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Atoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Kingsbury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2021.101426" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041969v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gervais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.10.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718176v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-021-01439-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039991v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Allman-Farinelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Partridge" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Gemming" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03485469v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Efoui-Hess" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(20)30130-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039963v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano de Zambotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Bagot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237719" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042458v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Eric Chamberland" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rebar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17437199.2019.1618726" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Klasnja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Lewis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-019-1366-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calvat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019021" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042538v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Berry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-018-0559-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996747v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000572" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297458v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2018.1447137" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325111v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000578" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325116v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-017-9881-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042196v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.175.0607" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331679v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1159705" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063259v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Guerrieri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2017.04.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038574v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Romain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-017-0615-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622336v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000137" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329226v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant Gonzalez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.08.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326326v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0504-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01577982v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.01.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285834v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran Escobar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.ewov11zwpvr2/v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035096v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042150v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306171v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099455v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033494v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042777v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren Beukers" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033565v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paquito" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Araujo Soares" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Housni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042112v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura K&#246;nig" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037002v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lachance" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04956409v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003318026-47" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073658v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Toullec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/1393003.congress-2017.OA3433" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073659v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075298v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073661v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139738v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2016.PA2059" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073664v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497277v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01705334v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONT4005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>