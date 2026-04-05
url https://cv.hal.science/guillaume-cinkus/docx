--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -711,295 +711,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When best is the enemy of good – critical evaluation of performance criteria in hydrological models</w:t>
+                <w:t xml:space="preserve">Comparison of artificial neural networks and reservoir models for simulating karst spring discharge on five test sites in the Alpine and Mediterranean regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wunsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Wunsch</w:t>
+                <w:t xml:space="preserve">Tanja Liesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja Liesch</w:t>
+                <w:t xml:space="preserve">Zhao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27 (13), pp.2397-2411. </w:t>
+              <w:t xml:space="preserve">, 2023, 27 (10), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-27-2397-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-1961-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149938v1</w:t>
+                <w:t xml:space="preserve">hal-04115461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of artificial neural networks and reservoir models for simulating karst spring discharge on five test sites in the Alpine and Mediterranean regions</w:t>
+                <w:t xml:space="preserve">When best is the enemy of good – critical evaluation of performance criteria in hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wunsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Wunsch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tanja Liesch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27 (10), pp.1-25. </w:t>
+              <w:t xml:space="preserve">, 2023, 27 (13), pp.2397-2411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-27-1961-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-2397-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115461v1</w:t>
+                <w:t xml:space="preserve">hal-04149938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID : an R Shiny application for the analysis of karst spring discharge time series and the classification of karst system hydrological functioning</w:t>
               </w:r>
@@ -1011,51 +1011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 82 (6), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1089,103 +1089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst spring discharge modeling based on deep learning using spatially distributed input data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wunsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Wunsch</w:t>
+                <w:t xml:space="preserve">Tanja Liesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Ravbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, pp.2405-2430. </w:t>
@@ -1249,51 +1249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 603, Part C, pp.127006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1385,51 +1385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1487,286 +1487,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible bias in the assessment of karst hydrological model performance. Example of alpha and beta parameters compensation when using the KGE as performance criterion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology to assess the sensitivity of karst groundwater resources to climate change and anthropogenic pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tanja Liesch</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680932v1</w:t>
+                <w:t xml:space="preserve">hal-03751657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to assess the sensitivity of karst groundwater resources to climate change and anthropogenic pressures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+                <w:t xml:space="preserve">Possible bias in the assessment of karst hydrological model performance. Example of alpha and beta parameters compensation when using the KGE as performance criterion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
+                <w:t xml:space="preserve">Andreas Wunsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Liesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751657v1</w:t>
+                <w:t xml:space="preserve">hal-03680932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a typology of karst systems functioning based on relevant indicators of karst springs hydrodynamics</w:t>
               </w:r>
@@ -1778,51 +1778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,277 +1882,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Allies</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715027v1</w:t>
+                <w:t xml:space="preserve">hal-03715038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Cousquer</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715038v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID: An interactive R application for karst spring hydrograph analysis that also provides a classification of karst hydrological functioning</w:t>
               </w:r>
@@ -2164,138 +2164,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022- The European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Málaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettre d'Albion n°2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Simler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre d'Albion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2347,191 +2497,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la source de Fontaine de Vaucluse et le forage de Vallon de l'oule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the KarstMod modeling platform for a better assessment of karst groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2583,73 +2733,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod User Guide - version 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2658,178 +2808,178 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID User Guide – version 0.0.0.9000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2839,100 +2989,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils nouveaux et innovants pour la caractérisation, la modélisation et la prévision du fonctionnement des aquifères karstiques en réponse aux changements climatiques et anthropiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université de Montpellier, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023UMONG064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04909302v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2942,51 +3092,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod 3.0.11 software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2995,201 +3145,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID 0.0.0.9000 software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3257,51 +3407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="041B7C7E"/>
+    <w:nsid w:val="CCE5961C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3488,51 +3638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-cinkus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2877-6551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;jean-Maillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02482-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2397-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1961-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10830-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Ravbar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2405-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987390v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04909302v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG064" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-cinkus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2877-6551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;jean-Maillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02482-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1961-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2397-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10830-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Ravbar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2405-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04909302v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG064" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>