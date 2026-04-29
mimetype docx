--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -175,485 +175,489 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the KarstMod modelling platform for a better assessment of karst groundwater resources</w:t>
+                <w:t xml:space="preserve">Hydrogeological forecasting of deep-seated landslides dynamics: structure and sensitivity of tank models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+                <w:t xml:space="preserve">Olivier Béjean-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (5), pp.1259 - 1276. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-1259-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-025-02482-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019825v1</w:t>
+                <w:t xml:space="preserve">hal-04976057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological forecasting of deep-seated landslides dynamics: structure and sensitivity of tank models</w:t>
+                <w:t xml:space="preserve">High-frequency hydrodynamic and hydrochemical data from karst unsaturated zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Béjean-Maillard</w:t>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cinkus</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nevers</w:t>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-025-02482-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976057v1</w:t>
+                <w:t xml:space="preserve">hal-05137363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency hydrodynamic and hydrochemical data from karst unsaturated zone</w:t>
+                <w:t xml:space="preserve">Improvement of the KarstMod modelling platform for a better assessment of karst groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Serène</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.111812. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (5), pp.1259 - 1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-1259-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137363v1</w:t>
+                <w:t xml:space="preserve">hal-05019825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the Understanding of Complex Piezometric Information: A Methodological Approach Integrating Long-Term Piezometry, Surface Nuclear Magnetic Resonance, and Fracture Analysis Using Insights from the “Calcaires du Barrois” Series, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gigleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -717,77 +721,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of artificial neural networks and reservoir models for simulating karst spring discharge on five test sites in the Alpine and Mediterranean regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wunsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Liesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -851,64 +855,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When best is the enemy of good – critical evaluation of performance criteria in hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -985,64 +989,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID : an R Shiny application for the analysis of karst spring discharge time series and the classification of karst system hydrological functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1115,51 +1119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wunsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Liesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Ravbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1223,64 +1227,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of relevant indicators for the assessment of karst systems hydrological functioning: proposal of a new classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1359,90 +1363,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on groundwater level dynamics and karst spring discharge of several karst systems in the Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1493,103 +1497,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to assess the sensitivity of karst groundwater resources to climate change and anthropogenic pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t>
@@ -1618,64 +1622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible bias in the assessment of karst hydrological model performance. Example of alpha and beta parameters compensation when using the KGE as performance criterion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1752,64 +1756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a typology of karst systems functioning based on relevant indicators of karst springs hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1888,51 +1892,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,64 +2142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID: An interactive R application for karst spring hydrograph analysis that also provides a classification of karst hydrological functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2265,51 +2269,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre d'Albion n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2415,51 +2419,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre d'Albion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,51 +2537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la source de Fontaine de Vaucluse et le forage de Vallon de l'oule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2585,51 +2589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2651,103 +2655,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the KarstMod modeling platform for a better assessment of karst groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2769,77 +2773,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod User Guide - version 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2883,64 +2887,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID User Guide – version 0.0.0.9000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3003,51 +3007,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils nouveaux et innovants pour la caractérisation, la modélisation et la prévision du fonctionnement des aquifères karstiques en réponse aux changements climatiques et anthropiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université de Montpellier, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UMONG064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3106,77 +3110,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod 3.0.11 software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,64 +3224,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID 0.0.0.9000 software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3407,51 +3411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCE5961C"/>
+    <w:nsid w:val="D2C904B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3638,51 +3642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-cinkus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2877-6551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;jean-Maillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02482-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1961-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2397-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10830-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Ravbar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2405-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04909302v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG064" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-cinkus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2877-6551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;jean-Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02482-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1961-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2397-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10830-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Ravbar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2405-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04909302v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG064" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>