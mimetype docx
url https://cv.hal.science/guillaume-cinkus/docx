--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2877-6551</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=xVMUTDoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,1179 +188,1179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeological forecasting of deep-seated landslides dynamics: structure and sensitivity of tank models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Béjean-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10346-025-02482-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency hydrodynamic and hydrochemical data from karst unsaturated zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61, pp.111812. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the KarstMod modelling platform for a better assessment of karst groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (5), pp.1259 - 1276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-29-1259-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing the Understanding of Complex Piezometric Information: A Methodological Approach Integrating Long-Term Piezometry, Surface Nuclear Magnetic Resonance, and Fracture Analysis Using Insights from the “Calcaires du Barrois” Series, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gigleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (12), pp.1700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w16121700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of artificial neural networks and reservoir models for simulating karst spring discharge on five test sites in the Alpine and Mediterranean regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wunsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Liesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (10), pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-27-1961-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When best is the enemy of good – critical evaluation of performance criteria in hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wunsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Liesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (13), pp.2397-2411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-27-2397-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID : an R Shiny application for the analysis of karst spring discharge time series and the classification of karst system hydrological functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 82 (6), pp.1-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-023-10830-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst spring discharge modeling based on deep learning using spatially distributed input data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wunsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Liesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Ravbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, pp.2405-2430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-26-2405-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03690235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of relevant indicators for the assessment of karst systems hydrological functioning: proposal of a new classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 603, Part C, pp.127006. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.127006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1349,526 +1370,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on groundwater level dynamics and karst spring discharge of several karst systems in the Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to assess the sensitivity of karst groundwater resources to climate change and anthropogenic pressures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Possible bias in the assessment of karst hydrological model performance. Example of alpha and beta parameters compensation when using the KGE as performance criterion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wunsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Liesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751657v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible bias in the assessment of karst hydrological model performance. Example of alpha and beta parameters compensation when using the KGE as performance criterion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A methodology to assess the sensitivity of karst groundwater resources to climate change and anthropogenic pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tanja Liesch</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03680932v1</w:t>
+                <w:t xml:space="preserve">hal-03751657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a typology of karst systems functioning based on relevant indicators of karst springs hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1878,374 +1899,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Aliouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID: An interactive R application for karst spring hydrograph analysis that also provides a classification of karst hydrological functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022- The European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Málaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2255,147 +2276,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre d'Albion n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Simler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2405,585 +2426,585 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre d'Albion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre la source de Fontaine de Vaucluse et le forage de Vallon de l'oule</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of the KarstMod modeling platform for a better assessment of karst groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vincent</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05087867v1</w:t>
+                <w:t xml:space="preserve">hal-04527880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the KarstMod modeling platform for a better assessment of karst groundwater resources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relation entre la source de Fontaine de Vaucluse et le forage de Vallon de l'oule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527880v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod User Guide - version 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID User Guide – version 0.0.0.9000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2993,100 +3014,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils nouveaux et innovants pour la caractérisation, la modélisation et la prévision du fonctionnement des aquifères karstiques en réponse aux changements climatiques et anthropiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université de Montpellier, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023UMONG064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04909302v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3096,254 +3117,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod 3.0.11 software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID 0.0.0.9000 software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3411,51 +3432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2C904B5"/>
+    <w:nsid w:val="28E5DF84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3642,51 +3663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-cinkus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2877-6551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;jean-Maillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02482-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1961-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2397-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10830-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Ravbar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2405-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680940v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688332v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04909302v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG064" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-cinkus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2877-6551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xVMUTDoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;jean-Maillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-025-02482-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1961-2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2397-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10830-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690235v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Ravbar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2405-2022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5149" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688332v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04909302v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONG064" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>