--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Clet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Strong Metal‐Support Interactions in Co/TiO 2 Catalysts Driven by CO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canio Scarfiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Soulantica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (1), pp.e01392. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202501392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling selectivity shift in CO2 methanation with TiO2 supported subnanometer Ru particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seema Shafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Molinet-Chinaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Collière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Soulantica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 456, pp.116768. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2026.116768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electronic and structural properties on Au/In2O3/ZrO2 catalysts for CO2 hydrogenation to methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de M. Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Blay- Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Petrolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Batista O. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 505, pp.159750. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.159750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating molybdate and tungstate layered materials by operando Raman spectroscopy at the solid-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bekkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 445, pp.115076. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2024.115076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-thermal catalytic CO2 methanation by RuOx@MIL-101(Cr) with 9.2 % apparent quantum yield under visible light irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Ramírez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Fernandes de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Abou-Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Llabrés I Xamena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (35), pp.49485-49499. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c10215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of electronically unsaturated carbon sites on carbon materials and study of their magnetic and chemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Dehaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Navarro-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeharu Yoshii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keigo Wakabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (7), pp.3539-3560. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c07975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights into the In Situ Restructuring of Coordinated Copper in Postmetalated MOFs for Photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akashdeep Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (52), pp.48331-48351. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c18407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous Anatase–Brookite TiO2: Surface Acidity and Performance in Isopropanol Catalytic Dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil En.Nami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Ait Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Hadjiivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 155 (9), pp.290. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10562-025-05131-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Wettability of a Dual-Faced Covalent Organic Framework Membrane for Enhanced Water Filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benyettou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Matouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirumurugan Prakasam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houeida Issa Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (33), pp.23537-23554. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c07559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility in Liquid Media: Cyclodehydration of Hexane‐2,5‐Diol for the Evaluation of Layered Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghinwa Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.2101692. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202101692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous operando FTIR & Raman study of propane ODH mechanism over V-Zr-O catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ternero-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bañares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 387, pp.197-206. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2021.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des catalyseurs hétérogènes par réactions modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-j1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic potential of nitric oxide released by a robust NO carrier based on a porous Ti-MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165, pp.56. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.12.423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Cellular Biological Functions Through the Controlled Release of NO from a Porous Ti‐MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (13), pp.5135-5143. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201913135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando Reactor-Cell with Simultaneous Transmission FTIR and Raman Characterization (IRRaman) for the Study of Gas-Phase Reactions with Solid Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Ternero-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Olga Guerrero-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rodríguez-Mirasol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Bañares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.5100-5106. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous monitoring of acidity and intercalation for layered transition metal oxides in liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghinwa Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 570, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HCl and H2SO4 for the acid activation of a cameroonian smectite soil clay: palm oil discolouration and landfill leachate treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Soh Ndé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Azinwi Tamfuh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsaffo Mbognou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (12), pp.e02926. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Dimensional Magnetic Lattice and Room Temperature Magneto(di)electric Effect in Polyanion Ruddlesden–Popper Iron Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourav Marik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gonano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (17), pp.11561-11568. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MOF-assisted phosphine free bifunctional iron complex for the hydrogenation of carbon dioxide, sodium bicarbonate and carbonate to formate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coufourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (34), pp.4977-4980. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc09771b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrahedral chain ordering and low dimensional magnetic lattice in a new brownmillerite Sr2ScFeO5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourav Marik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gonano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (70), pp.10436-10439. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cc05158a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal–organic and covalent organic frameworks as single-site catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. J. Rogge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bavykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Olivos-Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (11), pp.3134--3184. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CS00033B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between phosphate structure and acid-base properties of phosphate-modified zirconia—Application to alcohol dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelakrim Aboulayt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Maugé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 530, pp.193--202. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2016.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azine-Linked Covalent Organic Framework (COF)-Based Mixed-Matrix Membranes for CO 2 /CH 4 Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meixia Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rozhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Dikhtiarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (41), pp.14467--14470. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Understanding of the Microstructure and Interfacial Properties of PIMs/ZIF-8 Mixed Matrix Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Semino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (40), pp.27311--27321. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b08954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of methylene blue in the presence of zeolite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Awala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Saint-Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (5), pp.4277-4284. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NJ02643A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Organic Framework Crystals in Mixed-Matrix Membranes: Impact of the Filler Morphology on the Gas Separation Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Sabetghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damla Keskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Duim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Rodenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (18), pp.3154--3163. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201505352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ZIF-8 particle size in the performance of polybenzimidazole mixed matrix membranes for pre-combustion CO2 capture and its validation through interlaboratory test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sánchez-Laínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Zornoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Friebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 515, pp.45--53. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of the UiO-66 metal organic framework by Ce substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Nouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew I. Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betiana C. Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.14458-14461. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC05072C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct accessibility of mixed-metal (III/II) acid sites through the rational synthesis of porous metal carboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wongsakulphasatch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leguillouzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (51), pp.10194--10197. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC02550H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Influence of Surface Tungstate Species and Bulk Amorphous WO 3 Particles on the Acidity and Catalytic Activity of Tungsten Oxide Supported on Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (22), pp.12345--12355. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-functionalized UiO-66(Zr) MOFs and their evolution after intra-framework cross-linking: structural features and sorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wiersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.3294-3309. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TA03992K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the ligand functionalization on the acid-base properties of flexible MOFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Llewellyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.197-204. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth Kinetics as a Tool for Controlling the Catalytic Performance of a FAU-Type Basic Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Inagaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Wakihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (7), pp.2333-2341. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs500153e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphous Substitution in a Flexible Metal–Organic Framework: Mixed-Metal, Mixed-Valent MIL-53 Type Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betiana Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (14), pp.8171-8182. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic400923d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-studied Cu-BTC still serves surprises: evidence for facile Cu2+/Cu+ interchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Szanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald R Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (13), pp.4383--4390. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp23708c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the organic functionalization of ﬂexible MOFs on the adsorption of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.10266. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm15887f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Series of Isoreticular, Highly Stable, Porous Zirconium Oxide Based Metal-Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dan-Hardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vishnuvarthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (37), pp.9267. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201206021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the breathing behaviour of MIL-53 by cation mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Nouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (82), pp.10237--10239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxidation State of the Metal Center on the Flexibility and Adsorption Properties of a Porous Metal Organic Framework: MIL-47(V).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Devautour-Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (40), pp.19828-19840. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp206655y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors That Control Zeolite L Crystal Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimar N. Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (7), pp.2199--2210. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of UiO-66 for Gas-Based Applications,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wiersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.3270-3280. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.201100201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization in Flexible Porous Solids: Effects on the Pore Opening and the Host-Guest Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Horcajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (3), pp.1127-1136. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9092715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative relationship between the nature of surface species and the catalytic activity of tungsten oxides supported on crystallized titania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 318 (1-2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2009.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between structure, acidity and catalytic performance of WOx/Al2O3 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 273 (number of volumes: 2), pp.236--244. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2010.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation of the Adsorption of Polar Vapors in the Highly Flexible Metal Organic Framework MIL-53(Cr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Devautour-Vino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (27), pp.9488--9498. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1023282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-adsorption and Separation of CO2-CH4 Mixtures in the Highly Flexible MIL-53(Cr) MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Llewellyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (47), pp.17490. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja907556q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Ta2O5-ZrO2 systems: structure, surface acidity, and catalytic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Samaranch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramirez de La Piscina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.1445-1451. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm062704z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface structure and catalytic performance of niobium oxides supported on titania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Manoilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Bukallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hercules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316 (2), pp.184-190. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2006.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Ta 2 O 5 −ZrO 2 Systems: Structure, Surface Acidity, and Catalytic Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Samaranch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Ramírez de La Piscina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.1445-1451. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm062704z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between Structure, Acidity, and Activity of WO x /TiO 2 : Influence of the Initial State of the Support, Titanium Oxyhydroxide, or Titanium Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (45), pp.22608-22617. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp064202e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Surface Structure, Acidity, and Catalytic Performance of Tungstated Zirconia Prepared from Crystalline Zirconia or Amorphous Zirconium Oxyhydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (28), pp.13905-13911. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0571224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Structure, Acidic, and Catalytic Properties of Binary Mixed-Oxide MoO 3 −ZrO 2 Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Samaranch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Ramírez de La Piscina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcís Homs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (6), pp.1581-1586. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm052433c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidity of titania-supported tungsten or niobium oxide catalystsCorrelation with catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bukallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 298, pp.80-87. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2005.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidity, Surface Structure, and Catalytic Performance of WO x Supported on Monoclinic Zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (8), pp.3345-3354. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp048435m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative IR characterization of the acidity of various oxide catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 82 (1-2), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative IR characterization of the acidity of various oxide catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 82, pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between Acidity, Surface Structure, and Catalytic Activity of Niobium Oxide Supported on Zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (30), pp.14588-14594. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0517347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected similarities between the surface chemistry of cubic and hexagonal gallia polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Montouillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Otero Areán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (6), pp.1301-1305. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b211767n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Acidity of Zirconia-Supported Niobia Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Bukallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Hercules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89 (1-2), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative synthesis method for zeolite Y membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman van Bekkum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maschmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1), pp.41-42. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b007688k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of acidic sites in WOx/ZrO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.1378-1379. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b102867g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Role of the Interface Gel−Support in the Synthesis of Zeolitic Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman van Bekkum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (8), pp.3993-4000. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la991362r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorinated alumina as an alkylation catalyst: influence of acidity moderators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 202 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0926-860X(00)00452-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a Zeolite Y Coating on Stainless Steel Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman van Bekkum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (7), pp.1696-1702. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm980751o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorinated alumina as an alkylation catalyst: influence of superficial HCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 148 (1-2), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1381-1169(99)00158-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorination of alumina : an IR spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 134, pp.223-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylation of isobutane by ethylene catalyzed by chlorided alumina: influence of experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 141 (1-2), pp.193-205. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0926-860X(96)00040-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling selectivity shift in CO2 methanation with TiO2 supported subnanometer Ru particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seema Shafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molinet-Chinaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Collière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Soulantica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Trans Pyrenean Meeting in Catalysis (TrapCat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of layered materials used as catalysts for diols conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bekkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of layered materials used as catalysts for diols conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bekkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd FCCat (French Conference on Catalysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered transition metal oxides as acid catalysts in the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghinwa Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress on Catalysis (EuropaCat-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Potential of Nitric Oxide Released by a Robust Ti-MOF Carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinto V. Rosana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Rodrigues Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Metal Organic Frameworks and Porous Polymers (EuroMOF2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous operando FTIR & Raman study (IRRaman) for unraveling the propane ODH mechanism over V-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Guerrero-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ternero-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Bañares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Portela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Fall National Meeting and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling MOF properties by vibrational spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimont Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French MOFS/COFS/Porous Polymers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando investigations and kinetic modelling for the characterization of Mixed-Matrix Membranes MOF/polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Guillouzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operando VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Estepona Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopies for the study of MOF based materials or membranes for gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Spectrocat Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of layered transition metal oxides for liquid phase catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Layered Materials 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trest, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando characterization of MOF Containing Membranes - An efficient way to determine simultaneous Adsorption and Separation parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Guillouzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de l'AFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando beyond catalysis: spectroscopic characterization of separation measurements in membranes combined with modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Guillouzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazin Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimont Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253th ACS National Meeting &amp; Exposition, "Operando Methodology at the Junction between Fundamental Chemistry &amp; Chemical Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman spectroscopy for materials and catalysts analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando investigations of MOF/Polymer Mixed-Matrix Membranes combined with kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Guillouzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European conference on MOF and Porous Polymers (Euromof 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the propane ODH mechanism by simultaneous FTIR Raman operando studies over VOX/SrO2 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Ternero Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Olga Guerrero Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez Mirasol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI Biennal meeting of the Spanish Royal Society of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic Characterization of MOF/Polymer Mixed Matrix Membranes under CO2/N2 Separation Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Guillouzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazin Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Sabetghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Metal-Organic Frameworks &amp; Open Framework Compounds (MOF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphitization of carrageenan biopolymers to produce S-doped Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honore Tsotetzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous operando Raman and infrared monitoring of catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Portela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Olga Guerrero Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">252th ACS National Meeting &amp; Exposition, "Symposium in honor of Israel E. Wachs: Celebrating Three Decades in Academia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of phosphate structure on acid-base properties of phosphate-modified zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelakrim Aboulayt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Maugé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining adsorption and separation measurements in membranes: Spectroscopic characterization of a Mixed Matrix MOF/polymer Membrane under gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Guillouzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazin Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Kapteijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Fundamentals of Adsorption (FOA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Friedrichshafen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling selectivity shift in CO2 methanation with TiO2 supported subnanometer Ru particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seema Shafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molinet-Chinaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Collière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Soulantica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR NINO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris (Université Paris Cité), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’outils spectroscopiques IR in situ & operando pour une meilleure connaissance des mécanismes réactionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazin Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Levaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad El Roz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFSV 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diol conversion: a reaction test to evaluate layered materials in the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th GFZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidity, reactant intercalation and reactivity of layered transition metal oxides in the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operando VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Estepona Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lamellar or nanostructured materials based on oxides of transition metals for liquid phase catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando characterization of MOF containing membranes: an efficient way to combine simultaneous adsorption and separation measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Guillouzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Sabetghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Metal-Organic Frameworks &amp; Open Framework Compounds (MOF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous operando Raman and infrared monitoring of catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Portela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bazin Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Bañares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Operando Spectroscopy(Operando V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine polyssaccharides : source of sulfur-doped graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honore Tsotetzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Vittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHAC‑11 (The Eleventh International Conference on Heteroatom Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Clet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling selectivity shift in CO2 methanation with TiO2 supported subnanometer Ru particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seema Shafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Molinet-Chinaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Collière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Soulantica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 456, pp.116768. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2026.116768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Strong Metal‐Support Interactions in Co/TiO 2 Catalysts Driven by CO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Durupt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canio Scarfiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Soulantica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (1), pp.e01392. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202501392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling-Induced Defects in Ni/Zirconia Catalysts for Enhancing Catalytic Activity in Dry Methane Reforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Elzbieta Olszowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Sydorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Simkovicova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Sajad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (11), pp.4141-4152. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c08218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating molybdate and tungstate layered materials by operando Raman spectroscopy at the solid-liquid interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bekkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 445, pp.115076. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2024.115076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-thermal catalytic CO2 methanation by RuOx@MIL-101(Cr) with 9.2 % apparent quantum yield under visible light irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Ramírez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Fernandes de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Abou-Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Llabrés I Xamena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (35), pp.49485-49499. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c10215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of electronically unsaturated carbon sites on carbon materials and study of their magnetic and chemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Dehaghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Navarro-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeharu Yoshii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keigo Wakabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129 (7), pp.3539-3560. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c07975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electronic and structural properties on Au/In2O3/ZrO2 catalysts for CO2 hydrogenation to methanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago de M. Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Blay- Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Petrolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breno Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Batista O. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 505, pp.159750. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.159750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Insights into the In Situ Restructuring of Coordinated Copper in Postmetalated MOFs for Photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Abou Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akashdeep Nath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (52), pp.48331-48351. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5c18407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous Anatase–Brookite TiO2: Surface Acidity and Performance in Isopropanol Catalytic Dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil En.Nami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Ait Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar El Fallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Hadjiivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 155 (9), pp.290. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10562-025-05131-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Wettability of a Dual-Faced Covalent Organic Framework Membrane for Enhanced Water Filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Benyettou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Jrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Matouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thirumurugan Prakasam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houeida Issa Hamoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (33), pp.23537-23554. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c07559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous operando FTIR & Raman study of propane ODH mechanism over V-Zr-O catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ternero-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Bañares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 387, pp.197-206. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2021.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility in Liquid Media: Cyclodehydration of Hexane‐2,5‐Diol for the Evaluation of Layered Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghinwa Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.2101692. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202101692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des catalyseurs hétérogènes par réactions modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Oliviero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-j1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic potential of nitric oxide released by a robust NO carrier based on a porous Ti-MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 165, pp.56. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.12.423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Cellular Biological Functions Through the Controlled Release of NO from a Porous Ti‐MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (13), pp.5135-5143. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201913135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando Reactor-Cell with Simultaneous Transmission FTIR and Raman Characterization (IRRaman) for the Study of Gas-Phase Reactions with Solid Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Ternero-Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Olga Guerrero-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rodríguez-Mirasol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás Cordero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Bañares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92, pp.5100-5106. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous monitoring of acidity and intercalation for layered transition metal oxides in liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghinwa Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boullay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 570, pp.41-51. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Dimensional Magnetic Lattice and Room Temperature Magneto(di)electric Effect in Polyanion Ruddlesden–Popper Iron Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourav Marik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gonano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (17), pp.11561-11568. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MOF-assisted phosphine free bifunctional iron complex for the hydrogenation of carbon dioxide, sodium bicarbonate and carbonate to formate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Coufourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (34), pp.4977-4980. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc09771b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HCl and H2SO4 for the acid activation of a cameroonian smectite soil clay: palm oil discolouration and landfill leachate treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Soh Ndé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Azinwi Tamfuh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tsaffo Mbognou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (12), pp.e02926. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrahedral chain ordering and low dimensional magnetic lattice in a new brownmillerite Sr2ScFeO5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourav Marik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gonano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pelloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (70), pp.10436-10439. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9cc05158a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal–organic and covalent organic frameworks as single-site catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. J. Rogge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bavykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hajek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Olivos-Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (11), pp.3134--3184. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CS00033B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between phosphate structure and acid-base properties of phosphate-modified zirconia—Application to alcohol dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelakrim Aboulayt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Travert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Maugé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 530, pp.193--202. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2016.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Understanding of the Microstructure and Interfacial Properties of PIMs/ZIF-8 Mixed Matrix Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Benzaqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Semino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Carn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanay Kundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (40), pp.27311--27321. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b08954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azine-Linked Covalent Organic Framework (COF)-Based Mixed-Matrix Membranes for CO 2 /CH 4 Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meixia Shan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rozhko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Dikhtiarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (41), pp.14467--14470. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201602999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of methylene blue in the presence of zeolite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Awala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Saint-Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (5), pp.4277-4284. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5NJ02643A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Organic Framework Crystals in Mixed-Matrix Membranes: Impact of the Filler Morphology on the Gas Separation Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Sabetghadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damla Keskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Duim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Rodenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (18), pp.3154--3163. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201505352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ZIF-8 particle size in the performance of polybenzimidazole mixed matrix membranes for pre-combustion CO2 capture and its validation through interlaboratory test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sánchez-Laínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Zornoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Friebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 515, pp.45--53. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of the UiO-66 metal organic framework by Ce substitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Nouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew I. Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betiana C. Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.14458-14461. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC05072C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct accessibility of mixed-metal (III/II) acid sites through the rational synthesis of porous metal carboxylates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wongsakulphasatch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Leguillouzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (51), pp.10194--10197. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CC02550H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Influence of Surface Tungstate Species and Bulk Amorphous WO 3 Particles on the Acidity and Catalytic Activity of Tungsten Oxide Supported on Silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (22), pp.12345--12355. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid-functionalized UiO-66(Zr) MOFs and their evolution after intra-framework cross-linking: structural features and sorption properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wiersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.3294-3309. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TA03992K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the ligand functionalization on the acid-base properties of flexible MOFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Llewellyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 195, pp.197-204. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Growth Kinetics as a Tool for Controlling the Catalytic Performance of a FAU-Type Basic Catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Inagaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Wakihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (7), pp.2333-2341. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cs500153e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphous Substitution in a Flexible Metal–Organic Framework: Mixed-Metal, Mixed-Valent MIL-53 Type Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Breeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betiana Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (14), pp.8171-8182. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic400923d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-studied Cu-BTC still serves surprises: evidence for facile Cu2+/Cu+ interchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Szanyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald R Baer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles H Peden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (13), pp.4383--4390. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cp23708c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the organic functionalization of ﬂexible MOFs on the adsorption of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.10266. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm15887f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Series of Isoreticular, Highly Stable, Porous Zirconium Oxide Based Metal-Organic Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dan-Hardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vishnuvarthan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (37), pp.9267. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201206021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the breathing behaviour of MIL-53 by cation mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Nouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (82), pp.10237--10239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxidation State of the Metal Center on the Flexibility and Adsorption Properties of a Porous Metal Organic Framework: MIL-47(V).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Devautour-Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Audebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (40), pp.19828-19840. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp206655y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors That Control Zeolite L Crystal Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Itani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krassimar N. Bozhilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (7), pp.2199--2210. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Evaluation of UiO-66 for Gas-Based Applications,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wiersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - An Asian Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.3270-3280. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asia.201100201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization in Flexible Porous Solids: Effects on the Pore Opening and the Host-Guest Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Horcajada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (3), pp.1127-1136. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9092715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative relationship between the nature of surface species and the catalytic activity of tungsten oxides supported on crystallized titania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 318 (1-2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcata.2009.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between structure, acidity and catalytic performance of WOx/Al2O3 catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 273 (number of volumes: 2), pp.236--244. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2010.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explanation of the Adsorption of Polar Vapors in the Highly Flexible Metal Organic Framework MIL-53(Cr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Devautour-Vino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (27), pp.9488--9498. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1023282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-adsorption and Separation of CO2-CH4 Mixtures in the Highly Flexible MIL-53(Cr) MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Llewellyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Devic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ghoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (47), pp.17490. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja907556q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of Ta2O5-ZrO2 systems: structure, surface acidity, and catalytic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Samaranch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramirez de La Piscina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.1445-1451. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm062704z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface structure and catalytic performance of niobium oxides supported on titania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Manoilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Bukallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hercules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316 (2), pp.184-190. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2006.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Ta 2 O 5 −ZrO 2 Systems: Structure, Surface Acidity, and Catalytic Properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Samaranch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Ramírez de La Piscina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.1445-1451. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm062704z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Structure, Acidic, and Catalytic Properties of Binary Mixed-Oxide MoO 3 −ZrO 2 Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Samaranch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Ramírez de La Piscina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcís Homs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (6), pp.1581-1586. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm052433c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between Structure, Acidity, and Activity of WO x /TiO 2 : Influence of the Initial State of the Support, Titanium Oxyhydroxide, or Titanium Oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (45), pp.22608-22617. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp064202e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of the Surface Structure, Acidity, and Catalytic Performance of Tungstated Zirconia Prepared from Crystalline Zirconia or Amorphous Zirconium Oxyhydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lebarbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (28), pp.13905-13911. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0571224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidity of titania-supported tungsten or niobium oxide catalystsCorrelation with catalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bukallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 298, pp.80-87. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2005.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acidity, Surface Structure, and Catalytic Performance of WO x Supported on Monoclinic Zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (8), pp.3345-3354. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp048435m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative IR characterization of the acidity of various oxide catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 82 (1-2), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2005.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative IR characterization of the acidity of various oxide catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 82, pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between Acidity, Surface Structure, and Catalytic Activity of Niobium Oxide Supported on Zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (30), pp.14588-14594. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp0517347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected similarities between the surface chemistry of cubic and hexagonal gallia polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daturi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Montouillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Otero Areán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5 (6), pp.1301-1305. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b211767n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the Acidity of Zirconia-Supported Niobia Catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Bukallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Hercules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89 (1-2), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative synthesis method for zeolite Y membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Gora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman van Bekkum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maschmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1), pp.41-42. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b007688k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of acidic sites in WOx/ZrO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Houalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.1378-1379. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b102867g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Role of the Interface Gel−Support in the Synthesis of Zeolitic Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman van Bekkum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (8), pp.3993-4000. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la991362r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorinated alumina as an alkylation catalyst: influence of acidity moderators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 202 (1), pp.37-47. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0926-860X(00)00452-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorinated alumina as an alkylation catalyst: influence of superficial HCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 148 (1-2), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1381-1169(99)00158-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a Zeolite Y Coating on Stainless Steel Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman van Bekkum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (7), pp.1696-1702. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm980751o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorination of alumina : an IR spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 134, pp.223-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylation of isobutane by ethylene catalyzed by chlorided alumina: influence of experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Clet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 141 (1-2), pp.193-205. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0926-860X(96)00040-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId360"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05335331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Durupt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canio Scarfiello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Schmidt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501392" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Shafiq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Berre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colli&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2026.116768" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05213217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de M. Augusto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Blay- Roger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Petrolini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ferreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Batista O. Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.159750" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04717320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bekkali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.115076" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ram&#237;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Fernandes de Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou-Khalil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Ferrer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Llabr&#233;s I Xamena" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10215" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Dehaghani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeharu Yoshii" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keigo Wakabayashi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07975" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05441622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hannouche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akashdeep Nath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Farhat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c18407" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05213167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil En.Nami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Blal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Hadjiivanov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-025-05131-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benyettou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Jrad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Matouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirumurugan Prakasam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c07559" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Fayad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101692" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ternero-Hidalgo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daturi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ba&#241;ares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.06.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708905v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j1275" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Pinto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujing Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tavares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pires" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antunes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.12.423" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080060v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913135" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02517635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ternero-Hidalgo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Olga Guerrero-P&#233;rez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodr&#237;guez-Mirasol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Cordero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ba&#241;ares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05473" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02492300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soh Nd&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azinwi Tamfuh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsaffo Mbognou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02926" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03358945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Marik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01409" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159902v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc09771b" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Breard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05158a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. J. Rogge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bavykina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hajek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garcia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Olivos-Suarez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CS00033B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Aboulayt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maug&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.10.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixia Shan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rozhko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dikhtiarenko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602999" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KW7Z4P5N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840184v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Benzaqui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Semino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Kundu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b08954" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840186v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leite" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Saint-Marcel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02643A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840175v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Sabetghadam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Keskin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Duim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Rodenas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201505352" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840180v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier S&#225;nchez-La&#237;nez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Zornoza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Friebe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Caro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Cao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.05.039" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215850v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew I. Breeze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betiana C. Campo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05072C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wongsakulphasatch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leguillouzer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC02550H" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840197v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01479" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077026v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ragon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Yang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wiersum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lago" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA03992K" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064278v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moulin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Llewellyn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.04.025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD7T7615-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403230v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Inagaki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Wakihara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs500153e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269880v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Breeze" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betiana Campo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400923d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840363v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Szanyi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R Baer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Peden" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23708c" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695823v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15887f" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillerm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dan-Hardi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vishnuvarthan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q91MTTVV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gibson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632911v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leclerc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp206655y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840403v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Itani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimar N. Bozhilov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002622" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3TH52VHV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632452v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Y. Yang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201100201" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS7WZKWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474406v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9092715" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604787v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lebarbier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.11.013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK43D468-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840529v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Chen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.05.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPJ2F6T7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840524v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Moulin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rivera" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1023282" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja907556q" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samaranch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramirez de La Piscina" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houalla" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062704z" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G5929LDN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03379965v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Manoilova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Bukallah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hercules" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.09.021" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45FXJDBL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03379972v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Samaranch" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ram&#237;rez de La Piscina" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;lin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399958v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064202e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L5SH673C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399954v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0571224" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZQL7MRNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399963v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narc&#237;s Homs" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm052433c" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X15MX6KG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03379952v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Onfroy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bukallah" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Visser" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houalla" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2005.09.021" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03379918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048435m" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLM56R3H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03379926v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.02.020" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT12529J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162515v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onfroy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03379942v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0517347" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z1JX9B02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399971v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalley" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otero Are&#225;n" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b211767n" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1217FC2E48189B12A8192DA7C564138FEAC9A39C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162373v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Bukallah" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hercules" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399975v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Gora" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Jansen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Bekkum" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maschmeyer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b007688k" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399977v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b102867g" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D53A7456CD0333B5F1A82B57089B0C0FAA90868/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399982v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Peters" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la991362r" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ957GX1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399996v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Goupil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szab&#243;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(00)00452-X" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44AB1842DC06FEB67A34E32B6EFEBBE71B988183/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399943v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm980751o" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R25LR47W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399991v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Goupil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1381-1169(99)00158-2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z085KQQV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03376935v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399999v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Szabo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poirier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(96)00040-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNQDHSQQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545105v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708848v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708843v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442624v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442973v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinto V. Rosana" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigues Tavares" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pires" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03016332v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Guerrero-Perez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Ba&#241;ares" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Portela" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02066173v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimont Alexandre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010409v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Guillouzer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010416v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010394v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fayad" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010349v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065984v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazin Philippe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043462v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010366v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015579v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ternero Hidalgo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Olga Guerrero Perez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez Mirasol" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordero" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442655v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295787v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honore Tsotetzo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02066070v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017538v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Maug&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442647v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gascon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Kapteijn" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545392v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143097v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Levaque" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Roz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010382v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010371v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009333v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442944v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442951v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834346v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vittoz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Shafiq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Berre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2026.116768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05335331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Durupt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canio Scarfiello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Schmidt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Elzbieta Olszowka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Sydorchuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Simkovicova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Sajad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c08218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04717320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bekkali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.115076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ram&#237;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Fernandes de Almeida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou-Khalil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Llabr&#233;s I Xamena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c10215" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Dehaghani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeharu Yoshii" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keigo Wakabayashi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07975" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05213217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de M. Augusto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Blay- Roger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Petrolini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Ferreira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Batista O. Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.159750" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05441622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hannouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akashdeep Nath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Farhat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c18407" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05213167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil En.Nami" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Ait Blal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar El Fallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Hadjiivanov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-025-05131-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benyettou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Jrad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Matouk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirumurugan Prakasam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c07559" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ternero-Hidalgo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daturi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ba&#241;ares" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.06.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Fayad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101692" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j1275" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Pinto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujing Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Tavares" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Antunes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.12.423" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913135" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02517635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Ternero-Hidalgo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Olga Guerrero-P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodr&#237;guez-Mirasol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Cordero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ba&#241;ares" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05473" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02492300v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.088" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03358945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Marik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Veillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01409" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159902v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Coufourier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc09771b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02538262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soh Nd&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azinwi Tamfuh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vieillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tsaffo Mbognou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02926" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Breard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05158a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. J. Rogge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bavykina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hajek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Olivos-Suarez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CS00033B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelakrim Aboulayt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maug&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.10.030" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840184v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Benzaqui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Semino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanay Kundu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b08954" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840181v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixia Shan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Seoane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rozhko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Dikhtiarenko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201602999" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KW7Z4P5N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Saint-Marcel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02643A" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840175v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Sabetghadam" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damla Keskin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Duim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Rodenas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201505352" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier S&#225;nchez-La&#237;nez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Zornoza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Friebe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Caro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Cao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.05.039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215850v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nouar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew I. Breeze" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betiana C. Campo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vimont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05072C" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840207v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wongsakulphasatch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nouar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scott" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leguillouzer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC02550H" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840197v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Houalla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01479" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ragon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyuan Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wiersum" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lago" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TA03992K" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064278v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moulin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Llewellyn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.04.025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD7T7615-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Inagaki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Wakihara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs500153e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Breeze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betiana Campo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400923d" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840363v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Szanyi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R Baer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Peden" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23708c" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695823v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm15887f" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726136v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillerm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dan-Hardi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vishnuvarthan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q91MTTVV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840342v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chevreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gibson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632911v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leclerc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp206655y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840403v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Itani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimar N. Bozhilov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002622" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3TH52VHV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Y. Yang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201100201" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS7WZKWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9092715" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604787v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lebarbier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.11.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK43D468-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840529v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Chen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.05.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPJ2F6T7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840524v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Moulin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rivera" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vino" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1023282" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474372v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja907556q" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179512v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Samaranch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramirez de La Piscina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houalla" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm062704z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G5929LDN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03379965v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Manoilova" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Bukallah" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hercules" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.09.021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45FXJDBL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03379972v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Samaranch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ram&#237;rez de La Piscina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;lin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399963v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narc&#237;s Homs" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm052433c" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X15MX6KG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399958v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp064202e" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L5SH673C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399954v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0571224" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZQL7MRNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03379952v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Onfroy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bukallah" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Visser" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houalla" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2005.09.021" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03379918v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp048435m" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLM56R3H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03379926v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2005.02.020" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT12529J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162515v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Onfroy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03379942v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0517347" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z1JX9B02-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399971v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lavalley" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otero Are&#225;n" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b211767n" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1217FC2E48189B12A8192DA7C564138FEAC9A39C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162373v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Bukallah" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Hercules" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399975v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Gora" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Jansen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Bekkum" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maschmeyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b007688k" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399977v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b102867g" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D53A7456CD0333B5F1A82B57089B0C0FAA90868/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399982v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Peters" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la991362r" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QZ957GX1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399996v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Goupil" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szab&#243;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(00)00452-X" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/44AB1842DC06FEB67A34E32B6EFEBBE71B988183/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399991v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Goupil" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cornet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1381-1169(99)00158-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z085KQQV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399943v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm980751o" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-R25LR47W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03376935v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399999v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Szabo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poirier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(96)00040-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNQDHSQQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>