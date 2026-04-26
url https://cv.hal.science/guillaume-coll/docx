--- v0 (2026-03-09)
+++ v1 (2026-04-26)
@@ -819,295 +819,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Rehabilitation in Single-Sided-Deafened Patients after Surgery to the Cerebellopontine Angle for Vestibular Schwannoma: What Is the Patient’s Choice?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reossification of Bone Defects After Surgical Correction of Nonsyndromic Craniosynostosis: A Review and An Original Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Loukine Bézé</w:t>
+                <w:t xml:space="preserve">Isabelle Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Puechmaille</w:t>
+                <w:t xml:space="preserve">Jean-Marc Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Trillat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Justine Bécaud</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Loit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm13195967⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1227/neu.0000000000002854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076733v1</w:t>
+                <w:t xml:space="preserve">hal-04444562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reossification of Bone Defects After Surgical Correction of Nonsyndromic Craniosynostosis: A Review and An Original Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Arrighi</w:t>
+                <w:t xml:space="preserve">Auditory Rehabilitation in Single-Sided-Deafened Patients after Surgery to the Cerebellopontine Angle for Vestibular Schwannoma: What Is the Patient’s Choice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Loukine Bézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Barthélémy</w:t>
+                <w:t xml:space="preserve">Chloé Trillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Garcier</w:t>
+                <w:t xml:space="preserve">Antoine Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Loit</w:t>
+                <w:t xml:space="preserve">Justine Bécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (19), pp.5967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1227/neu.0000000000002854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm13195967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444562v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter: Mechanical Complications of Sophysa SM8 Shunt in Adult Hydrocephalus: A Monocentric Experience</w:t>
               </w:r>
@@ -2116,295 +2116,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rare complication of flow diverter: delayed migration causing aneurysm expansion and brainstem compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Maturational Changes in White Matter Anisotropy and Volume in Children: A DTI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Schlichting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coll</w:t>
+                <w:t xml:space="preserve">L. Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Coste</w:t>
+                <w:t xml:space="preserve">J.-M. Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chaix</w:t>
+                <w:t xml:space="preserve">H. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 37 (4), pp.1-4. </w:t>
+              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02688697.2019.1617406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3174/ajnr.a6709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903487v1</w:t>
+                <w:t xml:space="preserve">hal-04412712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Maturational Changes in White Matter Anisotropy and Volume in Children: A DTI Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rare complication of flow diverter: delayed migration causing aneurysm expansion and brainstem compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Garcier</w:t>
+                <w:t xml:space="preserve">Betty Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Peyre</w:t>
+                <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 37 (4), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3174/ajnr.a6709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02688697.2019.1617406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412712v1</w:t>
+                <w:t xml:space="preserve">hal-02903487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la pandémie COVID-19 sur la neurochirurgie pédiatrique en France</w:t>
               </w:r>
@@ -2671,90 +2671,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocephalus and Chiari malformation pathophysiology in FGFR2-related faciocraniosynostosis: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abed Rabbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 65 (5), pp.264-268. </w:t>
@@ -2831,64 +2831,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.851. </w:t>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abed Rabbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3190,90 +3190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of isolated syringomyelia after removing thoracic disc herniation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakouba Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4029,51 +4029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62 (4), pp.183-189. </w:t>
@@ -4105,265 +4105,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of the Spinal Meninges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Foramen Magnum Area and Posterior Cranial Fossa Volume Growth in Relation to Cranial Base Synchondrosis Closure in the Course of Child Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operative Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000001048⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (5), pp.722 - 735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000001309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126705v1</w:t>
+                <w:t xml:space="preserve">hal-01654744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Foramen Magnum Area and Posterior Cranial Fossa Volume Growth in Relation to Cranial Base Synchondrosis Closure in the Course of Child Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomy of the Spinal Meninges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gabrillargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 79 (5), pp.722 - 735. </w:t>
+              <w:t xml:space="preserve">Operative Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.168-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000001309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000001048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654744v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence and survival of childhood central nervous system tumors: A report of the regional registry of childhood cancers in Auvergne-Limousin</w:t>
               </w:r>
@@ -4764,51 +4764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology of the foramen magnum in syndromic and non-syndromic brachycephaly: letter to the editor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child's Nervous System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (8), pp.1213-1214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5239,51 +5239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy and physiology of cerebrospinal fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,51 +5505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Lassausaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel De Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,64 +5768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique commune TGI-IP / MPS-ICCF / TechMed - CHU Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU Clermont-Ferrand - TGI-IP / MPS-ICCF / TechMed, Sep 2019, Clermont-Ferrand, France. </w:t>
@@ -6800,51 +6800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’actualités crânio-faciale Paris 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7730,51 +7730,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre positions des contacts droit et gauche par rapport au STN, dysarthrie et chutes: effet de la symétrie des montages utilisés en stimulation chronique dans la maladie de Parkinson idiopathique.</w:t>
+                <w:t xml:space="preserve">Stimulation cérébrale profonde: évènements indésirables au cours de 184 procédures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Mendes Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Coste</w:t>
@@ -7831,75 +7831,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127192v1</w:t>
+                <w:t xml:space="preserve">hal-04127199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation cérébrale profonde: évènements indésirables au cours de 184 procédures.</w:t>
+                <w:t xml:space="preserve">Relations entre positions des contacts droit et gauche par rapport au STN, dysarthrie et chutes: effet de la symétrie des montages utilisés en stimulation chronique dans la maladie de Parkinson idiopathique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Mendes Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Coste</w:t>
@@ -7956,51 +7956,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127199v1</w:t>
+                <w:t xml:space="preserve">hal-04127192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation cérébrale profonde : évènements indésirables au cours de 184 procédures</w:t>
               </w:r>
@@ -8531,51 +8531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subacute Medulla Oblongata Compression due to PICA Aneurysm Expansion Secondary to Delayed Migration of Flow Diverting Stent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8643,90 +8643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de paramètres de tractographie d'imagerie par tenseur de diffusion des nerfs trijumeaux chez des sujets sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Loit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8928,51 +8928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jj Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sakka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">93ème congrès des Morphologistes de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen, France. 95 (310), pp.112-124, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9433,51 +9433,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEAE585D"/>
+    <w:nsid w:val="95EB0416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9664,51 +9664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-coll" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6117-3939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arrighi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Olive Bekolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000003889" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rodolphe Vignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2025.2494555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Schlichting" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djene Ibrahima Kaba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2024.101603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jecko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2024.101556" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076717v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francisco Zaldivar-Jolissaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chenevas-Paule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Hamadmad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000001190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Loukine B&#233;z&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puechmaille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trillat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine B&#233;caud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13195967" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Garcier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Loit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000002854" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000000770" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Hugonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kastler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sakka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abed Rabbo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101746" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassausaie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed Rabbo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Schlichting" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Berton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.11.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pech-Gourg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lechanoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gimbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000000579" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sendy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrighi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Screnci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2023.101443" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000000337" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-021-05125-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03613771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadih" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2019.1617406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sakka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garcier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.a6709" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Rocco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vinchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-04043-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jecko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02191252v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Salles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00851" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mathais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/Neuropsychiatry.1000548" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02103724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Haro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2018.1424321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rosenberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.648" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Del&#233;tage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Chalus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sylvain-Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17050" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pham-Dang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Collet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2017.09.208" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01558126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ulla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2152-7806.194066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zerroug" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabrillargues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2016.01.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000001048" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000001309" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Combes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isfan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2015.01.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sainte-Rose" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000000676" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01558825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delom" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Khalil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jourdy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2014.11.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126577v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-015-2708-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irthum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2015.05.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachemi Nezzar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fontaine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2152-7806.110667" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126549v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-012-1805-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GGTDC23-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2011.03.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587666v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-023-00498-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lassausaie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Schlichting" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127322v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02307526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah, D Rosenberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gampourou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127170v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coll" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Schlichting" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Rocco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Garcier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-016-3044-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654763v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pontier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448961" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Jourdy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2014.10.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871110v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peirera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2013.10.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127339v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127336v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Selek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brunelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sainte-Rose" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127237v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127313v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871727v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes-Martins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2011.09.083" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127244v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Coste" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078667v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes Martins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898604v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mendes Martins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coste" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Derost" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ulla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Durif" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127199v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898663v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127331v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Sendy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadey Mourinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Screnci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069480v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127154v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127212v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Lemaire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2011.07.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127072v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05514415v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-coll" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6117-3939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arrighi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Olive Bekolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000003889" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rodolphe Vignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2025.2494555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Schlichting" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djene Ibrahima Kaba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2024.101603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jecko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2024.101556" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076717v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francisco Zaldivar-Jolissaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chenevas-Paule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Hamadmad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000001190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Garcier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Loit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000002854" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Loukine B&#233;z&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puechmaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trillat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine B&#233;caud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13195967" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000000770" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Hugonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kastler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sakka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abed Rabbo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101746" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassausaie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed Rabbo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Schlichting" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Berton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.11.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pech-Gourg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lechanoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gimbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000000579" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sendy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrighi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Screnci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2023.101443" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000000337" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-021-05125-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03613771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sakka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garcier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.a6709" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadih" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2019.1617406" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Rocco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vinchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-04043-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jecko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02191252v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Salles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00851" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mathais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/Neuropsychiatry.1000548" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02103724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Haro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2018.1424321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rosenberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.648" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Del&#233;tage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Chalus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sylvain-Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17050" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pham-Dang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Collet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2017.09.208" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01558126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ulla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2152-7806.194066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zerroug" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabrillargues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2016.01.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000001309" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000001048" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Combes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isfan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2015.01.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sainte-Rose" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000000676" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01558825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delom" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Khalil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jourdy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2014.11.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126577v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-015-2708-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irthum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2015.05.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachemi Nezzar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fontaine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2152-7806.110667" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126549v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-012-1805-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GGTDC23-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2011.03.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587666v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-023-00498-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lassausaie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Schlichting" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127322v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02307526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah, D Rosenberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gampourou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127170v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coll" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Schlichting" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Rocco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Garcier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-016-3044-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654763v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pontier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448961" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Jourdy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2014.10.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871110v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peirera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2013.10.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127339v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127336v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Selek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brunelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sainte-Rose" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127237v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127313v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871727v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes-Martins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2011.09.083" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127244v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Coste" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078667v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes Martins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898604v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127199v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mendes Martins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coste" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Derost" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ulla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Durif" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127192v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898663v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127331v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Sendy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadey Mourinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Screnci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069480v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127154v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127212v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Lemaire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2011.07.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127072v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05514415v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>