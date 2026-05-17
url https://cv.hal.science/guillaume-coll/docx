--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -2116,295 +2116,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Maturational Changes in White Matter Anisotropy and Volume in Children: A DTI Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rare complication of flow diverter: delayed migration causing aneurysm expansion and brainstem compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Garcier</w:t>
+                <w:t xml:space="preserve">Betty Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Peyre</w:t>
+                <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 37 (4), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3174/ajnr.a6709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02688697.2019.1617406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412712v1</w:t>
+                <w:t xml:space="preserve">hal-02903487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rare complication of flow diverter: delayed migration causing aneurysm expansion and brainstem compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Maturational Changes in White Matter Anisotropy and Volume in Children: A DTI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Schlichting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coll</w:t>
+                <w:t xml:space="preserve">L. Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Coste</w:t>
+                <w:t xml:space="preserve">J.-M. Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Chaix</w:t>
+                <w:t xml:space="preserve">H. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 37 (4), pp.1-4. </w:t>
+              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02688697.2019.1617406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3174/ajnr.a6709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903487v1</w:t>
+                <w:t xml:space="preserve">hal-04412712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la pandémie COVID-19 sur la neurochirurgie pédiatrique en France</w:t>
               </w:r>
@@ -2671,90 +2671,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocephalus and Chiari malformation pathophysiology in FGFR2-related faciocraniosynostosis: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Ouadih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abed Rabbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 65 (5), pp.264-268. </w:t>
@@ -2831,64 +2831,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.851. </w:t>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abed Rabbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3190,90 +3190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of isolated syringomyelia after removing thoracic disc herniation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakouba Haro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3673,73 +3673,85 @@
               <w:t xml:space="preserve">World Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wneu.2017.09.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of citalopram and escitalopram on neuroblastoma cell lines. Cell toxicity and gene modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3807,381 +3819,381 @@
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.17050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subthalamus stimulation in Parkinson disease: Accounting for the bilaterality of contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Neurology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.S837-S847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4103/2152-7806.194066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized mapping of the deep brain with a white matter attenuated inversion recovery (WAIR) sequence at 1.5-tesla: Experience based on a series of 156 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Zerroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gabrillargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62 (4), pp.183-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuchi.2016.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Foramen Magnum Area and Posterior Cranial Fossa Volume Growth in Relation to Cranial Base Synchondrosis Closure in the Course of Child Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4190,1168 +4202,1168 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79 (5), pp.722 - 735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1227/NEU.0000000000001309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy of the Spinal Meninges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gabrillargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operative Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (2), pp.168-188. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1227/NEU.0000000000001048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence and survival of childhood central nervous system tumors: A report of the regional registry of childhood cancers in Auvergne-Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Isfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61 (4), pp.237-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuchi.2015.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skull Base Morphology in Fibroblast Growth Factor Receptor Type 2-Related Faciocraniosynostosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sainte-Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 76 (5), pp.571-583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1227/neu.0000000000000676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse médico-économique d'un service de neurochirurgie en centre hospitalier et universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Delom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Jourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61 (1), pp.2-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuchi.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology of the foramen magnum in syndromic and non-syndromic brachycephaly: letter to the editor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child's Nervous System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (8), pp.1213-1214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00381-015-2708-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méningiomes intracrâniens et utilisation prolongée d’acétate de cyprotérone à dose conventionnelle chez la femme : à propos de deux cas de régression tumorale après arrêt du traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Irthum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61 (5), pp.339-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuchi.2015.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maps of the adult human hypothalamus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachemi Nezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgical Neurology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (3), pp.156-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4103/2152-7806.110667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growth of the foramen magnum in Crouzon syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Selek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sainte-Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child's Nervous System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (9), pp.1525-1535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00381-012-1805-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy and physiology of cerebrospinal fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 128 (6), pp.309-316. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2011.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5361,51 +5373,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical complications of Sophysa SM8 shunt in adult hydrocephalus: a monocentric experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5424,217 +5436,217 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrocephalus 2023—the fifteenth meeting of the Hydrocephalus Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Hamburg (D), France. pp.98, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12987-023-00498-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels centres devraient être autorisés à opérer les facio-craniosténoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Lassausaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel De Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFNC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les complications mécaniques du shunt Sophysa SM8 dans l'hydrocéphalie de l’adulte: une expérience monocentrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5643,123 +5655,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la société française de neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Atlas of the Human Deep Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5768,132 +5780,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique commune TGI-IP / MPS-ICCF / TechMed - CHU Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU Clermont-Ferrand - TGI-IP / MPS-ICCF / TechMed, Sep 2019, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fneur.2019.00851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements conscients après stimulation cérébrale profonde chez cinq patients souffrant de troubles de la conscience sévères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5915,110 +5927,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah, D Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2018, France Traumatisme Crânien, Association nationale des professionnels au service des traumatisés crâniens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscious behaviors following bilateral pallido-thalamic low frequency stimulation in patients with continuing disorders of consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6027,879 +6039,879 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah, D Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée conjointe TGI TechMed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHU de Clermont-Ferrand, Université Clermont Auvergne, Institut Pascal, Sep 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep brain stimulation in routine clinical practice: monocentric study of the battery lifetime of different generations of neurostimulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Raquel Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gampourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Quadrennial Meeting of the World Society for Stereotactic and Functional Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WSSFN, Jun 2017, Berlin, Germany. pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25th Congress of the European Society for Pediatric Neurosurgery (ESPN) Paris-France, 8-11 May 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Coll</w:t>
+                <w:t xml:space="preserve">Chronic DBS stimulation of minimally conscious state: methodological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E de Schlichting</w:t>
+                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Di Rocco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jm Garcier</w:t>
+                <w:t xml:space="preserve">Fabien Feschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th congress of the European Society for Pediatric Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00381-016-3044-z⟩</w:t>
+              <w:t xml:space="preserve">22nd Congress ESSFN Madrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Madrid, Spain. pp.1 - 132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000448961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127170v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic DBS stimulation of minimally conscious state: methodological issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
+                <w:t xml:space="preserve">25th Congress of the European Society for Pediatric Neurosurgery (ESPN) Paris-France, 8-11 May 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E de Schlichting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Pontier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Sontheimer</w:t>
+                <w:t xml:space="preserve">F Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Feschet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Coste</w:t>
+                <w:t xml:space="preserve">I Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress ESSFN Madrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000448961⟩</w:t>
+              <w:t xml:space="preserve">25th congress of the European Society for Pediatric Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France. pp.905-1012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00381-016-3044-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654763v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse médico-économique d'un service de neurochirurgie en centre hospitalier et universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Delom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Jourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française (SNCLF), Dec 2014, Montrouge, France. pp.324-325, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuchi.2014.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude rétrospective de la localisation des contacts effectifs sous-thalamiques chez 53 parkinsoniens sévères : analyse des couples de contacts par une approche unifiée (droit-gauche) et indépendante (droit et gauche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Peirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française (SNCLF), Nov 2013, Versailles, France. pp.231, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuchi.2013.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The foramen magnum in Crouzon syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’actualités crânio-faciale Paris 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunt failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6915,198 +6927,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès de la société Française de Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The foramen magnum in Crouzon syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Selek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sainte-Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Society of CranioFacial Surgery congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La charnière crâniocervicale, phylogénèse, embryologie, anatomie et biomécanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7122,156 +7134,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la société française de neurochirurgie pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint-Jean Cap Ferrat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les complications mécaniques liées aux dérivations du liquide cérébro-spinal sont elle réellement plus fréquentes pour les populations pédiatrique ? Mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de Neurochirurgie de Langue Française. Réunion annuelle de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse morphométrique du noyau sous-thalamique en imagerie par résonance magnétique nucléaire à 1.5 Tesla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mendes-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7279,1097 +7291,1097 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gabrillargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Société de Neurochirurgie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française, Nov 2011, Paris, France. pp.276, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuchi.2011.09.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse morphométrique du noyau sous thalamique en imagerie par résonance magnétique nucléaire à 1.5 tesla.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mendes Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gabrillargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de Neurochirurgie de Langue Française. Réunion annuelle de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, PAris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between gait disorder and Forel's Field during chronic subthalamic stimulation for severe Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mendes Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Congress of the European Society for Stereotactic and Functional Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Stereotactic and Functional Neurosurgery (ESSFN), Sep 2010, Athènes, Greece. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a symmetric setting of right and left contacts around the subthalamic nuclei, influence the occurrence of dysarthria and falls, during chronic stimulation in Parkinson’s disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mendes Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the IBMISPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Brain Mapping &amp; Intraoperative Surgical Planning Society, May 2010, Bethesda, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation cérébrale profonde: évènements indésirables au cours de 184 procédures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Mendes Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre positions des contacts droit et gauche par rapport au STN, dysarthrie et chutes: effet de la symétrie des montages utilisés en stimulation chronique dans la maladie de Parkinson idiopathique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Mendes Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation cérébrale profonde : évènements indésirables au cours de 184 procédures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mendes Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société de Neurochirurgie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre positions des contacts droit et gauche par rapport au noyau sous thalamique, dysarthrie et chutes : effet de la symétrie des montages utilisés en stimulation chronique sous-thalamique dans la maladie de Parkinson idiopathique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mendes Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société de Neurochirurgie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Neurochirurgie de Langue Française, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a symmetric setting of right and left contacts around the subthalamic nuclei, influence the occurrence of dysarthria and falls, during chronic stimulation in Parkinson’s disease ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Mendes Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual World Congress for Brain Mapping and Image Guided Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, USUHS, Bethesda, MD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8379,203 +8391,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de médulloblastome chez une femme enceinte : continuer ou interrompre la grossesse? Une étude de cas et revue de littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feras Sendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadey Mourinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Screnci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la société française de neurochirurgie pédiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subacute Medulla Oblongata Compression due to PICA Aneurysm Expansion Secondary to Delayed Migration of Flow Diverting Stent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8607,87 +8619,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de paramètres de tractographie d'imagerie par tenseur de diffusion des nerfs trijumeaux chez des sujets sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8732,289 +8744,289 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société de Neurochirurgie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocephalus and base skull abnormalities in FGFR 2 craniosynostosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Craniofacial Surgery Three Decades of Innovation 15th International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Jackson Hole, Wyoming, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse tractographique et histologique du corps calleux sur cadavre humain. Etude des corrélations anatomo-radiologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jj Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sakka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">93ème congrès des Morphologistes de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Rouen, France. 95 (310), pp.112-124, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.morpho.2011.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9024,51 +9036,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brainstem and Cerebral Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9077,187 +9089,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachemi Nezzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Lalonde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Brainstem and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc., 2017, 978-1-53612-846-8 (eBook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Tone Modifying Treatments: Baclofen Pump and Dorsal Rhyzotomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel De Schlichting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopedic Management of Children with Cerebral Palsy: A Comprehensive Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Biomedical), pp.139-148, 2015, 978-1-63483-318-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9267,105 +9279,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l'étude du développement craniocérébral. De la maturation de la substance blanche à la croissance de la fosse postérieure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Ministère de l'enseignement supérieur et de la recherche, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05514415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId268"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9433,51 +9445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95EB0416"/>
+    <w:nsid w:val="0732FBFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9664,51 +9676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-coll" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6117-3939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arrighi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Olive Bekolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000003889" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rodolphe Vignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2025.2494555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Schlichting" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djene Ibrahima Kaba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2024.101603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jecko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2024.101556" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076717v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francisco Zaldivar-Jolissaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chenevas-Paule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Hamadmad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000001190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Garcier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Loit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000002854" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Loukine B&#233;z&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puechmaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trillat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine B&#233;caud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13195967" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000000770" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Hugonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kastler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sakka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abed Rabbo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101746" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassausaie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed Rabbo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Schlichting" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Berton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.11.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pech-Gourg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lechanoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gimbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000000579" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sendy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrighi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Screnci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2023.101443" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000000337" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-021-05125-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03613771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412712v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sakka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garcier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.a6709" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadih" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2019.1617406" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Rocco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vinchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-04043-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jecko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02191252v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Salles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00851" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mathais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/Neuropsychiatry.1000548" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02103724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Haro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2018.1424321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rosenberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.648" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Del&#233;tage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Chalus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sylvain-Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17050" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pham-Dang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Collet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2017.09.208" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682123v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01558126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ulla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2152-7806.194066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zerroug" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabrillargues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2016.01.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654744v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000001309" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000001048" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068601v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Combes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isfan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2015.01.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126573v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sainte-Rose" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000000676" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01558825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delom" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Khalil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jourdy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2014.11.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126577v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-015-2708-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irthum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2015.05.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachemi Nezzar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fontaine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2152-7806.110667" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126549v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-012-1805-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GGTDC23-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2011.03.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587666v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-023-00498-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lassausaie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Schlichting" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127322v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02307526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah, D Rosenberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gampourou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127170v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coll" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Schlichting" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Rocco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Garcier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-016-3044-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654763v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pontier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448961" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Jourdy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2014.10.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871110v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peirera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2013.10.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127339v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127336v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arnaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Selek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brunelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sainte-Rose" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127237v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127313v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871727v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes-Martins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2011.09.083" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127244v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Coste" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078667v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes Martins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898604v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127199v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mendes Martins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coste" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Derost" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ulla" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Durif" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127192v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898663v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127331v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Sendy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadey Mourinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Screnci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069480v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadhi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127154v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127212v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Lemaire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2011.07.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127072v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05514415v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-coll" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6117-3939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441897v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arrighi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Olive Bekolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clerc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000003889" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roblot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rodolphe Vignes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2025.2494555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Schlichting" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djene Ibrahima Kaba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2024.101603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jecko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coll" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2024.101556" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076717v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francisco Zaldivar-Jolissaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chenevas-Paule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Hamadmad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000001190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Garcier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Loit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000002854" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Loukine B&#233;z&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puechmaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trillat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine B&#233;caud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13195967" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000000770" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Hugonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kastler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sakka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Abed Rabbo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2023.101746" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassausaie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed Rabbo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Schlichting" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Berton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2022.11.021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pech-Gourg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lechanoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gimbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000000579" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sendy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrighi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Screnci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2023.101443" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/ons.0000000000000337" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-021-05125-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03613771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadih" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Jean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2019.1617406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sakka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garcier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.a6709" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03405197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Rocco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vinchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Szathmari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riffaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2020.05.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Marques" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-019-04043-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jecko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02191252v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Salles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00851" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2019.09.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sontheimer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mathais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/Neuropsychiatry.1000548" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02103724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakouba Haro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02688697.2018.1424321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01928180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rosenberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.648" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656003v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Del&#233;tage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Chalus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sylvain-Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17050" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botella" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pham-Dang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Collet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2017.09.208" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6WVR53T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682123v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01558126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ulla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2152-7806.194066" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578968v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zerroug" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabrillargues" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2016.01.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Rocco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000001309" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000001048" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068601v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Combes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isfan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chazal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2015.01.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126573v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brunelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sainte-Rose" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/neu.0000000000000676" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01558825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delom" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Khalil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Jourdy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2014.11.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-015-2708-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068605v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irthum" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2015.05.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073726v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachemi Nezzar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fontaine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2152-7806.110667" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-012-1805-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GGTDC23-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2011.03.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587666v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-023-00498-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lassausaie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Schlichting" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Coste" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02307526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070009v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah, D Rosenberg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654268v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gampourou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01654763v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pontier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Feschet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000448961" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127170v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coll" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E de Schlichting" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Di Rocco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Garcier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00381-016-3044-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870893v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Jourdy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2014.10.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peirera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2013.10.024" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127336v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arnaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Selek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brunelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sainte-Rose" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127237v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127313v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01871727v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes-Martins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2011.09.083" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Coste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02078667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mendes Martins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898604v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127199v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mendes Martins" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coste" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Derost" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ulla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Durif" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127192v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898663v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01898643v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127087v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Sendy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadey Mourinet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Screnci" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouadhi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069618v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127154v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127212v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Lemaire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2011.07.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657295v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127072v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05514415v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>